--- v0 (2026-05-12)
+++ v1 (2026-11-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4957">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4960">
   <si>
     <t>Term IRI</t>
   </si>
   <si>
     <t>Term label</t>
   </si>
   <si>
     <t>Parent term IRI</t>
   </si>
   <si>
     <t>Parent term label</t>
   </si>
   <si>
     <t>Alternative term</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MI_2342</t>
   </si>
   <si>
     <t>partial identity match</t>
   </si>
   <si>
@@ -119,52 +119,52 @@
   <si>
     <t>two hybrid bait or prey pooling approach</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MI_0398</t>
   </si>
   <si>
     <t>two hybrid pooling approach</t>
   </si>
   <si>
     <t>Individual baits are mated against pools of preys, or pools of baits are mated against individual preys. This approach required cloning baits and preys into both two-hybrid vectors, followed by pooling sets of transformants. The positive double hybrid clones are the interacting partners.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MI_2425</t>
   </si>
   <si>
     <t>ProteomeHD</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MI_1336</t>
   </si>
   <si>
     <t>experiment database</t>
   </si>
   <si>
-    <t>A web-resource (https://www.proteomehd.net/index) that provides a co-regulation map of the human proteome built from ProteomeHD data (5,288 individual mass spectrometry experiments) and datasets from the Proteomics Identifications dataset using the machine learning algorithm treeClust to identify functional associations between co-regulated human proteins.
-https://www.proteomehd.net/proteomehd</t>
+    <t>A web-resource (https://www.proteomehd.net) that provides a co-regulation map of the human proteome built from ProteomeHD data (5,288 individual mass spectrometry experiments) and datasets from the Proteomics Identifications dataset using the machine learning algorithm treeClust to identify functional associations between co-regulated human proteins.
+https://www.proteomehd.net</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MI_2280</t>
   </si>
   <si>
     <t>deamidation reaction</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MI_0414</t>
   </si>
   <si>
     <t>enzymatic reaction</t>
   </si>
   <si>
     <t>Reaction in which an amide functional group in the side chain of the amino acids asparagine or glutamine is removed or converted to another functional group. Typically, asparagine is converted to aspartic acid or isoaspartic acid and glutamine is converted to glutamic acid or pyroglutamic acid (5-oxoproline).</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MI_2281</t>
   </si>
   <si>
     <t>deamidation assay</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MI_0415</t>
   </si>
@@ -13395,50 +13395,60 @@
   </si>
   <si>
     <t>A technique that measures forces generated by interactions between molecules.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MI_2375</t>
   </si>
   <si>
     <t>synthetic rescue (sensu BioGRID)</t>
   </si>
   <si>
     <t>Mutation of one gene rescues lethality or a growth defect associated with perturbation of another gene.</t>
   </si>
   <si>
     <t>A genetic phenotype modification whereby one genetic perturbation suppresses, or alleviates, the phenotype of another genetic perturbation. Note that if the individual genetic perturbations have opposite phenotypes, this may be an expected result.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MI_2407</t>
   </si>
   <si>
     <t>Uberon</t>
   </si>
   <si>
     <t>Uberon is an integrated cross-species anatomy ontology representing a variety of entities classified according to traditional anatomical criteria such as structure, function and developmental lineage. 
 https://www.ebi.ac.uk/ols/ontologies/uberon</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/MI_2445</t>
+  </si>
+  <si>
+    <t>alphafold</t>
+  </si>
+  <si>
+    <t>AlphaFold DB is an open-access database of more than 200 million predicted protein structures. The predictions are generated by AlphaFold, system that estimates a protein's 3D structure from its amino acid sequence. In many cases, its predictions are comparable in accuracy to experimentally determined structures.
+https://alphafold.ebi.ac.uk/</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MI_2278</t>
   </si>
   <si>
     <t>polymer chain length</t>
   </si>
   <si>
     <t>Length of a repetitive polymer chain. Applicable to carbohydrates and other non-protein, non-nucleic acid polymers.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MI_2283</t>
   </si>
   <si>
     <t>southwestern blotting</t>
   </si>
   <si>
     <t>Southwestern blotting, is a lab technique which involves identifying and characterizing DNA-binding proteins by their ability to bind to specific oligonucleotide probes, generally radioactively labeled. The proteins are separated by gel electrophoresis and are subsequently transferred to nitrocellulose membranes similar to other types of blotting.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MI_2284</t>
   </si>
   <si>
     <t>complex component</t>
   </si>
@@ -15686,51 +15696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F1656"/>
+  <dimension ref="A1:F1657"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -40514,354 +40524,358 @@
     <row r="1459" spans="1:6">
       <c r="A1459" t="s">
         <v>4368</v>
       </c>
       <c r="B1459" t="s">
         <v>4369</v>
       </c>
       <c r="C1459" t="s">
         <v>579</v>
       </c>
       <c r="D1459" t="s">
         <v>580</v>
       </c>
       <c r="F1459" s="2" t="s">
         <v>4370</v>
       </c>
     </row>
     <row r="1460" spans="1:6">
       <c r="A1460" t="s">
         <v>4371</v>
       </c>
       <c r="B1460" t="s">
         <v>4372</v>
       </c>
       <c r="C1460" t="s">
-        <v>1367</v>
+        <v>67</v>
       </c>
       <c r="D1460" t="s">
-        <v>1368</v>
-[...1 lines deleted...]
-      <c r="F1460" t="s">
+        <v>68</v>
+      </c>
+      <c r="F1460" s="2" t="s">
         <v>4373</v>
       </c>
     </row>
     <row r="1461" spans="1:6">
       <c r="A1461" t="s">
         <v>4374</v>
       </c>
       <c r="B1461" t="s">
         <v>4375</v>
       </c>
       <c r="C1461" t="s">
-        <v>242</v>
+        <v>1367</v>
       </c>
       <c r="D1461" t="s">
-        <v>243</v>
+        <v>1368</v>
       </c>
       <c r="F1461" t="s">
         <v>4376</v>
       </c>
     </row>
     <row r="1462" spans="1:6">
       <c r="A1462" t="s">
         <v>4377</v>
       </c>
       <c r="B1462" t="s">
         <v>4378</v>
       </c>
       <c r="C1462" t="s">
-        <v>8</v>
+        <v>242</v>
       </c>
       <c r="D1462" t="s">
-        <v>9</v>
+        <v>243</v>
       </c>
       <c r="F1462" t="s">
         <v>4379</v>
       </c>
     </row>
     <row r="1463" spans="1:6">
       <c r="A1463" t="s">
         <v>4380</v>
       </c>
       <c r="B1463" t="s">
         <v>4381</v>
       </c>
       <c r="C1463" t="s">
-        <v>1976</v>
+        <v>8</v>
       </c>
       <c r="D1463" t="s">
-        <v>1977</v>
+        <v>9</v>
       </c>
       <c r="F1463" t="s">
         <v>4382</v>
       </c>
     </row>
     <row r="1464" spans="1:6">
       <c r="A1464" t="s">
         <v>4383</v>
       </c>
       <c r="B1464" t="s">
         <v>4384</v>
       </c>
       <c r="C1464" t="s">
-        <v>125</v>
+        <v>1976</v>
       </c>
       <c r="D1464" t="s">
-        <v>126</v>
+        <v>1977</v>
       </c>
       <c r="F1464" t="s">
         <v>4385</v>
       </c>
     </row>
     <row r="1465" spans="1:6">
       <c r="A1465" t="s">
         <v>4386</v>
       </c>
       <c r="B1465" t="s">
         <v>4387</v>
       </c>
       <c r="C1465" t="s">
-        <v>67</v>
+        <v>125</v>
       </c>
       <c r="D1465" t="s">
-        <v>68</v>
+        <v>126</v>
       </c>
       <c r="F1465" t="s">
         <v>4388</v>
       </c>
     </row>
     <row r="1466" spans="1:6">
       <c r="A1466" t="s">
         <v>4389</v>
       </c>
       <c r="B1466" t="s">
         <v>4390</v>
       </c>
       <c r="C1466" t="s">
-        <v>609</v>
+        <v>67</v>
       </c>
       <c r="D1466" t="s">
-        <v>610</v>
+        <v>68</v>
       </c>
       <c r="F1466" t="s">
         <v>4391</v>
       </c>
     </row>
     <row r="1467" spans="1:6">
       <c r="A1467" t="s">
         <v>4392</v>
       </c>
       <c r="B1467" t="s">
         <v>4393</v>
       </c>
       <c r="C1467" t="s">
-        <v>579</v>
+        <v>609</v>
       </c>
       <c r="D1467" t="s">
-        <v>580</v>
+        <v>610</v>
       </c>
       <c r="F1467" t="s">
         <v>4394</v>
       </c>
     </row>
     <row r="1468" spans="1:6">
       <c r="A1468" t="s">
         <v>4395</v>
       </c>
       <c r="B1468" t="s">
         <v>4396</v>
       </c>
       <c r="C1468" t="s">
-        <v>125</v>
+        <v>579</v>
       </c>
       <c r="D1468" t="s">
-        <v>126</v>
+        <v>580</v>
       </c>
       <c r="F1468" t="s">
         <v>4397</v>
       </c>
     </row>
     <row r="1469" spans="1:6">
       <c r="A1469" t="s">
         <v>4398</v>
       </c>
       <c r="B1469" t="s">
         <v>4399</v>
       </c>
       <c r="C1469" t="s">
-        <v>584</v>
+        <v>125</v>
       </c>
       <c r="D1469" t="s">
-        <v>585</v>
+        <v>126</v>
       </c>
       <c r="F1469" t="s">
         <v>4400</v>
       </c>
     </row>
     <row r="1470" spans="1:6">
       <c r="A1470" t="s">
         <v>4401</v>
       </c>
       <c r="B1470" t="s">
         <v>4402</v>
       </c>
       <c r="C1470" t="s">
-        <v>2076</v>
+        <v>584</v>
       </c>
       <c r="D1470" t="s">
-        <v>2077</v>
+        <v>585</v>
       </c>
       <c r="F1470" t="s">
         <v>4403</v>
       </c>
     </row>
     <row r="1471" spans="1:6">
       <c r="A1471" t="s">
         <v>4404</v>
       </c>
       <c r="B1471" t="s">
         <v>4405</v>
       </c>
       <c r="C1471" t="s">
-        <v>4401</v>
+        <v>2076</v>
       </c>
       <c r="D1471" t="s">
-        <v>4402</v>
+        <v>2077</v>
       </c>
       <c r="F1471" t="s">
         <v>4406</v>
       </c>
     </row>
     <row r="1472" spans="1:6">
       <c r="A1472" t="s">
         <v>4407</v>
       </c>
       <c r="B1472" t="s">
         <v>4408</v>
       </c>
       <c r="C1472" t="s">
-        <v>4401</v>
+        <v>4404</v>
       </c>
       <c r="D1472" t="s">
-        <v>4402</v>
+        <v>4405</v>
       </c>
       <c r="F1472" t="s">
         <v>4409</v>
       </c>
     </row>
     <row r="1473" spans="1:6">
       <c r="A1473" t="s">
         <v>4410</v>
       </c>
       <c r="B1473" t="s">
         <v>4411</v>
       </c>
       <c r="C1473" t="s">
-        <v>560</v>
+        <v>4404</v>
       </c>
       <c r="D1473" t="s">
-        <v>561</v>
+        <v>4405</v>
       </c>
       <c r="F1473" t="s">
         <v>4412</v>
       </c>
     </row>
     <row r="1474" spans="1:6">
       <c r="A1474" t="s">
         <v>4413</v>
       </c>
       <c r="B1474" t="s">
         <v>4414</v>
       </c>
       <c r="C1474" t="s">
-        <v>299</v>
+        <v>560</v>
       </c>
       <c r="D1474" t="s">
-        <v>300</v>
+        <v>561</v>
       </c>
       <c r="F1474" t="s">
         <v>4415</v>
       </c>
     </row>
     <row r="1475" spans="1:6">
       <c r="A1475" t="s">
         <v>4416</v>
       </c>
       <c r="B1475" t="s">
         <v>4417</v>
       </c>
       <c r="C1475" t="s">
-        <v>2181</v>
+        <v>299</v>
       </c>
       <c r="D1475" t="s">
-        <v>2182</v>
-[...1 lines deleted...]
-      <c r="F1475" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="F1475" t="s">
         <v>4418</v>
       </c>
     </row>
     <row r="1476" spans="1:6">
       <c r="A1476" t="s">
         <v>4419</v>
       </c>
       <c r="B1476" t="s">
         <v>4420</v>
       </c>
       <c r="C1476" t="s">
-        <v>67</v>
+        <v>2181</v>
       </c>
       <c r="D1476" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="F1476" t="s">
+        <v>2182</v>
+      </c>
+      <c r="F1476" s="2" t="s">
         <v>4421</v>
       </c>
     </row>
     <row r="1477" spans="1:6">
       <c r="A1477" t="s">
-        <v>90</v>
+        <v>4422</v>
       </c>
       <c r="B1477" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="D1477"/>
+        <v>4423</v>
+      </c>
+      <c r="C1477" t="s">
+        <v>67</v>
+      </c>
+      <c r="D1477" t="s">
+        <v>68</v>
+      </c>
       <c r="F1477" t="s">
-        <v>4422</v>
+        <v>4424</v>
       </c>
     </row>
     <row r="1478" spans="1:6">
       <c r="A1478" t="s">
-        <v>4423</v>
+        <v>90</v>
       </c>
       <c r="B1478" t="s">
-        <v>4424</v>
+        <v>91</v>
       </c>
       <c r="C1478"/>
       <c r="D1478"/>
-      <c r="F1478" s="2" t="s">
+      <c r="F1478" t="s">
         <v>4425</v>
       </c>
     </row>
     <row r="1479" spans="1:6">
       <c r="A1479" t="s">
         <v>4426</v>
       </c>
       <c r="B1479" t="s">
         <v>4427</v>
       </c>
       <c r="C1479"/>
       <c r="D1479"/>
       <c r="F1479" s="2" t="s">
         <v>4428</v>
       </c>
     </row>
     <row r="1480" spans="1:6">
       <c r="A1480" t="s">
         <v>4429</v>
       </c>
       <c r="B1480" t="s">
         <v>4430</v>
       </c>
       <c r="C1480"/>
       <c r="D1480"/>
@@ -41844,77 +41858,77 @@
         <v>4656</v>
       </c>
     </row>
     <row r="1556" spans="1:6">
       <c r="A1556" t="s">
         <v>4657</v>
       </c>
       <c r="B1556" t="s">
         <v>4658</v>
       </c>
       <c r="C1556"/>
       <c r="D1556"/>
       <c r="F1556" s="2" t="s">
         <v>4659</v>
       </c>
     </row>
     <row r="1557" spans="1:6">
       <c r="A1557" t="s">
         <v>4660</v>
       </c>
       <c r="B1557" t="s">
         <v>4661</v>
       </c>
       <c r="C1557"/>
       <c r="D1557"/>
-      <c r="F1557" t="s">
+      <c r="F1557" s="2" t="s">
         <v>4662</v>
       </c>
     </row>
     <row r="1558" spans="1:6">
       <c r="A1558" t="s">
         <v>4663</v>
       </c>
       <c r="B1558" t="s">
         <v>4664</v>
       </c>
       <c r="C1558"/>
       <c r="D1558"/>
       <c r="F1558" t="s">
         <v>4665</v>
       </c>
     </row>
     <row r="1559" spans="1:6">
       <c r="A1559" t="s">
         <v>4666</v>
       </c>
       <c r="B1559" t="s">
         <v>4667</v>
       </c>
       <c r="C1559"/>
       <c r="D1559"/>
-      <c r="F1559" s="2" t="s">
+      <c r="F1559" t="s">
         <v>4668</v>
       </c>
     </row>
     <row r="1560" spans="1:6">
       <c r="A1560" t="s">
         <v>4669</v>
       </c>
       <c r="B1560" t="s">
         <v>4670</v>
       </c>
       <c r="C1560"/>
       <c r="D1560"/>
       <c r="F1560" s="2" t="s">
         <v>4671</v>
       </c>
     </row>
     <row r="1561" spans="1:6">
       <c r="A1561" t="s">
         <v>4672</v>
       </c>
       <c r="B1561" t="s">
         <v>4673</v>
       </c>
       <c r="C1561"/>
       <c r="D1561"/>
@@ -42819,51 +42833,51 @@
         <v>4881</v>
       </c>
     </row>
     <row r="1631" spans="1:6">
       <c r="A1631" t="s">
         <v>4882</v>
       </c>
       <c r="B1631" t="s">
         <v>4883</v>
       </c>
       <c r="C1631"/>
       <c r="D1631"/>
       <c r="F1631" s="2" t="s">
         <v>4884</v>
       </c>
     </row>
     <row r="1632" spans="1:6">
       <c r="A1632" t="s">
         <v>4885</v>
       </c>
       <c r="B1632" t="s">
         <v>4886</v>
       </c>
       <c r="C1632"/>
       <c r="D1632"/>
-      <c r="F1632" t="s">
+      <c r="F1632" s="2" t="s">
         <v>4887</v>
       </c>
     </row>
     <row r="1633" spans="1:6">
       <c r="A1633" t="s">
         <v>4888</v>
       </c>
       <c r="B1633" t="s">
         <v>4889</v>
       </c>
       <c r="C1633"/>
       <c r="D1633"/>
       <c r="F1633" t="s">
         <v>4890</v>
       </c>
     </row>
     <row r="1634" spans="1:6">
       <c r="A1634" t="s">
         <v>4891</v>
       </c>
       <c r="B1634" t="s">
         <v>4892</v>
       </c>
       <c r="C1634"/>
       <c r="D1634"/>
@@ -42871,194 +42885,194 @@
         <v>4893</v>
       </c>
     </row>
     <row r="1635" spans="1:6">
       <c r="A1635" t="s">
         <v>4894</v>
       </c>
       <c r="B1635" t="s">
         <v>4895</v>
       </c>
       <c r="C1635"/>
       <c r="D1635"/>
       <c r="F1635" t="s">
         <v>4896</v>
       </c>
     </row>
     <row r="1636" spans="1:6">
       <c r="A1636" t="s">
         <v>4897</v>
       </c>
       <c r="B1636" t="s">
         <v>4898</v>
       </c>
       <c r="C1636"/>
       <c r="D1636"/>
-      <c r="F1636" s="2" t="s">
+      <c r="F1636" t="s">
         <v>4899</v>
       </c>
     </row>
     <row r="1637" spans="1:6">
       <c r="A1637" t="s">
         <v>4900</v>
       </c>
       <c r="B1637" t="s">
         <v>4901</v>
       </c>
       <c r="C1637"/>
       <c r="D1637"/>
-      <c r="F1637" t="s">
+      <c r="F1637" s="2" t="s">
         <v>4902</v>
       </c>
     </row>
     <row r="1638" spans="1:6">
       <c r="A1638" t="s">
         <v>4903</v>
       </c>
       <c r="B1638" t="s">
         <v>4904</v>
       </c>
       <c r="C1638"/>
       <c r="D1638"/>
-      <c r="F1638" s="2" t="s">
-        <v>1820</v>
+      <c r="F1638" t="s">
+        <v>4905</v>
       </c>
     </row>
     <row r="1639" spans="1:6">
       <c r="A1639" t="s">
-        <v>4905</v>
+        <v>4906</v>
       </c>
       <c r="B1639" t="s">
-        <v>4906</v>
+        <v>4907</v>
       </c>
       <c r="C1639"/>
       <c r="D1639"/>
-      <c r="F1639" t="s">
-        <v>4907</v>
+      <c r="F1639" s="2" t="s">
+        <v>1820</v>
       </c>
     </row>
     <row r="1640" spans="1:6">
       <c r="A1640" t="s">
         <v>4908</v>
       </c>
       <c r="B1640" t="s">
         <v>4909</v>
       </c>
       <c r="C1640"/>
       <c r="D1640"/>
-      <c r="F1640" s="2" t="s">
+      <c r="F1640" t="s">
         <v>4910</v>
       </c>
     </row>
     <row r="1641" spans="1:6">
       <c r="A1641" t="s">
         <v>4911</v>
       </c>
       <c r="B1641" t="s">
-        <v>2784</v>
+        <v>4912</v>
       </c>
       <c r="C1641"/>
       <c r="D1641"/>
-      <c r="F1641" t="s">
-        <v>4912</v>
+      <c r="F1641" s="2" t="s">
+        <v>4913</v>
       </c>
     </row>
     <row r="1642" spans="1:6">
       <c r="A1642" t="s">
-        <v>4913</v>
+        <v>4914</v>
       </c>
       <c r="B1642" t="s">
-        <v>4914</v>
+        <v>2784</v>
       </c>
       <c r="C1642"/>
       <c r="D1642"/>
-      <c r="F1642" s="2" t="s">
+      <c r="F1642" t="s">
         <v>4915</v>
       </c>
     </row>
     <row r="1643" spans="1:6">
       <c r="A1643" t="s">
         <v>4916</v>
       </c>
       <c r="B1643" t="s">
         <v>4917</v>
       </c>
       <c r="C1643"/>
       <c r="D1643"/>
       <c r="F1643" s="2" t="s">
         <v>4918</v>
       </c>
     </row>
     <row r="1644" spans="1:6">
       <c r="A1644" t="s">
         <v>4919</v>
       </c>
       <c r="B1644" t="s">
         <v>4920</v>
       </c>
       <c r="C1644"/>
       <c r="D1644"/>
       <c r="F1644" s="2" t="s">
         <v>4921</v>
       </c>
     </row>
     <row r="1645" spans="1:6">
       <c r="A1645" t="s">
         <v>4922</v>
       </c>
       <c r="B1645" t="s">
         <v>4923</v>
       </c>
       <c r="C1645"/>
       <c r="D1645"/>
-      <c r="F1645" t="s">
+      <c r="F1645" s="2" t="s">
         <v>4924</v>
       </c>
     </row>
     <row r="1646" spans="1:6">
       <c r="A1646" t="s">
         <v>4925</v>
       </c>
       <c r="B1646" t="s">
-        <v>1742</v>
+        <v>4926</v>
       </c>
       <c r="C1646"/>
       <c r="D1646"/>
-      <c r="F1646" s="2" t="s">
-        <v>4926</v>
+      <c r="F1646" t="s">
+        <v>4927</v>
       </c>
     </row>
     <row r="1647" spans="1:6">
       <c r="A1647" t="s">
-        <v>4927</v>
+        <v>4928</v>
       </c>
       <c r="B1647" t="s">
-        <v>4928</v>
+        <v>1742</v>
       </c>
       <c r="C1647"/>
       <c r="D1647"/>
-      <c r="F1647" t="s">
+      <c r="F1647" s="2" t="s">
         <v>4929</v>
       </c>
     </row>
     <row r="1648" spans="1:6">
       <c r="A1648" t="s">
         <v>4930</v>
       </c>
       <c r="B1648" t="s">
         <v>4931</v>
       </c>
       <c r="C1648"/>
       <c r="D1648"/>
       <c r="F1648" t="s">
         <v>4932</v>
       </c>
     </row>
     <row r="1649" spans="1:6">
       <c r="A1649" t="s">
         <v>4933</v>
       </c>
       <c r="B1649" t="s">
         <v>4934</v>
       </c>
       <c r="C1649"/>
       <c r="D1649"/>
@@ -43118,65 +43132,78 @@
         <v>4947</v>
       </c>
     </row>
     <row r="1654" spans="1:6">
       <c r="A1654" t="s">
         <v>4948</v>
       </c>
       <c r="B1654" t="s">
         <v>4949</v>
       </c>
       <c r="C1654"/>
       <c r="D1654"/>
       <c r="F1654" t="s">
         <v>4950</v>
       </c>
     </row>
     <row r="1655" spans="1:6">
       <c r="A1655" t="s">
         <v>4951</v>
       </c>
       <c r="B1655" t="s">
         <v>4952</v>
       </c>
       <c r="C1655"/>
       <c r="D1655"/>
-      <c r="F1655" s="2" t="s">
+      <c r="F1655" t="s">
         <v>4953</v>
       </c>
     </row>
     <row r="1656" spans="1:6">
       <c r="A1656" t="s">
         <v>4954</v>
       </c>
       <c r="B1656" t="s">
         <v>4955</v>
       </c>
       <c r="C1656"/>
       <c r="D1656"/>
       <c r="F1656" s="2" t="s">
         <v>4956</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:6">
+      <c r="A1657" t="s">
+        <v>4957</v>
+      </c>
+      <c r="B1657" t="s">
+        <v>4958</v>
+      </c>
+      <c r="C1657"/>
+      <c r="D1657"/>
+      <c r="F1657" s="2" t="s">
+        <v>4959</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">