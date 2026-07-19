--- v0 (2026-05-12)
+++ v1 (2026-07-19)
@@ -4328,363 +4328,363 @@
       </c>
       <c r="C141"/>
       <c r="D141"/>
       <c r="F141" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
         <v>425</v>
       </c>
       <c r="B142" t="s">
         <v>426</v>
       </c>
       <c r="C142"/>
       <c r="D142"/>
       <c r="F142" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
         <v>428</v>
       </c>
       <c r="B143" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C143"/>
       <c r="D143"/>
       <c r="F143" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
         <v>430</v>
       </c>
       <c r="B144" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C144"/>
       <c r="D144"/>
       <c r="F144" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
         <v>432</v>
       </c>
       <c r="B145" t="s">
         <v>433</v>
       </c>
       <c r="C145"/>
       <c r="D145"/>
       <c r="F145" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
         <v>435</v>
       </c>
       <c r="B146" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C146"/>
       <c r="D146"/>
       <c r="F146" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
         <v>437</v>
       </c>
       <c r="B147" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C147"/>
       <c r="D147"/>
       <c r="F147" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
         <v>439</v>
       </c>
       <c r="B148" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C148"/>
       <c r="D148"/>
       <c r="F148" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
         <v>441</v>
       </c>
       <c r="B149" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C149"/>
       <c r="D149"/>
       <c r="F149" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
         <v>443</v>
       </c>
       <c r="B150" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C150"/>
       <c r="D150"/>
       <c r="F150" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
         <v>445</v>
       </c>
       <c r="B151" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C151"/>
       <c r="D151"/>
       <c r="F151" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
         <v>447</v>
       </c>
       <c r="B152" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C152"/>
       <c r="D152"/>
       <c r="F152" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
         <v>449</v>
       </c>
       <c r="B153" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C153"/>
       <c r="D153"/>
       <c r="F153" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
         <v>451</v>
       </c>
       <c r="B154" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C154"/>
       <c r="D154"/>
       <c r="F154" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
         <v>453</v>
       </c>
       <c r="B155" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C155"/>
       <c r="D155"/>
       <c r="F155" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
         <v>455</v>
       </c>
       <c r="B156" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C156"/>
       <c r="D156"/>
       <c r="F156" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
         <v>457</v>
       </c>
       <c r="B157" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C157"/>
       <c r="D157"/>
       <c r="F157" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
         <v>459</v>
       </c>
       <c r="B158" t="s">
         <v>460</v>
       </c>
       <c r="C158"/>
       <c r="D158"/>
       <c r="F158" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
         <v>462</v>
       </c>
       <c r="B159" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C159"/>
       <c r="D159"/>
       <c r="F159" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
         <v>464</v>
       </c>
       <c r="B160" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C160"/>
       <c r="D160"/>
       <c r="F160" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
         <v>466</v>
       </c>
       <c r="B161" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C161"/>
       <c r="D161"/>
       <c r="F161" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
         <v>468</v>
       </c>
       <c r="B162" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C162"/>
       <c r="D162"/>
       <c r="F162" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
         <v>470</v>
       </c>
       <c r="B163" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C163"/>
       <c r="D163"/>
       <c r="F163" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
         <v>472</v>
       </c>
       <c r="B164" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C164"/>
       <c r="D164"/>
       <c r="F164" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
         <v>474</v>
       </c>
       <c r="B165" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C165"/>
       <c r="D165"/>
       <c r="F165" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
         <v>476</v>
       </c>
       <c r="B166" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C166"/>
       <c r="D166"/>
       <c r="F166" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
         <v>478</v>
       </c>
       <c r="B167" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C167"/>
       <c r="D167"/>
       <c r="F167" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
         <v>480</v>
       </c>
       <c r="B168" t="s">
         <v>381</v>
       </c>
       <c r="C168"/>
       <c r="D168"/>
       <c r="F168" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
         <v>482</v>
       </c>
       <c r="B169" t="s">
@@ -4705,103 +4705,103 @@
       </c>
       <c r="C170"/>
       <c r="D170"/>
       <c r="F170" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
         <v>488</v>
       </c>
       <c r="B171" t="s">
         <v>261</v>
       </c>
       <c r="C171"/>
       <c r="D171"/>
       <c r="F171" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
         <v>490</v>
       </c>
       <c r="B172" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C172"/>
       <c r="D172"/>
       <c r="F172" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
         <v>492</v>
       </c>
       <c r="B173" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C173"/>
       <c r="D173"/>
       <c r="F173" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
         <v>494</v>
       </c>
       <c r="B174" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C174"/>
       <c r="D174"/>
       <c r="F174" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
         <v>496</v>
       </c>
       <c r="B175" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C175"/>
       <c r="D175"/>
       <c r="F175" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
         <v>498</v>
       </c>
       <c r="B176" s="2">
-        <v>46154</v>
+        <v>46222</v>
       </c>
       <c r="C176"/>
       <c r="D176"/>
       <c r="F176" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
         <v>500</v>
       </c>
       <c r="B177" t="s">
         <v>501</v>
       </c>
       <c r="C177"/>
       <c r="D177"/>
       <c r="F177" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
         <v>503</v>
       </c>
       <c r="B178" t="s">