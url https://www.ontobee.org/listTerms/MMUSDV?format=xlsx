--- v1 (2026-07-19)
+++ v2 (2026-11-03)
@@ -4328,363 +4328,363 @@
       </c>
       <c r="C141"/>
       <c r="D141"/>
       <c r="F141" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
         <v>425</v>
       </c>
       <c r="B142" t="s">
         <v>426</v>
       </c>
       <c r="C142"/>
       <c r="D142"/>
       <c r="F142" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
         <v>428</v>
       </c>
       <c r="B143" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C143"/>
       <c r="D143"/>
       <c r="F143" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
         <v>430</v>
       </c>
       <c r="B144" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C144"/>
       <c r="D144"/>
       <c r="F144" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
         <v>432</v>
       </c>
       <c r="B145" t="s">
         <v>433</v>
       </c>
       <c r="C145"/>
       <c r="D145"/>
       <c r="F145" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
         <v>435</v>
       </c>
       <c r="B146" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C146"/>
       <c r="D146"/>
       <c r="F146" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
         <v>437</v>
       </c>
       <c r="B147" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C147"/>
       <c r="D147"/>
       <c r="F147" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
         <v>439</v>
       </c>
       <c r="B148" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C148"/>
       <c r="D148"/>
       <c r="F148" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
         <v>441</v>
       </c>
       <c r="B149" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C149"/>
       <c r="D149"/>
       <c r="F149" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
         <v>443</v>
       </c>
       <c r="B150" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C150"/>
       <c r="D150"/>
       <c r="F150" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
         <v>445</v>
       </c>
       <c r="B151" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C151"/>
       <c r="D151"/>
       <c r="F151" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
         <v>447</v>
       </c>
       <c r="B152" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C152"/>
       <c r="D152"/>
       <c r="F152" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
         <v>449</v>
       </c>
       <c r="B153" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C153"/>
       <c r="D153"/>
       <c r="F153" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
         <v>451</v>
       </c>
       <c r="B154" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C154"/>
       <c r="D154"/>
       <c r="F154" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
         <v>453</v>
       </c>
       <c r="B155" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C155"/>
       <c r="D155"/>
       <c r="F155" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
         <v>455</v>
       </c>
       <c r="B156" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C156"/>
       <c r="D156"/>
       <c r="F156" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
         <v>457</v>
       </c>
       <c r="B157" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C157"/>
       <c r="D157"/>
       <c r="F157" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
         <v>459</v>
       </c>
       <c r="B158" t="s">
         <v>460</v>
       </c>
       <c r="C158"/>
       <c r="D158"/>
       <c r="F158" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
         <v>462</v>
       </c>
       <c r="B159" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C159"/>
       <c r="D159"/>
       <c r="F159" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
         <v>464</v>
       </c>
       <c r="B160" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C160"/>
       <c r="D160"/>
       <c r="F160" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
         <v>466</v>
       </c>
       <c r="B161" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C161"/>
       <c r="D161"/>
       <c r="F161" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
         <v>468</v>
       </c>
       <c r="B162" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C162"/>
       <c r="D162"/>
       <c r="F162" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
         <v>470</v>
       </c>
       <c r="B163" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C163"/>
       <c r="D163"/>
       <c r="F163" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
         <v>472</v>
       </c>
       <c r="B164" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C164"/>
       <c r="D164"/>
       <c r="F164" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
         <v>474</v>
       </c>
       <c r="B165" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C165"/>
       <c r="D165"/>
       <c r="F165" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
         <v>476</v>
       </c>
       <c r="B166" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C166"/>
       <c r="D166"/>
       <c r="F166" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
         <v>478</v>
       </c>
       <c r="B167" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C167"/>
       <c r="D167"/>
       <c r="F167" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
         <v>480</v>
       </c>
       <c r="B168" t="s">
         <v>381</v>
       </c>
       <c r="C168"/>
       <c r="D168"/>
       <c r="F168" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
         <v>482</v>
       </c>
       <c r="B169" t="s">
@@ -4705,103 +4705,103 @@
       </c>
       <c r="C170"/>
       <c r="D170"/>
       <c r="F170" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
         <v>488</v>
       </c>
       <c r="B171" t="s">
         <v>261</v>
       </c>
       <c r="C171"/>
       <c r="D171"/>
       <c r="F171" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
         <v>490</v>
       </c>
       <c r="B172" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C172"/>
       <c r="D172"/>
       <c r="F172" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
         <v>492</v>
       </c>
       <c r="B173" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C173"/>
       <c r="D173"/>
       <c r="F173" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
         <v>494</v>
       </c>
       <c r="B174" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C174"/>
       <c r="D174"/>
       <c r="F174" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
         <v>496</v>
       </c>
       <c r="B175" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C175"/>
       <c r="D175"/>
       <c r="F175" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
         <v>498</v>
       </c>
       <c r="B176" s="2">
-        <v>46222</v>
+        <v>46329</v>
       </c>
       <c r="C176"/>
       <c r="D176"/>
       <c r="F176" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
         <v>500</v>
       </c>
       <c r="B177" t="s">
         <v>501</v>
       </c>
       <c r="C177"/>
       <c r="D177"/>
       <c r="F177" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
         <v>503</v>
       </c>
       <c r="B178" t="s">