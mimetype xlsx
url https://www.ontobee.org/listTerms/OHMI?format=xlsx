--- v0 (2026-05-12)
+++ v1 (2026-07-20)
@@ -12,110 +12,128 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4004">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5160">
   <si>
     <t>Term IRI</t>
   </si>
   <si>
     <t>Term label</t>
   </si>
   <si>
     <t>Parent term IRI</t>
   </si>
   <si>
     <t>Parent term label</t>
   </si>
   <si>
     <t>Alternative term</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/IAO_8000006</t>
+  </si>
+  <si>
+    <t>subset ontology module</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_8000000</t>
+  </si>
+  <si>
+    <t>ontology module</t>
+  </si>
+  <si>
+    <t>subset ontology</t>
+  </si>
+  <si>
+    <t>An ontology module that is extracted from a main ontology module and includes only a subset of entities or axioms.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/DOID_6196</t>
   </si>
   <si>
     <t>reactive arthritis</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/DOID_848</t>
   </si>
   <si>
     <t>arthritis</t>
   </si>
   <si>
     <t>Fiessinger Leroy Reiter syndrome; Post-bacterial arthropathy; postdysenteric arthropathy; Reiter's disease; Reactive arthritis; Reiter disease</t>
   </si>
   <si>
     <t>An arthritis that is an autoimmune disease which develops due to an infection located elsewhere in the body. [database_cross_reference: url:http://emedicine.medscape.com/article/331347-overview][database_cross_reference: url:http://en.wikipedia.org/wiki/Reactive_arthritis]</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000005</t>
   </si>
   <si>
     <t>objective specification</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000033</t>
   </si>
   <si>
     <t>directive information entity</t>
   </si>
   <si>
     <t>goal specification</t>
   </si>
   <si>
     <t>a directive information entity that describes an intended process endpoint. When part of a plan specification the concretization is realized in a planned process in which the bearer tries to effect the world so that the process endpoint is achieved.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000027</t>
   </si>
   <si>
-    <t>data item</t>
+    <t>data entity</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000030</t>
   </si>
   <si>
     <t>information content entity</t>
   </si>
   <si>
     <t>data</t>
   </si>
   <si>
     <t>a data item is an information content entity that is intended to be a truthful statement about something (modulo, e.g., measurement precision or other systematic errors) and is constructed/acquired by a method which reliably tends to produce (approximately) truthful statements.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000070</t>
   </si>
   <si>
     <t>assay</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000011</t>
   </si>
   <si>
     <t>planned process</t>
   </si>
@@ -170,51 +188,51 @@
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000423</t>
   </si>
   <si>
     <t>extract</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000047</t>
   </si>
   <si>
     <t>processed material</t>
   </si>
   <si>
     <t>extracted material</t>
   </si>
   <si>
     <t>an extract is a material entity which results from an extraction process</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000424</t>
   </si>
   <si>
     <t>transcription profiling assay</t>
   </si>
   <si>
-    <t>gene expression profiling</t>
+    <t>transcription profiling</t>
   </si>
   <si>
     <t>An assay that determines gene expression and transcription activity using ribonucleic acids collected from a material entity.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000456</t>
   </si>
   <si>
     <t>material transformation objective</t>
   </si>
   <si>
     <t>artifact  creation objective</t>
   </si>
   <si>
     <t>an objective specifiction that creates an specific output object from input materials.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000626</t>
   </si>
   <si>
     <t>DNA sequencing assay</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0600047</t>
   </si>
@@ -338,51 +356,51 @@
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0100060</t>
   </si>
   <si>
     <t>cultured cell population</t>
   </si>
   <si>
     <t>cell culture sample</t>
   </si>
   <si>
     <t>A processed material comprised of a collection of cultured cells that has been continuously maintained together in culture and shares a common propagation history.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/SO_0000001</t>
   </si>
   <si>
     <t>region</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000031</t>
   </si>
   <si>
     <t>generically dependent continuant</t>
   </si>
   <si>
-    <t>sequence</t>
+    <t>primary structure of sequence macromolecule</t>
   </si>
   <si>
     <t>A sequence_feature with an extent greater than zero. A nucleotide region is composed of bases and a polypeptide region is composed of amino acids.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000001</t>
   </si>
   <si>
     <t>host-microbiome interaction</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/INO_0000002</t>
   </si>
   <si>
     <t>interaction</t>
   </si>
   <si>
     <t>microbiome-host interaction</t>
   </si>
   <si>
     <t>A biological interaction between a microbiome and its host</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000020</t>
   </si>
@@ -416,146 +434,116 @@
   <si>
     <t>restoring human gut microbiome resistance to CDI by FMT</t>
   </si>
   <si>
     <t>A human-gut microbiome interaction where a fecal microbiota transplantation is used to restore a human gut microbiome to a state resistant to Clostridium difficile infection.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000028</t>
   </si>
   <si>
     <t>Clostridioides difficile infection</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_1110021</t>
   </si>
   <si>
     <t>infection process</t>
   </si>
   <si>
     <t>CDI</t>
   </si>
   <si>
     <t>An infection process that is caused by Clostridioides difficile.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_26666</t>
+  </si>
+  <si>
+    <t>short-chain fatty acid</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_23367</t>
+  </si>
+  <si>
+    <t>molecular entity</t>
+  </si>
+  <si>
+    <t>short-chain fatty acids</t>
+  </si>
+  <si>
+    <t>An aliphatic monocarboxylic acid with a chain length of less than C&lt;small&gt;&lt;sub&gt;6&lt;/sub&gt;&lt;/small&gt;. If any non-hydrocarbon substituent is present, the compound is not normally regarded as a short-chain fatty acid.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_33839</t>
   </si>
   <si>
     <t>macromolecule</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/CHEBI_23367</t>
-[...4 lines deleted...]
-  <si>
     <t>polymer</t>
   </si>
   <si>
     <t>A macromolecule is a molecule of high relative molecular mass, the structure of which essentially comprises the multiple repetition of units derived, actually or conceptually, from molecules of low relative molecular mass.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PCO_0000000</t>
   </si>
   <si>
     <t>collection of organisms</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000040</t>
   </si>
   <si>
     <t>material entity</t>
   </si>
   <si>
     <t>organism collection</t>
   </si>
   <si>
     <t>A material entity that consists of two or more organisms, viruses, or viroids.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000465</t>
   </si>
   <si>
     <t>DMARD</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/DRON_00000005</t>
   </si>
   <si>
     <t>drug product</t>
   </si>
   <si>
     <t>disease-modifying antirheumatic drug</t>
   </si>
   <si>
     <t>A drug product that has its ability to alter the progression of a rheumatic disease.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OHMI_0000471</t>
-[...40 lines deleted...]
-  <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000110</t>
   </si>
   <si>
     <t>AS rat-gut microbiome interaction</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000095</t>
   </si>
   <si>
     <t>rat gut microbiome interaction</t>
   </si>
   <si>
     <t>association of rat gut microbiota with ankylosing spondylitis</t>
   </si>
   <si>
     <t>A rattus gut-microbiome interaction that is associated with ankylosing spondylitis (AS).</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000183</t>
   </si>
   <si>
     <t>arthritis rat-gut microbiome interaction</t>
   </si>
   <si>
     <t>association of rat gut microbiota with arthritis</t>
@@ -602,107 +590,185 @@
   <si>
     <t>microbiome-gut-brain axis</t>
   </si>
   <si>
     <t>An host-microbiome interaction that involves the interaction between enteric microbiota on the host and the host brain (esp. the central nervous system), which often leads to a specific nervous phenotype</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000484</t>
   </si>
   <si>
     <t>microbiome-immune-cancer interaction</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000483</t>
   </si>
   <si>
     <t>microbiome-cancer interaction</t>
   </si>
   <si>
     <t>microbiome-immune-cancer axis</t>
   </si>
   <si>
     <t>An interaction between microbiome and host immune system that is associated with cancer</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/ohmi/dev/purl.obolibrary.org/obo/CHEBI_26666</t>
-[...8 lines deleted...]
-    <t>An aliphatic monocarboxylic acid with a chain length of less than C&lt;small&gt;&lt;sub&gt;6&lt;/sub&gt;&lt;/small&gt;. If any non-hydrocarbon substituent is present, the compound is not normally regarded as a short-chain fatty acid.</t>
+    <t>http://purl.obolibrary.org/obo/IAO_8000002</t>
+  </si>
+  <si>
+    <t>editors ontology module</t>
+  </si>
+  <si>
+    <t>source ontology module</t>
+  </si>
+  <si>
+    <t>An ontology module that is intended to be directly edited, typically managed in source control, and typically not intended for direct consumption by end-users.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_8000005</t>
+  </si>
+  <si>
+    <t>import ontology module</t>
+  </si>
+  <si>
+    <t>import file</t>
+  </si>
+  <si>
+    <t>A subset ontology module that is intended to be imported from another ontology.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_8000009</t>
+  </si>
+  <si>
+    <t>single layer subset ontology module</t>
+  </si>
+  <si>
+    <t>ribbon subset</t>
+  </si>
+  <si>
+    <t>A subset ontology that is largely comprised of a single layer or strata in an ontology class hierarchy. The purpose is typically for rolling up for visualization. The classes in the layer need not be disjoint.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_8000010</t>
+  </si>
+  <si>
+    <t>exclusion subset ontology module</t>
+  </si>
+  <si>
+    <t>antislim</t>
+  </si>
+  <si>
+    <t>A subset of an ontology that is intended to be excluded for some purpose. For example, a blacklist of classes.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_8000011</t>
+  </si>
+  <si>
+    <t>external import ontology module</t>
+  </si>
+  <si>
+    <t>external import</t>
+  </si>
+  <si>
+    <t>An imported ontology module that is derived from an external ontology. Derivation methods include the OWLAPI SLME approach.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_8000012</t>
+  </si>
+  <si>
+    <t>species subset ontology module</t>
+  </si>
+  <si>
+    <t>taxon subset</t>
+  </si>
+  <si>
+    <t>A subset ontology that is crafted to either include or exclude a taxonomic grouping of species.</t>
   </si>
   <si>
     <t>Any constitutionally or isotopically distinct atom, molecule, ion, ion pair, radical, radical ion, complex, conformer etc., identifiable as a separately distinguishable entity.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/CHEBI_33250</t>
   </si>
   <si>
     <t>atom</t>
   </si>
   <si>
     <t>A chemical entity constituting the smallest component of an element having the chemical properties of the element.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0000001</t>
   </si>
   <si>
     <t>quality</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000020</t>
   </si>
   <si>
     <t>specifically dependent continuant</t>
   </si>
   <si>
     <t>A dependent entity that inheres in a bearer by virtue of how the bearer is related to other entities</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001018</t>
+  </si>
+  <si>
+    <t>physical quality</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001241</t>
+  </si>
+  <si>
+    <t>physical object quality</t>
+  </si>
+  <si>
+    <t>A quality of a physical entity that exists through action of continuants at the physical level of organisation in relation to other entities.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001019</t>
+  </si>
+  <si>
+    <t>mass density</t>
+  </si>
+  <si>
+    <t>A physical quality which inheres in a bearer by virtue of some influence is exerted by the bearer's mass per unit size.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/PATO_0001236</t>
   </si>
   <si>
     <t>process quality</t>
   </si>
   <si>
+    <t>A quality which inheres in an process.</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/BFO_0000019</t>
   </si>
   <si>
-    <t>A quality which inheres in an process.</t>
-[...7 lines deleted...]
-  <si>
     <t>A quality which inheres in a continuant.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/PATO_0002003</t>
   </si>
   <si>
     <t>population quality</t>
   </si>
   <si>
     <t>A quality that inheres in an entire population or part of a population.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/MONDO_0019437</t>
   </si>
   <si>
     <t>enthesitis-related juvenile idiopathic arthritis</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/DOID_676</t>
   </si>
   <si>
     <t>juvenile rheumatoid arthritis</t>
   </si>
   <si>
     <t>Enthesitis-related juvenile idiopathic arthritis is a subtype of juvenile idiopathic arthritis that is characterized by both arthritis and inflammation of an enthesitis site (the point at which a ligament, tendon, or joint capsule attaches to the bone). Signs and symptoms generally develop in late childhood or early adolescence and include pain, tenderness, and swelling in joints and at the enthesis. The knee and the back of the ankle (at the Achilles tendon) are the most commonly affected parts of the body. The underlying cause of enthesitis-related juvenile idiopathic arthritis is currently unknown (idiopathic). It is very rare for more than one member of a family to have juvenile arthritis; however, research suggests that having a family member with juvenile arthritis or any autoimmune disease may increase the risk of having juvenile arthritis, in general. Treatment usually involves different types of medications to help manage symptoms and/or physical therapy .</t>
@@ -1007,63 +1073,81 @@
   <si>
     <t>measurement datum</t>
   </si>
   <si>
     <t>a scalar measurement datum is a measurement datum that is composed of two parts, numerals and a unit label.</t>
   </si>
   <si>
     <t>An information content entity whose concretizations indicate to their bearer how to realize them in a process.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000078</t>
   </si>
   <si>
     <t>curation status specification</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000102</t>
   </si>
   <si>
     <t>data about an ontology part</t>
   </si>
   <si>
     <t>The curation status of the term. The allowed values come from an enumerated list of predefined terms. See the specification of these instances for more detailed definitions of each enumerated value.</t>
   </si>
   <si>
-    <t>data about an ontology part is a data item about a part of an ontology, for example a term</t>
+    <t>Data about an ontology part is a data item about a part of an ontology, for example a term</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IAO_0000104</t>
   </si>
   <si>
     <t>plan specification</t>
   </si>
   <si>
     <t>A directive information entity with action specifications and objective specifications as parts that, when concretized, is realized in a process in which the bearer tries to achieve the objectives by taking the actions specified.</t>
   </si>
   <si>
     <t>A measurement datum is an information content entity that is a recording of the output of a measurement such as produced by a device.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000225</t>
+  </si>
+  <si>
+    <t>obsolescence reason specification</t>
+  </si>
+  <si>
+    <t>The reason for which a term has been deprecated. The allowed values come from an enumerated list of predefined terms. See the specification of these instances for more detailed definitions of each enumerated value.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_0000409</t>
+  </si>
+  <si>
+    <t>denotator type</t>
+  </si>
+  <si>
+    <t>A denotator type indicates how a term should be interpreted from an ontological perspective.</t>
   </si>
   <si>
     <t>A scalar measurement datum that is the result of measuring a temporal interval</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/IDO_0000586</t>
   </si>
   <si>
     <t>infection</t>
   </si>
   <si>
     <t>A part of an extended organism that itself has as part a population of one or more infectious agents and that (1) exists as a result of processes initiated by members of the infectious agent population and is (2) clinically abnormal in virtue of the presence of this infectious agent population, or (3) has a disposition to bring clinical abnormality to immunocompetent organisms of the same Species as the host (the organism corresponding to the extended organism) through transmission of a member or offspring of a member of the infectious agent population.</t>
   </si>
   <si>
     <t>A processual entity that realizes a plan which is the concretization of a plan specification.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0000015</t>
   </si>
   <si>
     <t>biological feature identification objective</t>
   </si>
   <si>
     <t>Biological_feature_identification_objective is an objective role carried out by the proposition defining the aim of a study designed to examine or characterize a particular biological feature.</t>
   </si>
@@ -1365,3683 +1449,6089 @@
   <si>
     <t>cell freezing medium</t>
   </si>
   <si>
     <t xml:space="preserve">A processed material that serves as a liquid vehicle for freezing cells for long term quiescent stroage, which contains chemicls needed to sustain cell viability across freeze-thaw cycles. </t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0001931</t>
   </si>
   <si>
     <t>scalar value specification</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OBI_0001933</t>
   </si>
   <si>
     <t>value specification</t>
   </si>
   <si>
     <t>A value specification that consists of two parts: a numeral and a unit label</t>
   </si>
   <si>
     <t>An information content entity that specifies a value within a classification scheme or on a quantitative scale.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OBI_0100026</t>
+    <t>A material entity that has the specimen role.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0302884</t>
+  </si>
+  <si>
+    <t>extraction</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0600014</t>
+  </si>
+  <si>
+    <t>material component separation</t>
+  </si>
+  <si>
+    <t>A material separation in which a desired component of an input material is separated from the remainder</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0400103</t>
+  </si>
+  <si>
+    <t>DNA sequencer</t>
+  </si>
+  <si>
+    <t>A DNA sequencer is an instrument that determines the order of deoxynucleotides in deoxyribonucleic acid sequences.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0600005</t>
+  </si>
+  <si>
+    <t>collecting specimen from organism</t>
+  </si>
+  <si>
+    <t>a process with the objective to obtain a material entity that was part of an organism for potential future use in an investigation</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0600012</t>
+  </si>
+  <si>
+    <t>environmental material collection process</t>
+  </si>
+  <si>
+    <t>environmental_material_collection is an acquisition where an object is taken from an environment and put into a storage container. Roles include, environment, thing collected, container, acquirer.</t>
+  </si>
+  <si>
+    <t>a material processing in which components of an input material become segregated in space</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0600024</t>
+  </si>
+  <si>
+    <t>maintaining cell culture</t>
+  </si>
+  <si>
+    <t>a protocol application in which cells are kept alive in a defined environment outside of an organism.  part of cell_culturing</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0600036</t>
+  </si>
+  <si>
+    <t>establishing cell culture</t>
+  </si>
+  <si>
+    <t>a process through which a new type of cell culture or cell line is created, either through the isolation and culture of one or more cells from a fresh source, or the deliberate experimental modification of an existing cell culture (e.g passaging a primary culture to become a secondary culture or line, or the immortalization or stable genetic modification of an existing culture or line).</t>
+  </si>
+  <si>
+    <t>An assay the uses chemical or biochemical means to infer the sequence of a biomaterial</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_0666666</t>
+  </si>
+  <si>
+    <t>RNA extraction</t>
+  </si>
+  <si>
+    <t>A RNA extraction is a nucleic acid extraction where the desired output material is RNA</t>
+  </si>
+  <si>
+    <t>a material separation to recover the nucleic acid fraction of an input material</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_1110122</t>
+  </si>
+  <si>
+    <t>pathologic process</t>
+  </si>
+  <si>
+    <t>the detrimental process in which an infectious agent colonizes or replicates in a host environment</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OBI_1110093</t>
+  </si>
+  <si>
+    <t>disposition to infect an organism</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000016</t>
+  </si>
+  <si>
+    <t>disposition</t>
+  </si>
+  <si>
+    <t>Is a role borne by an agent, and realized when in contact with or inside another organism in which it is capable of replicating and causing disease</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/GO_0008150</t>
+  </si>
+  <si>
+    <t>biological_process</t>
+  </si>
+  <si>
+    <t>abnormal, harmful processes caused by or associated with a disease</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OGMS_0000031</t>
+  </si>
+  <si>
+    <t>disease</t>
+  </si>
+  <si>
+    <t>A disposition (i) to undergo pathological processes that (ii) exists in an organism because of one or more disorders in that organism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000011</t>
+  </si>
+  <si>
+    <t>age</t>
+  </si>
+  <si>
+    <t>A time quality inhering in a bearer by virtue of how long the bearer has existed.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0000047</t>
+  </si>
+  <si>
+    <t>biological sex</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PATO_0001995</t>
+  </si>
+  <si>
+    <t>organismal quality</t>
+  </si>
+  <si>
+    <t>An organismal quality inhering in a bearer by virtue of the bearer's ability to undergo sexual reproduction in order to differentiate the individuals or types involved.</t>
+  </si>
+  <si>
+    <t>A quality that inheres in an entire organism or part of an organism.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PR_000000001</t>
+  </si>
+  <si>
+    <t>protein</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_16670</t>
+  </si>
+  <si>
+    <t>peptide</t>
+  </si>
+  <si>
+    <t>An amino acid chain that is produced de novo by ribosome-mediated translation of a genetically-encoded mRNA.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UO_0000003</t>
+  </si>
+  <si>
+    <t>time unit</t>
+  </si>
+  <si>
+    <t>A unit which is a standard measure of the dimension in which events occur in sequence.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000004</t>
+  </si>
+  <si>
+    <t>mouse microbiome</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000003</t>
+  </si>
+  <si>
+    <t>microbiome</t>
+  </si>
+  <si>
+    <t>A microbiome located in a mouse body</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000005</t>
+  </si>
+  <si>
+    <t>bacterial microbiome</t>
+  </si>
+  <si>
+    <t>A microbiome that includes a collective population of bacterial organisms.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000006</t>
+  </si>
+  <si>
+    <t>fungal microbiome</t>
+  </si>
+  <si>
+    <t>A microbiome that includes a collective population of fungal microorganisms.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000008</t>
+  </si>
+  <si>
+    <t>fungal microbiome of skin</t>
+  </si>
+  <si>
+    <t>A fungal microbiome that is located in the skin of a host organism</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000009</t>
+  </si>
+  <si>
+    <t>fungal microbiome of mucosal site</t>
+  </si>
+  <si>
+    <t>A fungal microbiome that is located in a mucosal site of a host organism (e.g., urogenital tract, oral cavity, and gastrointestinal tract)</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000010</t>
+  </si>
+  <si>
+    <t>fungal microbiome of lung</t>
+  </si>
+  <si>
+    <t>A fungal microbiome that is located in a lung of a host organism</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000011</t>
+  </si>
+  <si>
+    <t>interaction between microbiome and host immune system</t>
+  </si>
+  <si>
+    <t>A host-microbiome interaction where the microbiome interacts with the host immune system</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000012</t>
+  </si>
+  <si>
+    <t>interaction between microbiome and adaptive immune system</t>
+  </si>
+  <si>
+    <t>A interaction between microbiome and host immune system where the immune system is the host adaptive immune system</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000013</t>
+  </si>
+  <si>
+    <t>microbiome in human lung</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000014</t>
+  </si>
+  <si>
+    <t>microbiome in human respiratory system</t>
+  </si>
+  <si>
+    <t>a human microbiome that is located in a human respiratory system</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000002</t>
+  </si>
+  <si>
+    <t>human microbiome</t>
+  </si>
+  <si>
+    <t>a human microbiome that is located in a human lung</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000015</t>
+  </si>
+  <si>
+    <t>microbiome in human oral</t>
+  </si>
+  <si>
+    <t>a human microbiome that is located in a human oral system</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000017</t>
+  </si>
+  <si>
+    <t>microbiome in human cutaneous system</t>
+  </si>
+  <si>
+    <t>a human microbiome that is located in a human cutaneous system</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000018</t>
+  </si>
+  <si>
+    <t>microbiome in human urogenital system</t>
+  </si>
+  <si>
+    <t>a human microbiome that is located in a human urogenital system</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000019</t>
+  </si>
+  <si>
+    <t>human-microbiome interaction</t>
+  </si>
+  <si>
+    <t>A host-microbiome interaction where the host is human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000021</t>
+  </si>
+  <si>
+    <t>human-gut microbiome interaction</t>
+  </si>
+  <si>
+    <t>An interaction between human and gut microbiome.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000022</t>
+  </si>
+  <si>
+    <t>human gut microbiome interaction in bowel syndrome</t>
+  </si>
+  <si>
+    <t>A human-gut microbiome interaction that is associated with bowel syndrome.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000023</t>
+  </si>
+  <si>
+    <t>human gut microbiome interaction in Crohn's disease</t>
+  </si>
+  <si>
+    <t>A human-gut microbiome interaction that is associated with Crohn's disease.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000024</t>
+  </si>
+  <si>
+    <t>colon cancer human-gut microbiome interaction</t>
+  </si>
+  <si>
+    <t>A human-gut microbiome interaction that is associated with colon cancer.</t>
+  </si>
+  <si>
+    <t>A human-gut microbiome interaction that involves in Clostridium difficile</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000026</t>
+  </si>
+  <si>
+    <t>antibiotics reducing colonization resistance against C. difficile in human gut</t>
+  </si>
+  <si>
+    <t>A human-gut microbiome interaction where antibiotics have significant and long-lasting effects on the intestinal microbiota and consequently reduce colonization resistance against Clostridium difficile.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000029</t>
+  </si>
+  <si>
+    <t>RA human-gut microbiome interaction</t>
+  </si>
+  <si>
+    <t>A human gut-microbiome interaction that is associated with rheumatoid arthritis (RA).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000030</t>
+  </si>
+  <si>
+    <t>patient with RA having decreased gut microbial diversity</t>
+  </si>
+  <si>
+    <t>An association of human gut microbiota with rheumatoid arthritis (RA) that shows a patient with RV  exhibits decreased gut microbial diversity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_16991</t>
+  </si>
+  <si>
+    <t>deoxyribonucleic acid</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33696</t>
+  </si>
+  <si>
+    <t>nucleic acid</t>
+  </si>
+  <si>
+    <t>High molecular weight, linear polymers, composed of nucleotides containing deoxyribose and linked by phosphodiester bonds; DNA contain the genetic information of organisms.</t>
+  </si>
+  <si>
+    <t>A macromolecule made up of nucleotide units and hydrolysable into certain pyrimidine or purine bases (usually adenine, cytosine, guanine, thymine, uracil), D-ribose or 2-deoxy-D-ribose and phosphoric acid.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CL_0000000</t>
+  </si>
+  <si>
+    <t>cell</t>
+  </si>
+  <si>
+    <t>A material entity of anatomical origin (part of or deriving from an organism) that has as its parts a maximally connected cell compartment surrounded by a plasma membrane.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CL_0000010</t>
+  </si>
+  <si>
+    <t>cultured cell</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CL_0000578</t>
+  </si>
+  <si>
+    <t>experimentally modified cell in vitro</t>
+  </si>
+  <si>
+    <t>A cell in vitro that is or has been maintained or propagated as part of a cell culture.</t>
+  </si>
+  <si>
+    <t>A cell in vitro that has undergone physical changes as a consequence of a deliberate and specific experimental procedure.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_0050589</t>
+  </si>
+  <si>
+    <t>inflammatory bowel disease</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_5295</t>
+  </si>
+  <si>
+    <t>intestinal disease</t>
+  </si>
+  <si>
+    <t>An intestinal disease characterized by inflammation located_in all parts of digestive tract.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_0050686</t>
+  </si>
+  <si>
+    <t>organ system cancer</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_162</t>
+  </si>
+  <si>
+    <t>cancer</t>
+  </si>
+  <si>
+    <t>A cancer that is classified based on the organ it starts in.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_0060032</t>
+  </si>
+  <si>
+    <t>autoimmune disease of musculoskeletal system</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_417</t>
+  </si>
+  <si>
+    <t>autoimmune hypersensitivity disease</t>
+  </si>
+  <si>
+    <t>An autoimmune hypersensitivity disease that is the abnormal functioning of the immune system that causes your immune system to produce antibodies or T cells against cells and/or tissues in the musculoskeletal system.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_10155</t>
+  </si>
+  <si>
+    <t>intestinal cancer</t>
+  </si>
+  <si>
+    <t>A gastrointestinal system cancer that is located_in the intestine.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_10534</t>
+  </si>
+  <si>
+    <t>stomach cancer</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_3119</t>
+  </si>
+  <si>
+    <t>gastrointestinal system cancer</t>
+  </si>
+  <si>
+    <t>A gastrointestinal system cancer that is located_in the stomach.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_13189</t>
+  </si>
+  <si>
+    <t>gout</t>
+  </si>
+  <si>
+    <t>An arthritis that has_material_basis_in uric acid crystal deposits located_in joint.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_13250</t>
+  </si>
+  <si>
+    <t>diarrhea</t>
+  </si>
+  <si>
+    <t>A gastrointestinal system disease described as the condition of having frequent loose or liquid bowel movements. Acute diarrhea is a common cause of death in developing countries and the second most common cause of infant deaths worldwide. The loss of fluids through diarrhea can cause severe dehydration which is one cause of death in diarrhea sufferers. Along with water, sufferers also lose dangerous amounts of important salts, electrolytes, and other nutrients. There are at least four types of diarrhea: secretory diarrhea, osmotic diarrhea, motility-related diarrhea, and inflammatory diarrhea.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_65</t>
+  </si>
+  <si>
+    <t>connective tissue disease</t>
+  </si>
+  <si>
+    <t>An autoimmune hypersensitivity disease that involves inflammation or pain in the muscles, joints, or fibrous tissue.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_4</t>
+  </si>
+  <si>
+    <t>A disease of cellular proliferation that is malignant and primary, characterized by uncontrolled cellular proliferation, local cell invasion and metastasis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_17</t>
+  </si>
+  <si>
+    <t>musculoskeletal system disease</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_7</t>
+  </si>
+  <si>
+    <t>disease of anatomical entity</t>
+  </si>
+  <si>
+    <t>A disease of anatomical entity that occurs in the muscular and/or skeletal system.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_28</t>
+  </si>
+  <si>
+    <t>endocrine system disease</t>
+  </si>
+  <si>
+    <t>An organ system cancer located_in endocrine system that is characterized by uncontrolled cellular proliferation of the hormone producing glands of the endocrine system.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_219</t>
+  </si>
+  <si>
+    <t>colon cancer</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_5672</t>
+  </si>
+  <si>
+    <t>large intestine cancer</t>
+  </si>
+  <si>
+    <t>A large intestine cancer that is located_in the colon.</t>
+  </si>
+  <si>
+    <t>A disease of anatomical entity that is located_in endocrine glands which secretes a type of hormone directly into the bloodstream to regulate the body.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_2914</t>
+  </si>
+  <si>
+    <t>immune system disease</t>
+  </si>
+  <si>
+    <t>A disease of anatomical entity that is located_in the immune system.</t>
+  </si>
+  <si>
+    <t>A cell type cancer that has_material_basis_in abnormally proliferating cells derives_from epithelial cells.</t>
+  </si>
+  <si>
+    <t>An organ system cancer located_in gastrointestinal tract that is manifested in organs of the gastrointestinal system.</t>
+  </si>
+  <si>
+    <t>A bone disease that results_in inflammation of the located_in bone.</t>
+  </si>
+  <si>
+    <t>A disease is a disposition (i) to undergo pathological processes that (ii) exists in an organism because of one or more disorders in that organism.</t>
+  </si>
+  <si>
+    <t>An immune system disease that is an overactive immune response of the body against substances and tissues normally present in the body resulting from an abnormal functioning of the immune system that results in the production of antibodies or T cell directed against the host tissues.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_4606</t>
+  </si>
+  <si>
+    <t>bile duct cancer</t>
+  </si>
+  <si>
+    <t>A biliary tract cancer that is located_in the bile duct.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_5041</t>
+  </si>
+  <si>
+    <t>esophageal cancer</t>
+  </si>
+  <si>
+    <t>A gastrointestinal system cancer that is located_in the esophagus.</t>
+  </si>
+  <si>
+    <t>A gastrointestinal system disease that is located_in the intestine.</t>
+  </si>
+  <si>
+    <t>An intestinal cancer that effects the long, tube-like organ that is connected to the small intestine at one end and the anus at the other.</t>
+  </si>
+  <si>
+    <t>A musculoskeletal system disease that affects tissues such as skin, tendons, and cartilage.</t>
+  </si>
+  <si>
+    <t>A disease that manifests in a defined anatomical structure.</t>
+  </si>
+  <si>
+    <t>A disease of anatomical entity that is located_in the gastrointestinal tract.</t>
+  </si>
+  <si>
+    <t>A bone inflammation disease that involves a response to irritation or injury, characterized by joint pain, swelling, stiffness located_in joint and/or redness located_in skin over the joint.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_9256</t>
+  </si>
+  <si>
+    <t>colorectal cancer</t>
+  </si>
+  <si>
+    <t>A large intestine cancer that is located_in the colon and/or located_in the rectum.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/HP_0001513</t>
+  </si>
+  <si>
+    <t>Obesity</t>
+  </si>
+  <si>
+    <t>Accumulation of substantial excess body fat.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0000014</t>
+  </si>
+  <si>
+    <t>zone of skin</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0000064</t>
+  </si>
+  <si>
+    <t>organ part</t>
+  </si>
+  <si>
+    <t>Any portion of the organ that covers that body and consists of a layer of epidermis and a layer of dermis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0000059</t>
+  </si>
+  <si>
+    <t>large intestine</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0013765</t>
+  </si>
+  <si>
+    <t>digestive system element</t>
+  </si>
+  <si>
+    <t>A subdivision of the digestive tract that connects the small intestine to the cloaca or anus. Lacks or has few villi[Kardong].</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0000160</t>
+  </si>
+  <si>
+    <t>intestine</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0004921</t>
+  </si>
+  <si>
+    <t>subdivision of digestive tract</t>
+  </si>
+  <si>
+    <t>Segment of the alimentary canal extending from the stomach to the anus and, in humans and other mammals, consists of two segments, the small intestine and the large intestine.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0000165</t>
+  </si>
+  <si>
+    <t>mouth</t>
+  </si>
+  <si>
+    <t>The proximal portion of the digestive tract, containing the oral cavity and bounded by the oral opening. In vertebrates, this extends to the pharynx and includes gums, lips, tongue and parts of the palate. Typically also includes the teeth, except where these occur elsewhere (e.g. pharyngeal jaws) or protrude from the mouth (tusks).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0000167</t>
+  </si>
+  <si>
+    <t>oral cavity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0001062</t>
+  </si>
+  <si>
+    <t>anatomical entity</t>
+  </si>
+  <si>
+    <t>Anatomical cavity at the start of the digestive tract that that is enclosed by the mouth. The boundaries and contents vary depending on the species. In vertebrates, the boundaries are the oral opening, the cheeks, the palate and (if present) the palatoglossal arch - if this is not present then the mouth and pharynx form the oropharyngeal cavity. The buccal cavity contains the teeth, tongue and palate (when present)</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0000945</t>
+  </si>
+  <si>
+    <t>stomach</t>
+  </si>
+  <si>
+    <t>An expanded region of the vertebrate alimentary tract that serves as a food storage compartment and digestive organ. A stomach is lined, in whole or in part by a glandular epithelium.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0002048</t>
+  </si>
+  <si>
+    <t>lung</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0000062</t>
+  </si>
+  <si>
+    <t>organ</t>
+  </si>
+  <si>
+    <t>Respiration organ that develops as an outpocketing of the esophagus.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0002108</t>
+  </si>
+  <si>
+    <t>small intestine</t>
+  </si>
+  <si>
+    <t>Subdivision of digestive tract that connects the stomach to the large intestine and is where much of the digestion and absorption of food takes place (with the exception of ruminants). The mammalian small intestine is long and coiled and can be differentiated histologically into: duodenum, jejunem, ileum[WP,cjm,Kardong].</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OGG_0000000001</t>
+  </si>
+  <si>
+    <t>genome</t>
+  </si>
+  <si>
+    <t>A genome is a material entity that represents the entirety of an organism's hereditary information. The genome includes both the genes and the non-coding sequences of the DNA and RNA.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OGG_0000000002</t>
+  </si>
+  <si>
+    <t>gene</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A gene is a material entity that represents the entire DNA sequence required for synthesis of a functional protein or RNA molecule. </t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000330</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroides fragilis in RA human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000074</t>
+  </si>
+  <si>
+    <t>depletion of Bacteroides in RA human gut</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an decrease of Bacteroides fragilis in patients with RA compared with healthy controls. Bacteroides fragilis is a rare cause of septic arthritis.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000344</t>
+  </si>
+  <si>
+    <t>human-urine microbiome interaction</t>
+  </si>
+  <si>
+    <t>An interaction between human and urine microbiome.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000345</t>
+  </si>
+  <si>
+    <t>RA human-urine microbiome interaction</t>
+  </si>
+  <si>
+    <t>A human urine-microbiome interaction that is associated with rheumatoid arthritis (RA).</t>
+  </si>
+  <si>
+    <t>Amide derived from two or more amino carboxylic acid molecules (the same or different) by formation of a covalent bond from the carbonyl carbon of one to the nitrogen atom of another with formal loss of water. The term is usually applied to structures formed from alpha-amino acids, but it includes those derived from any amino carboxylic acid. X = OH, OR, NH2, NHR, etc.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CHEBI_33697</t>
+  </si>
+  <si>
+    <t>ribonucleic acid</t>
+  </si>
+  <si>
+    <t>High molecular weight, linear polymers, composed of nucleotides containing ribose and linked by phosphodiester bonds; RNA is central to the synthesis of proteins.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0000465</t>
+  </si>
+  <si>
+    <t>material anatomical entity</t>
+  </si>
+  <si>
+    <t>Material anatomical entity that is a single connected structure with inherent 3D shape generated by coordinated expression of the organism's own genome.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0010000</t>
+  </si>
+  <si>
+    <t>multicellular anatomical structure</t>
+  </si>
+  <si>
+    <t>Anatomical structure that performs a specific function or group of functions [WP].</t>
+  </si>
+  <si>
+    <t>A multicellular structure that is a part of an organ.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0000174</t>
+  </si>
+  <si>
+    <t>excreta</t>
+  </si>
+  <si>
+    <t>A portion of organism substance that is the product of an excretion process that will be eliminated from the body. An excretion process is elimination by an organism of the waste products that arise as a result of metabolic activity</t>
+  </si>
+  <si>
+    <t>Anatomical entity that has mass.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0000477</t>
+  </si>
+  <si>
+    <t>anatomical cluster</t>
+  </si>
+  <si>
+    <t>Anatomical group that has its parts adjacent to one another.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0001005</t>
+  </si>
+  <si>
+    <t>respiratory airway</t>
+  </si>
+  <si>
+    <t>An airway through which respiratory air passes in organisms.</t>
+  </si>
+  <si>
+    <t>Biological entity that is either an individual member of a biological species or constitutes the structural organization of an individual member of a biological species.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0001088</t>
+  </si>
+  <si>
+    <t>urine</t>
+  </si>
+  <si>
+    <t>Excretion that is the output of a kidney</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0001988</t>
+  </si>
+  <si>
+    <t>feces</t>
+  </si>
+  <si>
+    <t>Portion of semisolid bodily waste discharged through the anus[MW,modified]</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0004907</t>
+  </si>
+  <si>
+    <t>lower digestive tract</t>
+  </si>
+  <si>
+    <t>The region of the digestive tract extending from the beginning of the intestines to the anus[GO - gut definition].</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UBERON_0004908</t>
+  </si>
+  <si>
+    <t>upper digestive tract</t>
+  </si>
+  <si>
+    <t>The region of the digestive tract extending from the mouth cavity through pharynx esophagus stomach and duodenum.</t>
+  </si>
+  <si>
+    <t>A proximal-distal subdivision of the digestive tract.</t>
+  </si>
+  <si>
+    <t>An anatomical structure that has more than one cell as a part.</t>
+  </si>
+  <si>
+    <t>Any of the organs or elements that are part of the digestive system. Examples: tongue, esophagus, spleen, crop, lunge feeding organ, tooth elements.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CMO_0000000</t>
+  </si>
+  <si>
+    <t>clinical measurement</t>
+  </si>
+  <si>
+    <t>A quantitative or qualitative value which is the result of an act of assessing a morphological or physiological state or property in a single individual or sample or a group of individuals or samples, based on direct observation or experimental manipulation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CMO_0001276</t>
+  </si>
+  <si>
+    <t>serum immunoglobulin measurement</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CMO_0001531</t>
+  </si>
+  <si>
+    <t>blood immunoglobulin measurement</t>
+  </si>
+  <si>
+    <t>Any measurement related to immunoglobulin, any of several classes of proteins produced by plasma cells and lymphocytes which play essential roles in the immune system, for example, attaching to foreign substances in an effort to destroy them, in serum, the clear liquid that separates from blood after it has clotted completely, i.e. blood plasma from which fibrinogen has been removed.</t>
+  </si>
+  <si>
+    <t>Any measurement related to immunoglobulins, any of several classes of proteins produced by plasma cells and lymphocytes which play essential roles in the immune system, for example, attaching to foreign substances in an effort to destroy them, in blood, the fluid that circulates through the heart, arteries, capillaries and veins carrying nutrients and oxygen to the body tissues and metabolites away from them.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CMO_0002095</t>
+  </si>
+  <si>
+    <t>serum immunoglobulin A level</t>
+  </si>
+  <si>
+    <t>The amount in a specified sample of serum of one or more types of immunoglobulin A (IgA), one of the most prevalent of the five classes of antibodies produced by the body. IgA is found in all secretions of the body and is the major antibody in the tears, saliva, and mucous membranes lining the intestines and bronchi, constituting an important factor in mucosal immunity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CMO_0002102</t>
+  </si>
+  <si>
+    <t>serum immunoglobulin G level</t>
+  </si>
+  <si>
+    <t>The amount in a specified sample of serum of one or more types of immunoglobulin G (IgG), the most abundant class of antibodies found in blood serum and lymph. IgG antibodies are active against bacteria, fungi, viruses, and foreign particles, and trigger action of the complement system.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/CMO_0002104</t>
+  </si>
+  <si>
+    <t>serum immunoglobulin M level</t>
+  </si>
+  <si>
+    <t>The amount in a specified sample of serum of one or more types of immunoglobulin M (IgM), one of the five classes of antibodies produced by the body. IgM is found in circulating body fluids and is the first class of antibodies to appear in response to an initial exposure to an antigen.</t>
+  </si>
+  <si>
+    <t>a material entity (1) containing at least one scattered molecular aggregate as part that is the bearer of an active ingredient role and (2) that is itself the bearer of a clinical drug role</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PCO_0000004</t>
+  </si>
+  <si>
+    <t>quality of an ecological community</t>
+  </si>
+  <si>
+    <t>A quality that inheres in a community.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PCO_0000010</t>
+  </si>
+  <si>
+    <t>community species richness</t>
+  </si>
+  <si>
+    <t>The number of different species represented in an ecological community.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PCO_0000019</t>
+  </si>
+  <si>
+    <t>community species diversity</t>
+  </si>
+  <si>
+    <t>The number of different species that are represented in a given community, weighted by their abundance. Community species diversity can be calculated in different ways, but consists of two components: species richness and species evenness.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PCO_0000023</t>
+  </si>
+  <si>
+    <t>community species evenness</t>
+  </si>
+  <si>
+    <t>A quality of an ecological community that reflects how close in abundance all species in a community are.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000032</t>
+  </si>
+  <si>
+    <t>increased organism quantity compared with healthy control</t>
+  </si>
+  <si>
+    <t>A quality with an increased quantity of a type of organism (e.g., bacteria inside human gut) compared with control.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000033</t>
+  </si>
+  <si>
+    <t>descreased microbiome organism diversity</t>
+  </si>
+  <si>
+    <t>A quality with an decreased microbiome organism dirversity in a host microbiome environment (e.g., gut).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000034</t>
+  </si>
+  <si>
+    <t>depletion of Klebsiella pneumoniae in RA human gut</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an decrease of Klebsiella pneumoniae in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000035</t>
+  </si>
+  <si>
+    <t>decreased organism quantity compared with healthy controls</t>
+  </si>
+  <si>
+    <t>A quality with a depleted quantity of a type of organism (e.g., bacteria inside human gut) compared with control.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000036</t>
+  </si>
+  <si>
+    <t>human oral cavity microbiome interaction</t>
+  </si>
+  <si>
+    <t>An interaction between human and oral microbiome.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000037</t>
+  </si>
+  <si>
+    <t>expansion of Gordonibacter pamelaeae in RA human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000085</t>
+  </si>
+  <si>
+    <t>expansion of Actinobacteria&lt;phylum&gt; in RA human gut</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an expansion of Gordonibacter pamelaeae in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000038</t>
+  </si>
+  <si>
+    <t>expansion of Prevotellaceae in RA human gut</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an expansion of Prevotellaceae in patients with  chronic RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000039</t>
+  </si>
+  <si>
+    <t>depletion of Bifidobacterium bifidum in RA human gut</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an decrease of Bifidobacterium bifidum in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000040</t>
+  </si>
+  <si>
+    <t>depletion of Veillonella in RA human gut</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an decrease of Veillonellain in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000041</t>
+  </si>
+  <si>
+    <t>depletion of Sutterella wadsworthensis in RA human gut</t>
+  </si>
+  <si>
+    <t>RA human-gut microbiome interaction that shows an decrease of Sutterella wadsworthensis in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000042</t>
+  </si>
+  <si>
+    <t>depletion of Megamonas hypermegale in RA human gut</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an decrease of Megamonas hypermegale in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000043</t>
+  </si>
+  <si>
+    <t>expansion of [Clostridium] asparagiforme in RA human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000070</t>
+  </si>
+  <si>
+    <t>expansion of Clostridia in RA human gut</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an expansion of [Clostridium] asparagiforme in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000044</t>
+  </si>
+  <si>
+    <t>expansion of B. fragilis in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000333</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroides in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where B. fragilis is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000045</t>
+  </si>
+  <si>
+    <t>expansion of Eggerthella lenta in RA human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000222</t>
+  </si>
+  <si>
+    <t>expansion of Eggerthella in RA human gut</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an expansion of Eggerthella lenta in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000046</t>
+  </si>
+  <si>
+    <t>decreased organism quantity in acute disease patient compared with chronic disease control</t>
+  </si>
+  <si>
+    <t>A quality with a depleted quantity of a type of organism (e.g., bacteria inside human gut) in a patient with an acute disease compared with a patient control with the same disease but at a chronic stage.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000047</t>
+  </si>
+  <si>
+    <t>rat-microbiome interaction</t>
+  </si>
+  <si>
+    <t>A host-microbiome interaction where the host is rattus.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000048</t>
+  </si>
+  <si>
+    <t>expansion of Bifidobacterium dentium in RA human gut</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an expansion of Bifidobacterium dentium in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000049</t>
+  </si>
+  <si>
+    <t>expansion of Lactobacillus sp in RA human gut</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an expansion of Lactobacillus sp in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000050</t>
+  </si>
+  <si>
+    <t>expansion of Ruminococcus lactaris in RA human gut</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an expansion of Ruminococcus lactaris in patients with  chronic RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000051</t>
+  </si>
+  <si>
+    <t>segregation of Prevotella or Bacteroides dominance in RA human gut</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows high Prevotella or high Bacteroides relative abundance, but rarely a high relative abundance of both.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000052</t>
+  </si>
+  <si>
+    <t>decreased organism quantity compared with fibromyalgia patients</t>
+  </si>
+  <si>
+    <t>A quality with a depleted quantity of a type of organism (e.g., bacteria inside human gut) compared with a patient control with the fibromyalgia (FM) disease.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000083</t>
+  </si>
+  <si>
+    <t>RA human oral cavity microbiome interaction</t>
+  </si>
+  <si>
+    <t>A human oral cavity microbiome interaction that is associated with rheumatoid arthritis (RA).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000084</t>
+  </si>
+  <si>
+    <t>depletion of Haemophilus in RA human oral cavity</t>
+  </si>
+  <si>
+    <t>a RA human oral cavity microbiome interaction that shows an decrease of Haemophilus in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000086</t>
+  </si>
+  <si>
+    <t>depletion of Cardiobacterium in RA human oral cavity</t>
+  </si>
+  <si>
+    <t>a RA human oral cavity microbiome interaction that shows an decrease of Cardiobacterium in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000087</t>
+  </si>
+  <si>
+    <t>depletion of Eikenella in RA human oral cavity</t>
+  </si>
+  <si>
+    <t>a RA human oral cavity microbiome interaction that shows an decrease of Eikenella in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000088</t>
+  </si>
+  <si>
+    <t>depletion of Kingella in RA human oral cavity</t>
+  </si>
+  <si>
+    <t>a RA human oral cavity  microbiome interaction that shows an expansion of Kingella in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000089</t>
+  </si>
+  <si>
+    <t>depletion of Rothia aeria in RA human oral cavity</t>
+  </si>
+  <si>
+    <t>a RA human oral cavity  microbiome interaction that shows an expansion of Rothia aeria in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000092</t>
+  </si>
+  <si>
+    <t>depletion of Haemophilus spp. in RA human oral cavity</t>
+  </si>
+  <si>
+    <t>a RA human oral cavity microbiome interaction that shows an decrease of Haemophilus sp  in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000093</t>
+  </si>
+  <si>
+    <t>expansion of Cryptobacterium curtum in RA human oral cavity</t>
+  </si>
+  <si>
+    <t>a RA human oral cavity microbiome interaction that shows an increase of Cryptobacterium curtum in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000094</t>
+  </si>
+  <si>
+    <t>expansion of Veillonella in RA human oral cavity</t>
+  </si>
+  <si>
+    <t>a RA human oral cavity  microbiome interaction that shows an expansion of Veillonella in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>An interaction between rattus and gut microbiome.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000096</t>
+  </si>
+  <si>
+    <t>expansion of Escherichia coli in RA human gut</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an expansion of Escherichia coli in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000053</t>
+  </si>
+  <si>
+    <t>SLE human-gut microbiome interaction</t>
+  </si>
+  <si>
+    <t>A human gut-microbiome interaction that is associated with systemic lupus erythematosus (SLE).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000054</t>
+  </si>
+  <si>
+    <t>colorectal cancer human-gut microbiome interaction</t>
+  </si>
+  <si>
+    <t>A human-gut microbiome interaction that is associated with colorectal cancer.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000057</t>
+  </si>
+  <si>
+    <t>expansion of Fusobacterium sp. in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000289</t>
+  </si>
+  <si>
+    <t>expansion of Fusobacterium in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Fusobacterium sp. is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000058</t>
+  </si>
+  <si>
+    <t>depletion of Citrobacter in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Citrobacter is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000061</t>
+  </si>
+  <si>
+    <t>expansion of Porphyromonas gingivalis in RA human gut</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an expansion of Porphyromonas gingivalis in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000062</t>
+  </si>
+  <si>
+    <t>depletion of Shigella in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Shigella is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000063</t>
+  </si>
+  <si>
+    <t>expansion of Prevotella intermedia in RA human oral cavity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000178</t>
+  </si>
+  <si>
+    <t>expansion of Prevotella in RA human oral cavity</t>
+  </si>
+  <si>
+    <t>a RA human oral cavity  microbiome interaction that shows an expansion of rare taxa,Prevotella intermedia in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000064</t>
+  </si>
+  <si>
+    <t>expansion of Porphyromonas gingivalis in RA human oral cavity</t>
+  </si>
+  <si>
+    <t>a  RA human oral cavity  microbiome interaction that shows an expansion of Porphyromonas gingivalis in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000065</t>
+  </si>
+  <si>
+    <t>expansion of Proteus mirabilis in RA human gut</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an expansion of Proteus mirabilis in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000066</t>
+  </si>
+  <si>
+    <t>expansion of Collinsella aerofaciens in RA human gut</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an expansion of Collinsella aerofaciens in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000067</t>
+  </si>
+  <si>
+    <t>diarrheal patient-gut microbiome interaction</t>
+  </si>
+  <si>
+    <t>A human gut-microbiome interaction that is associated with the diarrhea disease</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000068</t>
+  </si>
+  <si>
+    <t>expansion of Klebsiella in SLE human gut</t>
+  </si>
+  <si>
+    <t>a SLE human-gut microbiome interaction that shows an expansion of Klebsiella in patients with SLE compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000069</t>
+  </si>
+  <si>
+    <t>expansion of Lactobacillus salivarius in RA human oral cavity</t>
+  </si>
+  <si>
+    <t>a RA human oral cavity  microbiome interaction that shows an expansion of Lactobacillus salivarius in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an expansion of Clostridia in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000071</t>
+  </si>
+  <si>
+    <t>expansion of Clostridium perfringens in RA human gut</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an expansion of Clostridium perfringens in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000072</t>
+  </si>
+  <si>
+    <t>expansion of Prevotella in SLE human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000211</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroidales in SLE human gut</t>
+  </si>
+  <si>
+    <t>a SLE human-gut microbiome interaction that shows an expansion of Prevotella in patients with SLE compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000073</t>
+  </si>
+  <si>
+    <t>depletion of Dialister in SLE human gut</t>
+  </si>
+  <si>
+    <t>a SLE human-gut microbiome interaction that shows a depletion of Dialister in patients with SLE compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an decrease of Bacteroides in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000075</t>
+  </si>
+  <si>
+    <t>depletion of Porphyromonas in RA human gut compared to fibromyalgia patients</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an decrease of Porphyromonas in patients with RA compared to fibromyalgia patients</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000076</t>
+  </si>
+  <si>
+    <t>depletion of Prevotella in RA human gut compared to fibromyalgia patients</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an decrease of Prevotella  in patients with RA compared to fibromyalgia patients</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000077</t>
+  </si>
+  <si>
+    <t>human respiratory airway microbiome interaction</t>
+  </si>
+  <si>
+    <t>An interaction between human and respiratory airway microbiome.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000078</t>
+  </si>
+  <si>
+    <t>RA human respiratory airway microbiome interaction</t>
+  </si>
+  <si>
+    <t>A human respiratory airway microbiome interaction that is associated with rheumatoid arthritis (RA).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000079</t>
+  </si>
+  <si>
+    <t>depletion of Porphyromonas in RA human respiratory airway</t>
+  </si>
+  <si>
+    <t>RA human respiratory airway microbiome interaction that shows an decrease of Porphyromonas in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000080</t>
+  </si>
+  <si>
+    <t>depletion of Prevotella in RA human respiratory airway</t>
+  </si>
+  <si>
+    <t>RA human respiratory airway microbiome interaction that shows an decrease of Prevotella in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000081</t>
+  </si>
+  <si>
+    <t>depletion of Pseudobutyrivibrio in SLE human gut</t>
+  </si>
+  <si>
+    <t>a SLE human-gut microbiome interaction that shows a depletion of Pseudobutyrivibrio in patients with SLE compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000082</t>
+  </si>
+  <si>
+    <t>SLE human oral cavity microbiome interaction</t>
+  </si>
+  <si>
+    <t>A human oral cavity microbiome interaction that is associated with  systemic lupus erythematosus  (SLE).</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an expansion of Actinobacteria&lt;phylum&gt; in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000090</t>
+  </si>
+  <si>
+    <t>depletion of Prevotella in diarrheal patient gut</t>
+  </si>
+  <si>
+    <t>a diarrheal patient-gut microbiome interaction that shows an decrease of Prevotella in patients in the gut of human diarrheal patient compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000091</t>
+  </si>
+  <si>
+    <t>expansion of Prevotella copri in RA human gut</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an expansion of Prevotella copri in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000097</t>
+  </si>
+  <si>
+    <t>depletion of Clostridiales in SLE human oral cavity</t>
+  </si>
+  <si>
+    <t>a SLE human oral cavity microbiome interaction that shows an decrease of Clostridiales in patients with SLE compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000098</t>
+  </si>
+  <si>
+    <t>depletion of Faecalibacterium in RA human gut</t>
+  </si>
+  <si>
+    <t>a RA human-gut microbiome interaction that shows an decrease of Faecalibacterium  in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000099</t>
+  </si>
+  <si>
+    <t>AS human-gut microbiome interaction</t>
+  </si>
+  <si>
+    <t>A human gut-microbiome interaction that is associated with ankylosing spondylitis (AS).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000100</t>
+  </si>
+  <si>
+    <t>expansion of Ruminococcaceae in AS human gut</t>
+  </si>
+  <si>
+    <t>an AS human-gut microbiome interaction that shows an expansion of Ruminococcaceae in patients with AS compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000101</t>
+  </si>
+  <si>
+    <t>expansion of Lachnospiraceae in AS human gut</t>
+  </si>
+  <si>
+    <t>an AS human-gut microbiome interaction that shows an expansion of Lachnospiraceae in patients with AS compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000102</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroidaceae in AS human gut</t>
+  </si>
+  <si>
+    <t>an AS human-gut microbiome interaction that shows an expansion of Bacteroidaceae in patients with AS compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000103</t>
+  </si>
+  <si>
+    <t>expansion of Prevotellaceae in AS human gut</t>
+  </si>
+  <si>
+    <t>an AS human-gut microbiome interaction that shows an expansion of Prevotellaceae in patients with AS compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000104</t>
+  </si>
+  <si>
+    <t>expansion of Veillonellaceae in AS human gut</t>
+  </si>
+  <si>
+    <t>an AS human-gut microbiome interaction that shows an expansion of rare taxa,Veillonellaceae in patients with AS compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000105</t>
+  </si>
+  <si>
+    <t>expansion of Klebsiella pneumoniae in AS human gut</t>
+  </si>
+  <si>
+    <t>an AS human-gut microbiome interaction that shows an expansion of Klebsiella pneumoniae in patients with AS compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000106</t>
+  </si>
+  <si>
+    <t>AS human oral cavity microbiome interaction</t>
+  </si>
+  <si>
+    <t>A human oral cavity microbiome interaction that is associated with  ankylosing spondylitis (AS).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000107</t>
+  </si>
+  <si>
+    <t>expansion of Klebsiella pneumoniae in AS human oral cavity</t>
+  </si>
+  <si>
+    <t>an AS human oral cavity  microbiome interaction that shows an expansion of Klebsiella pneumoniae in patients with AS compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000108</t>
+  </si>
+  <si>
+    <t>expansion of Prevotella intermedia in AS human oral cavity</t>
+  </si>
+  <si>
+    <t>an AS human oral cavity  microbiome interaction that shows an expansion of Prevotella intermedia in patients with AS compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000109</t>
+  </si>
+  <si>
+    <t>expansion of Tannerella forsythia in AS human oral cavity</t>
+  </si>
+  <si>
+    <t>an AS human oral cavity  microbiome interaction that shows an expansion of rare taxa,Tannerella forsythia in patients with AS compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000111</t>
+  </si>
+  <si>
+    <t>expansion of Prevotella  in SLE human oral cavity</t>
+  </si>
+  <si>
+    <t>a SLE human oral cavity  microbiome interaction that shows an expansion of Prevotella in patients with SLE compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000112</t>
+  </si>
+  <si>
+    <t>depletion of Firmicutes in SLE human gut</t>
+  </si>
+  <si>
+    <t>a SLE human-gut microbiome interaction that shows an decrease of Firmicutes in patients with SLEcompared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000113</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroidetes in SLE human gut</t>
+  </si>
+  <si>
+    <t>a SLE human-gut microbiome interaction that shows an expansion of Bacteroidetes in patients with SLE compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000114</t>
+  </si>
+  <si>
+    <t>gout human-gut microbiome interaction</t>
+  </si>
+  <si>
+    <t>A human gut-microbiome interaction that is associated with gout.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000115</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroidetes in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an decrease of rare taxa,Bacteroidetes in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000116</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroides in gout human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000119</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroidaceae in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an expansion of Bacteroides in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000117</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroidales in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an expansion of Bacteroidales in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000118</t>
+  </si>
+  <si>
+    <t>expansion of Porphyromonadaceae in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an expansion of Porphyromonadaceae in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an expansion of Bacteroidaceae in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000120</t>
+  </si>
+  <si>
+    <t>expansion of Negativicutes in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an expansion of Negativicutes in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000121</t>
+  </si>
+  <si>
+    <t>human skin microbiome interaction</t>
+  </si>
+  <si>
+    <t>An interaction between human and zone of skin microbiome.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000122</t>
+  </si>
+  <si>
+    <t>PsA human zone of skin microbiome interaction</t>
+  </si>
+  <si>
+    <t>A human  skin microbiome interaction that is associated with  psoriatic arthritis (PsA).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000123</t>
+  </si>
+  <si>
+    <t>depletion of Vibrionaceae in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an decrease of Vibrionaceae in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000124</t>
+  </si>
+  <si>
+    <t>depletion of Photobacterium in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an decrease of Photobacterium in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000125</t>
+  </si>
+  <si>
+    <t>depletion of Vibrio in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an decrease of Vibrio  in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000126</t>
+  </si>
+  <si>
+    <t>depletion of Eubacterium ventriosum in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000311</t>
+  </si>
+  <si>
+    <t>depletion of Eubacteriaceae in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Eubacterium ventriosum is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000127</t>
+  </si>
+  <si>
+    <t>depletion of Lachnospiraceae in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an decrease of Lachnospiraceae  in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000128</t>
+  </si>
+  <si>
+    <t>depletion of Ruminococcaceae in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an decrease of Ruminococcaceae in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000129</t>
+  </si>
+  <si>
+    <t>expansion of Erysipelatoclostridium in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an expansion of Erysipelatoclostridium in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000130</t>
+  </si>
+  <si>
+    <t>expansion of Escherichia coli EPEC 32/73 in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an expansion of Escherichia coli EPEC32/73 in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000131</t>
+  </si>
+  <si>
+    <t>expansion of E. coli ETEC TW03439 in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an expansion of Escherichia coli ETEC TW03439 in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000132</t>
+  </si>
+  <si>
+    <t>expansion of Barnesiella in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an expansion of Barnesiella in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000133</t>
+  </si>
+  <si>
+    <t>expansion of Parasporobacterium in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an expansion of Parasporobacterium in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000134</t>
+  </si>
+  <si>
+    <t>expansion of Paraprevotella in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an expansion of Paraprevotella in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000135</t>
+  </si>
+  <si>
+    <t>expansion of Anaerotruncus in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an expansion of Anaerotruncus in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000136</t>
+  </si>
+  <si>
+    <t>expansion of Pseudobutyrivibrio in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an expansion of Pseudobutyrivibrio in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000137</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroides caccae in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an expansion of Bacteroides caccae in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000138</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroides sp in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an expansion of Bacteroides sp in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000139</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroides xylanisolvens XB1A in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an expansion of Bacteroides xylanisolvens XB1A in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000140</t>
+  </si>
+  <si>
+    <t>expansion of Holdemania in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an expansion of Holdemania in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000141</t>
+  </si>
+  <si>
+    <t>expansion of Acetanaerobacterium in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an expansion of rare taxa,Acetanaerobacterium in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000142</t>
+  </si>
+  <si>
+    <t>depletion of Coprococcus catus in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an decrease of Coprococcus catus in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000143</t>
+  </si>
+  <si>
+    <t>depletion of Faecalibacterium prausnitzii in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an decrease of Faecalibacterium prausnitzii in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000144</t>
+  </si>
+  <si>
+    <t>depletion of Oscillibacter in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an decrease of Oscillibacter in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000145</t>
+  </si>
+  <si>
+    <t>depletion of Ruminococcus sp. in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an decrease of Ruminococcus sp. in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000146</t>
+  </si>
+  <si>
+    <t>depletion of Odoribacter in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an decrease of Odoribacter in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000147</t>
+  </si>
+  <si>
+    <t>depletion of Subdoligranulum in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an decrease of Subdoligranulum in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000148</t>
+  </si>
+  <si>
+    <t>depletion of Robinsoniella in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an decrease of Robinsoniella in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000149</t>
+  </si>
+  <si>
+    <t>depletion of Dialister in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an decrease of Dialister in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000150</t>
+  </si>
+  <si>
+    <t>depletion of Alistipes in gout human gut</t>
+  </si>
+  <si>
+    <t>a Gout human-gut microbiome interaction that shows an decrease of Alistipes in patients with gout compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000151</t>
+  </si>
+  <si>
+    <t>depletion of Propionibacterium acnes 17B in PsA human skin</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000161</t>
+  </si>
+  <si>
+    <t>depletion of Actinobacteria &lt;phylum&gt; in PsA human skin</t>
+  </si>
+  <si>
+    <t>a PsA human skin microbiome interaction that shows an decrease of Propionibacterium acnes 17B in patients with  PsA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000152</t>
+  </si>
+  <si>
+    <t>PsA human-gut microbiome interaction</t>
+  </si>
+  <si>
+    <t>A human gut-microbiome interaction that is associated with  juvenile psoriatic arthritis(PsA).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000153</t>
+  </si>
+  <si>
+    <t>depletion of Akkermansia in PsA human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000156</t>
+  </si>
+  <si>
+    <t>depletion of Verrucomicrobia in PsA human gut</t>
+  </si>
+  <si>
+    <t>a PsA human-gut microbiome interaction that shows an decrease of Akkermansia in patients with PsA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000154</t>
+  </si>
+  <si>
+    <t>depletion of Ruminococcus in PsA human gut</t>
+  </si>
+  <si>
+    <t>a PsA human-gut microbiome interaction that shows an decrease of Ruminococcus in patients with PsA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000155</t>
+  </si>
+  <si>
+    <t>depletion of Pseudobutyrivibrio in PsA human gut</t>
+  </si>
+  <si>
+    <t>a PsA human-gut microbiome interaction that shows an decrease of Pseudobutyrivibrio in patients with PsA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>a PsA human-gut microbiome interaction that shows an decrease of Verrucomicrobia in patients with PsA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000157</t>
+  </si>
+  <si>
+    <t>depletion of Parabacteroides in PsA human gut</t>
+  </si>
+  <si>
+    <t>a PsA human-gut microbiome interaction that shows an decrease of Parabacteroides in patients with PsA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000158</t>
+  </si>
+  <si>
+    <t>depletion of Coprobacillus in PsA human gut</t>
+  </si>
+  <si>
+    <t>a PsA human-gut microbiome interaction that shows an decrease of Coprobacillus in patients with PsA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000159</t>
+  </si>
+  <si>
+    <t>expansion of Streptococcus in PsA human skin</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000163</t>
+  </si>
+  <si>
+    <t>expansion of Firmicutes in PsA human skin</t>
+  </si>
+  <si>
+    <t>a PsA human skin microbiome interaction that shows an expansion of Streptococcus in patients with PsA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000160</t>
+  </si>
+  <si>
+    <t>depletion of Propionibacterium in PsA human skin</t>
+  </si>
+  <si>
+    <t>a PsA human skin microbiome interaction that shows an decrease of Propionibacterium in patients with  PsA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>a PsA human skin microbiome interaction that shows an decrease of Actinobacteria &lt;phylum&gt; in patients with  PsA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000162</t>
+  </si>
+  <si>
+    <t>depletion of Proteobacteria in PsA human skin</t>
+  </si>
+  <si>
+    <t>a PsA human skin microbiome interaction that shows an decrease of Proteobacteria in patients with  PsA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>a PsA human skin microbiome interaction that shows an expansion of Firmicutes in patients with PsA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000164</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroidetes in PsA human skin</t>
+  </si>
+  <si>
+    <t>a PsA human skin microbiome interaction that shows an expansion of Bacteroidetes in patients with PsA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000165</t>
+  </si>
+  <si>
+    <t>expansion of Candida albicans in PsA human gut</t>
+  </si>
+  <si>
+    <t>a PsA human-gut microbiome interaction that shows an expansion of Candida albicans in patients with PsA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000166</t>
+  </si>
+  <si>
+    <t>PsA human oral cavity microbiome interaction</t>
+  </si>
+  <si>
+    <t>A human oral cavity microbiome interaction that is associated with  psoriatic arthritis (PsA).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000167</t>
+  </si>
+  <si>
+    <t>expansion of Candida albicans in PsA human oral cavity</t>
+  </si>
+  <si>
+    <t>An association of human oral cavity microbiota with psoriatic arthritis(PsA) that shows an expansion of Candida albicans in patients with PsA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000168</t>
+  </si>
+  <si>
+    <t>depletion of Malassezia restricta in PsA human skin</t>
+  </si>
+  <si>
+    <t>a PsA human skin microbiome interaction that shows an decrease of Malassezia restricta in patients with  PsA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000169</t>
+  </si>
+  <si>
+    <t>depletion of Malassezia sympodialis in PsA human skin</t>
+  </si>
+  <si>
+    <t>a PsA human skin microbiome interaction that shows an decrease of Malassezia sympodialis in patients with  PsA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000170</t>
+  </si>
+  <si>
+    <t>depletion of Malassezia pachydermatis in PsA human skin</t>
+  </si>
+  <si>
+    <t>a PsA human skin microbiome interaction that shows an decrease of Malassezia pachydermatis in patients with  PsA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000171</t>
+  </si>
+  <si>
+    <t>expansion of Porphyromonas gingivalis in AS human oral cavity</t>
+  </si>
+  <si>
+    <t>an AS human oral cavity  microbiome interaction that shows an expansion of Porphyromonas gingivalis in patients with AS compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000172</t>
+  </si>
+  <si>
+    <t>depletion of Lactobacillus in SLE  mouse gut</t>
+  </si>
+  <si>
+    <t>An association of musculus gut microbiota with system lupus erythematosus(SLE) that shows a depletion of Lactobacillus in musculus with SLE compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000173</t>
+  </si>
+  <si>
+    <t>depletion of Aggregatibacter in RA human oral cavity</t>
+  </si>
+  <si>
+    <t>a RA human oral cavity microbiome interaction that shows an decrease of Aggregatibacter in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000174</t>
+  </si>
+  <si>
+    <t>depletion of Neisseria sp. in RA human oral cavity</t>
+  </si>
+  <si>
+    <t>a RA human oral cavity  microbiome interaction that shows an expansion of Neisseria sp. in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000177</t>
+  </si>
+  <si>
+    <t>expansion of Actinomyces in RA human oral cavity</t>
+  </si>
+  <si>
+    <t>a RA human oral cavity  microbiome interaction that shows an expansion of Actinomyces in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>a RA human oral cavity  microbiome interaction that shows an expansion of Prevotella in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000179</t>
+  </si>
+  <si>
+    <t>expansion of Leptotrichia sp. in RA human oral cavity</t>
+  </si>
+  <si>
+    <t>a RA human oral cavity  microbiome interaction that shows an expansion of Leptotrichia sp. in patients with RA compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000180</t>
+  </si>
+  <si>
+    <t>expansion of Tannerella forsythia in RA human oral cavity</t>
+  </si>
+  <si>
+    <t>a RA human oral cavity  microbiome interaction that shows an expansion of rare taxa,Tannerella forsythia in patients with RA compared with healthy controls</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000276</t>
+  </si>
+  <si>
+    <t>expansion of P. micra in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000287</t>
+  </si>
+  <si>
+    <t>expansion of Parvimonas in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Parvimonas micra is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000283</t>
+  </si>
+  <si>
+    <t>expansion of S. moorei in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000295</t>
+  </si>
+  <si>
+    <t>expansion of Solobacterium in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Solobacterium moorei is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000285</t>
+  </si>
+  <si>
+    <t>expansion of Fusobacteria in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Fusobacteria is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000286</t>
+  </si>
+  <si>
+    <t>expansion of Basidiomycota in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Basidiomycota is increased.</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Parvimonas is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000288</t>
+  </si>
+  <si>
+    <t>expansion of Peptostreptococcusi in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000369</t>
+  </si>
+  <si>
+    <t>expansion of Peptostreptococcaceae in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Peptostreptococcus is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000368</t>
+  </si>
+  <si>
+    <t>expansion of Fusobacteriaceae in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Fusobacterium is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000290</t>
+  </si>
+  <si>
+    <t>expansion of Beggiatoa in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000410</t>
+  </si>
+  <si>
+    <t>expansion of Proteobacteria in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Beggiatoa is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000291</t>
+  </si>
+  <si>
+    <t>expansion of Malassezia in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Malassezia is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000292</t>
+  </si>
+  <si>
+    <t>expansion of Leptotrichia in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Leptotrichia is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000293</t>
+  </si>
+  <si>
+    <t>expansion of Filifactor in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000406</t>
+  </si>
+  <si>
+    <t>expansion of Clostridia in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Filifactor is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000294</t>
+  </si>
+  <si>
+    <t>expansion of Crenothrix in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Crenothrix is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000374</t>
+  </si>
+  <si>
+    <t>expansion of Erysipelotrichaceae in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Solobacterium is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000296</t>
+  </si>
+  <si>
+    <t>expansion of Sulfurovum in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Sulfurovum is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000297</t>
+  </si>
+  <si>
+    <t>expansion of Streptobacillus in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Streptobacillus is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000298</t>
+  </si>
+  <si>
+    <t>expansion of Moniliophthora in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Moniliophthora is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000299</t>
+  </si>
+  <si>
+    <t>expansion of Slackia in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Slackia is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000300</t>
+  </si>
+  <si>
+    <t>expansion of Collinsella in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000376</t>
+  </si>
+  <si>
+    <t>expansion of Coriobacteriaceae in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Collinsella is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000302</t>
+  </si>
+  <si>
+    <t>expansion of Clostridiaceae in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Clostridiaceae is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000305</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroidales in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000397</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroidetes in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Bacteroidales is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000307</t>
+  </si>
+  <si>
+    <t>depletion of Cronobacter in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Cronobacter is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000308</t>
+  </si>
+  <si>
+    <t>depletion of Kluyvera in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Kluyvera is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000309</t>
+  </si>
+  <si>
+    <t>depletion of Serratia in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Serratia is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000310</t>
+  </si>
+  <si>
+    <t>depletion of Salmonella enterica subsp. enterica in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Salmonella enterica subsp. enterica is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000353</t>
+  </si>
+  <si>
+    <t>depletion of Clostridiales in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Eubacteriaceae is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000312</t>
+  </si>
+  <si>
+    <t>depletion of Anaerovorax in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000356</t>
+  </si>
+  <si>
+    <t>depletion of Firmicutes in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Anaerovorax is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000314</t>
+  </si>
+  <si>
+    <t>depletion of Microbacterium in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Microbacterium is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000315</t>
+  </si>
+  <si>
+    <t>depletion of B. finegoldii in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000352</t>
+  </si>
+  <si>
+    <t>'depletion of Bacteroides in colorectal cancer human gut'</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Bacteroides finegoldii is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000316</t>
+  </si>
+  <si>
+    <t>depletion of B.intestinalis in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Bacteroides intestinalis is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000317</t>
+  </si>
+  <si>
+    <t>depletion of P.copri in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000336</t>
+  </si>
+  <si>
+    <t>depletion of Prevotellaceae in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Prevotella copri is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000318</t>
+  </si>
+  <si>
+    <t>depletion of P. oris in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Prevotella oris is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000319</t>
+  </si>
+  <si>
+    <t>depletion of D.formicigenerans in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000346</t>
+  </si>
+  <si>
+    <t>depletion of Lachnospiraceae in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Dorea formicigenerans is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000320</t>
+  </si>
+  <si>
+    <t>depletion of L. bovis in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Lachnobacterium bovis is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000321</t>
+  </si>
+  <si>
+    <t>depletion of L.pectinoschiza in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Lachnospira pectinoschiza is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000322</t>
+  </si>
+  <si>
+    <t>depletion of P.ruminis in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Pseudobutyrivibrio ruminis is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000323</t>
+  </si>
+  <si>
+    <t>depletion of R.albus in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000392</t>
+  </si>
+  <si>
+    <t>depletion of Ruminococcus in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Ruminococcus albus is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000324</t>
+  </si>
+  <si>
+    <t>depletion of D. invisus in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Dialister invisus is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000325</t>
+  </si>
+  <si>
+    <t>depletion of D. pneumosintes in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Dialister pneumosintes is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000326</t>
+  </si>
+  <si>
+    <t>depletion of M. hypermegale in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Megamonas hypermegale is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000327</t>
+  </si>
+  <si>
+    <t>expansion of Acidaminobacter in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Acidaminobacter is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000328</t>
+  </si>
+  <si>
+    <t>expansion of Phascolarctobacterium in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Phascolarctobacterium is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000329</t>
+  </si>
+  <si>
+    <t>expansion of C.farmeri in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000349</t>
+  </si>
+  <si>
+    <t>expansion of Enterobacteriaceae in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Citrobacter farmeri is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000331</t>
+  </si>
+  <si>
+    <t>expansion of Roseburia in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Roseburia is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000332</t>
+  </si>
+  <si>
+    <t>depletion of Anoxybacillus in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Anoxybacillus is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000366</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroidaceae in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Bacteroides is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000334</t>
+  </si>
+  <si>
+    <t>expansion of Odoribacter in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Odoribacter is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000335</t>
+  </si>
+  <si>
+    <t>expansion of A. muciniphila in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Akkermansia muciniphila is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000360</t>
+  </si>
+  <si>
+    <t>depletion of Bacteroidales in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Prevotellaceae is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000337</t>
+  </si>
+  <si>
+    <t>depletion of Porphyromonadaceae in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Porphyromonadaceae is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000338</t>
+  </si>
+  <si>
+    <t>depletion of Clostridiaceae in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Clostridiaceae is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000340</t>
+  </si>
+  <si>
+    <t>expansion of Parabacteroides in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Parabacteroides is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000341</t>
+  </si>
+  <si>
+    <t>expansion of Alistipes in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where ParaAlistipes is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000342</t>
+  </si>
+  <si>
+    <t>expansion of B. ovatus in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Bacteroides ovatus is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000343</t>
+  </si>
+  <si>
+    <t>expansion of B. xylanisolvens in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Bacteroides xylanisolvens is increased.</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Lachnospiraceae is decreased.</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Enterobacteriaceae is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000351</t>
+  </si>
+  <si>
+    <t>depletion of L. acidophilus in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000379</t>
+  </si>
+  <si>
+    <t>depletion of Lactobacillaceae in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Lactobacillus acidophilus is decreased.</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Bacteroides is decreased.</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Clostridiales is decreased.</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Firmicutes is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000357</t>
+  </si>
+  <si>
+    <t>depletion of Bacteroidetes in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Bacteroidetes is decreased.</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Bacteroidales is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000361</t>
+  </si>
+  <si>
+    <t>depletion of Rikenellaceae in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Rikenellaceae is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000362</t>
+  </si>
+  <si>
+    <t>depletion of B. uniformis in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Bacteroides uniformis is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000365</t>
+  </si>
+  <si>
+    <t>expansion of Providencia in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Providencia is increased.</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Bacteroidaceae is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000367</t>
+  </si>
+  <si>
+    <t>expansion of Streptococcaceae in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Streptococcaceae is increased.</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Fusobacteriaceae is increased.</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Peptostreptococcaceae is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000370</t>
+  </si>
+  <si>
+    <t>expansion of Veillonellaceae in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Veillonellaceae is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000371</t>
+  </si>
+  <si>
+    <t>expansion of Pasteurellaceae in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Pasteurellaceae is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000372</t>
+  </si>
+  <si>
+    <t>expansion of Porphyromonas in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Porphyromonas is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000373</t>
+  </si>
+  <si>
+    <t>expansion of Mogibacterium in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Mogibacterium is increased.</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Erysipelotrichaceae is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000375</t>
+  </si>
+  <si>
+    <t>expansion of Prevotellaceae in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Prevotellaceae is increased.</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Coriobacteriaceae is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000378</t>
+  </si>
+  <si>
+    <t>depletion of Ruminococcaceae in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Ruminococcaceae is decreased.</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Lactobacillaceae is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000380</t>
+  </si>
+  <si>
+    <t>depletion of B. longum in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000393</t>
+  </si>
+  <si>
+    <t>depletion of Bifidobacterium in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Bifidobacterium longum is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000381</t>
+  </si>
+  <si>
+    <t>depletion of F. prausnitzii in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Faecalibacterium prausnitzii is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000382</t>
+  </si>
+  <si>
+    <t>depletion of Blautia in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Blautia is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000383</t>
+  </si>
+  <si>
+    <t>depletion of L. rhamnosus in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Lactobacillus rhamnosus is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000384</t>
+  </si>
+  <si>
+    <t>'depletion of L. reuteri in colorectal cancer human gut'</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Lactobacillus reuteri is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000386</t>
+  </si>
+  <si>
+    <t>expansion of A. putredinis in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Alistipes putredinis is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000387</t>
+  </si>
+  <si>
+    <t>expansion of L. bacterium in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Lachnospiraceae bacterium is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000388</t>
+  </si>
+  <si>
+    <t>expansion of E. coli NC101 in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000395</t>
+  </si>
+  <si>
+    <t>expansion of Escherichia in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Escherichia coli NC101 is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000389</t>
+  </si>
+  <si>
+    <t>expansion of B. wadsworthia in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000396</t>
+  </si>
+  <si>
+    <t>expansion of Bilophila in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Bilophila wadsworthia is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000390</t>
+  </si>
+  <si>
+    <t>depletion of B. animalis in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Bifidobacterium animalis is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000391</t>
+  </si>
+  <si>
+    <t>depletion of S. thermophilus in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000394</t>
+  </si>
+  <si>
+    <t>depletion of Streptococcus in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Streptococcus thermophilus is decreased.</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Ruminococcus is decreased.</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Bifidobacterium is decreased.</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Streptococcus is decreased.</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Escherichia is increased.</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Bilophila is increased.</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Bacteroidetes is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000398</t>
+  </si>
+  <si>
+    <t>expansion of S. equinus in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Streptococcus equinus is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000399</t>
+  </si>
+  <si>
+    <t>expansion of Enterococcaceae in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Enterococcaceae is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000400</t>
+  </si>
+  <si>
+    <t>expansion of Campylobacter in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Campylobacter is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000401</t>
+  </si>
+  <si>
+    <t>expansion of Salmonella in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Salmonella is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000402</t>
+  </si>
+  <si>
+    <t>expansion of Shigella in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Shigella is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000403</t>
+  </si>
+  <si>
+    <t>depletion of B. animalis subsp. lactis in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Bifidobacterium animalis subsp. lactis is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000404</t>
+  </si>
+  <si>
+    <t>expansion of Chlamydia in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Chlamydia is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000405</t>
+  </si>
+  <si>
+    <t>expansion of Mycobacterium in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Mycobacterium is increased.</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Clostridia is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000407</t>
+  </si>
+  <si>
+    <t>expansion of C. Portiera in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Candidatus Portiera is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000408</t>
+  </si>
+  <si>
+    <t>expansion of P. mirabilis in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Proteus mirabilis is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000409</t>
+  </si>
+  <si>
+    <t>expansion of K. pneumoniae in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Klebsiella pneumoniae is increased.</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction whereProteobacteria is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000411</t>
+  </si>
+  <si>
+    <t>expansion of Helicobacter in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Helicobacter is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000412</t>
+  </si>
+  <si>
+    <t>depletion of R. hominis in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Roseburia hominis is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000414</t>
+  </si>
+  <si>
+    <t>expansion of H. pylori in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Helicobacter pylori is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000415</t>
+  </si>
+  <si>
+    <t>expansion of H. hepaticus in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Helicobacter hepaticus is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000416</t>
+  </si>
+  <si>
+    <t>expansion of F. nucleatum in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Fusobacterium nucleatum is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000417</t>
+  </si>
+  <si>
+    <t>expansion of P. anaerobius in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Peptostreptococcus anaerobius is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000419</t>
+  </si>
+  <si>
+    <t>expansion of F. hwasookii in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Fusobacterium hwasookii is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000420</t>
+  </si>
+  <si>
+    <t>expansion of P. gingivalis in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Porphyromonas gingivalis is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000421</t>
+  </si>
+  <si>
+    <t>expansion of Selenomonas in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Selenomonas is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000422</t>
+  </si>
+  <si>
+    <t>expansion of Prevotella in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Prevotella is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000424</t>
+  </si>
+  <si>
+    <t>expansion of P. stomatis in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Peptostreptococcus stomatis is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000426</t>
+  </si>
+  <si>
+    <t>expansion of Solobacterium sp. S4-A19 in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Solobacterium sp. S4-A19 is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000427</t>
+  </si>
+  <si>
+    <t>expansion of D. paucivorans in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Dolosicoccus paucivorans is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000428</t>
+  </si>
+  <si>
+    <t>expansion of Clostridium sp. cp01.19 in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Clostridium sp. cp01.19 is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000429</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroides sp. in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Bacteroides sp. is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000430</t>
+  </si>
+  <si>
+    <t>depletion of Subdoligranulum sp. 60_17 in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Subdoligranulum sp. 60_17 is decreased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000431</t>
+  </si>
+  <si>
+    <t>expansion of M. avium in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Mycobacterium avium is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000432</t>
+  </si>
+  <si>
+    <t>expansion of E. coli B in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Escherichia coli B is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000433</t>
+  </si>
+  <si>
+    <t>expansion of A. actinomycetemcomitans in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Aggregatibacter actinomycetemcomitans is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000434</t>
+  </si>
+  <si>
+    <t>expansion of H. ducreyi in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where [Haemophilus] ducreyi is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000435</t>
+  </si>
+  <si>
+    <t>expansion of S. dysenteriae in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Shigella dysenteriae is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000436</t>
+  </si>
+  <si>
+    <t>expansion of Campylobacter jejuni in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Campylobacter jejuni is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000437</t>
+  </si>
+  <si>
+    <t>expansion of S. enterica in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Salmonella enterica is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000439</t>
+  </si>
+  <si>
+    <t>expansion of Pseudomonas in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Pseudomonas is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000440</t>
+  </si>
+  <si>
+    <t>expansion of Acinetobacter in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Acinetobacter is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000441</t>
+  </si>
+  <si>
+    <t>expansion of B.obeum in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Blautia obeum is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000442</t>
+  </si>
+  <si>
+    <t>expansion of C. adipataccumulans in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Catenisphaera adipataccumulans is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000443</t>
+  </si>
+  <si>
+    <t>expansion of Microbacterium in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Microbacterium is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000444</t>
+  </si>
+  <si>
+    <t>expansion of Anoxybacillus in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Anoxybacillus is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000445</t>
+  </si>
+  <si>
+    <t>expansion of C. rodentium in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Citrobacter rodentium is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000446</t>
+  </si>
+  <si>
+    <t>expansion of E. faecalis in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Enterococcus faecalis is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000447</t>
+  </si>
+  <si>
+    <t>expansion of C. scindens in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where [Clostridium] scindens is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000448</t>
+  </si>
+  <si>
+    <t>expansion of C. hiranonis in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where [Clostridium] hiranonis  is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000449</t>
+  </si>
+  <si>
+    <t>expansion of C.hylemonae in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where [Clostridium] hylemonae is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000450</t>
+  </si>
+  <si>
+    <t>expansion of Acidovorax in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Acidovorax is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000451</t>
+  </si>
+  <si>
+    <t>expansion of S. gallolyticus in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Streptococcus gallolyticus is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000454</t>
+  </si>
+  <si>
+    <t>expansion of F. nucleatum subsp. nucleatum in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Fusobacterium nucleatum subsp. nucleatum is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000455</t>
+  </si>
+  <si>
+    <t>expansion of F. nucleatum subsp. polymorphum in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Fusobacterium nucleatum subsp. polymorphum is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000456</t>
+  </si>
+  <si>
+    <t>expansion of F. nucleatum subsp. vincentii in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Fusobacterium nucleatum subsp. vincentii is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000457</t>
+  </si>
+  <si>
+    <t>expansion of F. nucleatum subsp. animalis in colorectal cancer human gut</t>
+  </si>
+  <si>
+    <t>A colorectal cancer human-gut microbiome interaction where Fusobacterium nucleatum subsp. animalis is increased.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000355</t>
+  </si>
+  <si>
+    <t>expansion of unclassified Proteobacteria in diarrheal patient gut</t>
+  </si>
+  <si>
+    <t>a diarrheal patient-gut microbiome interaction that shows an increase of unclassified Proteobacteria in patients in the gut of human diarrheal patient compared with healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/COB_0000022</t>
   </si>
   <si>
     <t>organism</t>
   </si>
   <si>
-    <t>A material entity that is an individual living system, such as animal, plant, bacteria or virus, that is capable of replicating or reproducing, growth and maintenance in the right environment. An organism may be unicellular or made up, like humans, of many billions of cells divided into specialized tissues and organs.</t>
-[...3622 lines deleted...]
-  <si>
     <t>A material entity that is a maximal functionally integrated unit that develops from a program encoded in a genome</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/PCO_0000075</t>
+  </si>
+  <si>
+    <t>beta diversity</t>
+  </si>
+  <si>
+    <t>A community species diversity that is the ratio between regional and local species diversity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PCO_0000076</t>
+  </si>
+  <si>
+    <t>gamma diversity</t>
+  </si>
+  <si>
+    <t>A community species diversity that is the total species diversity in a landscape. The area or landscape of interest may be of very different sizes in different situations, but it should encompass multiple sites or habitats as measured by alpha diversity.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PCO_0000078</t>
+  </si>
+  <si>
+    <t>seedling density</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PCO_0000077</t>
+  </si>
+  <si>
+    <t>plant density</t>
+  </si>
+  <si>
+    <t>The density of seedlings in an ecological community or population, often measured as the number of seedlings per area.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PCO_0000080</t>
+  </si>
+  <si>
+    <t>plant density of an ecological community</t>
+  </si>
+  <si>
+    <t>The density of plants in an ecological community (multiple species), often measured as the number of plants per area.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PCO_0000082</t>
+  </si>
+  <si>
+    <t>seedling density of an ecological community</t>
+  </si>
+  <si>
+    <t>The density of seedlings in an ecological community (multiple species), often measured as the number of plants per area.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PCO_0000074</t>
+  </si>
+  <si>
+    <t>alpha diversity</t>
+  </si>
+  <si>
+    <t>A community species diversity that is the mean species diversity at a site or within a specific habitat.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000672</t>
+  </si>
+  <si>
+    <t>MDD human gut microbiome interaction</t>
+  </si>
+  <si>
+    <t>Human gut microbiome interaction where a person has Major Depressive Disorder (MDD).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000673</t>
+  </si>
+  <si>
+    <t>bacterial change in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>MDD human gut microbiome interaction that shows an change of bacteria in patients with MDD compared to healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000674</t>
+  </si>
+  <si>
+    <t>bacterial change in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>MDD human gut microbiome interaction that shows an change of bacteria in patients with active-phase MDD compared to those with remission-phase MDD.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000675</t>
+  </si>
+  <si>
+    <t>bacterial change in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>MDD human gut microbiome interaction that shows an change of bacteria in patients with active-phase MDD compared to healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000676</t>
+  </si>
+  <si>
+    <t>bacterial change in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>MDD human gut microbiome interaction that shows an change of bacteria in female patients with MDD compared to healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000677</t>
+  </si>
+  <si>
+    <t>bacterial change in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>MDD human gut microbiome interaction that shows an change of bacteria in adolescent patients with MDD compared to healthy controls.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000678</t>
+  </si>
+  <si>
+    <t>expansion of Acinetobacter sp. in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Acinetobacter sp. up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000679</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroides fragilis in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bacteroides fragilis up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000680</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroides thetaiotaomicron in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bacteroides thetaiotaomicron up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000681</t>
+  </si>
+  <si>
+    <t>expansion of Phocaeicola vulgatus in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Phocaeicola vulgatus up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000682</t>
+  </si>
+  <si>
+    <t>expansion of Nitrobacter hamburgensis in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Nitrobacter hamburgensis up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000683</t>
+  </si>
+  <si>
+    <t>expansion of Trueperella pyogenes in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Trueperella pyogenes up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000684</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroides eggerthii in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bacteroides eggerthii up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000685</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroides ovatus in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bacteroides ovatus up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000686</t>
+  </si>
+  <si>
+    <t>expansion of Phascolarctobacterium faecium in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Phascolarctobacterium faecium up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000687</t>
+  </si>
+  <si>
+    <t>expansion of Bilophila wadsworthia in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bilophila wadsworthia up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000688</t>
+  </si>
+  <si>
+    <t>expansion of Bifidobacterium sp. in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bifidobacterium sp. up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000689</t>
+  </si>
+  <si>
+    <t>expansion of Vibrio scophthalmi in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Vibrio scophthalmi up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000690</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroides stercoris in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bacteroides stercoris up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000691</t>
+  </si>
+  <si>
+    <t>expansion of Rhodococcus pyridinivorans in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Rhodococcus pyridinivorans up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000692</t>
+  </si>
+  <si>
+    <t>expansion of Phocaeicola massiliensis in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Phocaeicola massiliensis up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000693</t>
+  </si>
+  <si>
+    <t>expansion of Phocaeicola dorei in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Phocaeicola dorei up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000694</t>
+  </si>
+  <si>
+    <t>expansion of Enterocloster aldensis in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Enterocloster aldensis up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000695</t>
+  </si>
+  <si>
+    <t>expansion of Leptospira kmetyi in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Leptospira kmetyi up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000696</t>
+  </si>
+  <si>
+    <t>expansion of Flavonifractor plautii ATCC29863 in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Flavonifractor plautii ATCC29863 up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000697</t>
+  </si>
+  <si>
+    <t>expansion of Dysosmobacter welbionis in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Dysosmobacter welbionis up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000698</t>
+  </si>
+  <si>
+    <t>expansion of Bifidobacterium longum in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bifidobacterium longum up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000699</t>
+  </si>
+  <si>
+    <t>expansion of Prevotella intermedia 17 in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Prevotella intermedia 17 up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000700</t>
+  </si>
+  <si>
+    <t>expansion of Akkermansia muciniphila ATCC BAA-835 in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Akkermansia muciniphila ATCC BAA-835 up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000701</t>
+  </si>
+  <si>
+    <t>expansion of Bifidobacterium adolescentis ATCC 15703 in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bifidobacterium adolescentis ATCC 15703 up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000702</t>
+  </si>
+  <si>
+    <t>expansion of Eubacterium rectale ATCC 33656 in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Eubacterium rectale ATCC 33656 up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000703</t>
+  </si>
+  <si>
+    <t>expansion of Prevotella melaninogenica ATCC25845 in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Prevotella melaninogenica ATCC25845 up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000704</t>
+  </si>
+  <si>
+    <t>expansion of Clostridium saccharolyticum wm1 in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Clostridium saccharolyticum wm1 up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000705</t>
+  </si>
+  <si>
+    <t>expansion of Oscillibacter valericigenes sjm18-20 in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Oscillibacter valericigenes sjm18-20 up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000706</t>
+  </si>
+  <si>
+    <t>expansion of Prevotella denticola F0289 in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Prevotella denticola F0289 up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000707</t>
+  </si>
+  <si>
+    <t>expansion of Megasphaera elsdenii DSM20460 in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Megasphaera elsdenii DSM20460 up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000708</t>
+  </si>
+  <si>
+    <t>expansion of Escherichia coli in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Escherichia coli up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000709</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroides uniformis in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bacteroides uniformis up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000710</t>
+  </si>
+  <si>
+    <t>expansion of Selenomonas ruminantium in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Selenomonas ruminantium up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000711</t>
+  </si>
+  <si>
+    <t>expansion of Bifidobacterium breve in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bifidobacterium breve up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000712</t>
+  </si>
+  <si>
+    <t>expansion of Bifidobacterium dentium in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bifidobacterium dentium up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000713</t>
+  </si>
+  <si>
+    <t>expansion of Ruminococcus torques in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Ruminococcus torques up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000714</t>
+  </si>
+  <si>
+    <t>expansion of Pseudoflavonifractor capillosus in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Pseudoflavonifractor capillosus up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000715</t>
+  </si>
+  <si>
+    <t>expansion of Enterocloster citroniae  in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Enterocloster citroniae up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000716</t>
+  </si>
+  <si>
+    <t>expansion of Flintibacter butyricus in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Flintibacter butyricus up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000717</t>
+  </si>
+  <si>
+    <t>expansion of Eisenbergiella massiliensis in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Eisenbergiella massiliensis up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000718</t>
+  </si>
+  <si>
+    <t>expansion of Fenollaria timonensis in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Fenollaria timonensis up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000719</t>
+  </si>
+  <si>
+    <t>expansion of Christensenella timonensis in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Christensenella timonensis up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000720</t>
+  </si>
+  <si>
+    <t>expansion of Escherichia in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Escherichia up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000721</t>
+  </si>
+  <si>
+    <t>expansion of Klebsiella in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Klebsiella up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000722</t>
+  </si>
+  <si>
+    <t>expansion of Fusobacterium in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Fusobacterium up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000723</t>
+  </si>
+  <si>
+    <t>expansion of Gammaproteobacteria in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Gammaproteobacteria up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000724</t>
+  </si>
+  <si>
+    <t>expansion of Ruminococcus in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Ruminococcus up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000725</t>
+  </si>
+  <si>
+    <t>expansion of Deinococcus in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Deinococcus up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000726</t>
+  </si>
+  <si>
+    <t>expansion of Enterococcus in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Enterococcus up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000727</t>
+  </si>
+  <si>
+    <t>expansion of Coriobacterium in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Coriobacterium up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000728</t>
+  </si>
+  <si>
+    <t>expansion of Slackia in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Slackia up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000729</t>
+  </si>
+  <si>
+    <t>expansion of Enterobacterales in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Enterobacterales up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000730</t>
+  </si>
+  <si>
+    <t>expansion of Alistipes in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Alistipes up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000731</t>
+  </si>
+  <si>
+    <t>expansion of Odoribacter in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Odoribacter up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000732</t>
+  </si>
+  <si>
+    <t>expansion of Parabacteroides in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Parabacteroides up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000733</t>
+  </si>
+  <si>
+    <t>expansion of Rothia in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Rothia up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000734</t>
+  </si>
+  <si>
+    <t>expansion of Flavonifractor in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Flavonifractor up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000735</t>
+  </si>
+  <si>
+    <t>expansion of Intestinimonas in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Intestinimonas up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000736</t>
+  </si>
+  <si>
+    <t>expansion of Sellimonas in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Sellimonas up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000737</t>
+  </si>
+  <si>
+    <t>expansion of Dysosmobacter in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Dysosmobacter up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000738</t>
+  </si>
+  <si>
+    <t>expansion of Pseudomonas in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Pseudomonas up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000739</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroides in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bacteroides up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000740</t>
+  </si>
+  <si>
+    <t>expansion of Oxalobacter in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Oxalobacter up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000741</t>
+  </si>
+  <si>
+    <t>expansion of Megasphaera in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Megasphaera up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000742</t>
+  </si>
+  <si>
+    <t>expansion of Peptostreptococcus in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Peptostreptococcus up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000743</t>
+  </si>
+  <si>
+    <t>expansion of Streptococcus in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Streptococcus up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000744</t>
+  </si>
+  <si>
+    <t>expansion of Gemella in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Gemella up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000745</t>
+  </si>
+  <si>
+    <t>expansion of Atopobium in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Atopobium up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000746</t>
+  </si>
+  <si>
+    <t>expansion of Actinomyces in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Actinomyces up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000747</t>
+  </si>
+  <si>
+    <t>expansion of Bifidobacterium in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bifidobacterium up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000748</t>
+  </si>
+  <si>
+    <t>expansion of Leptonema in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Leptonema up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000749</t>
+  </si>
+  <si>
+    <t>expansion of Eggerthella in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Eggerthella up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000750</t>
+  </si>
+  <si>
+    <t>expansion of Granulicatella in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Granulicatella up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000751</t>
+  </si>
+  <si>
+    <t>expansion of Bulleidia in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bulleidia up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000752</t>
+  </si>
+  <si>
+    <t>expansion of Olsenella in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Olsenella up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000753</t>
+  </si>
+  <si>
+    <t>expansion of Adlercreutzia in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Adlercreutzia up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000754</t>
+  </si>
+  <si>
+    <t>expansion of Oscillibacter in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Oscillibacter up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000755</t>
+  </si>
+  <si>
+    <t>expansion of Parvimonas in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Parvimonas up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000756</t>
+  </si>
+  <si>
+    <t>expansion of Lachnoanaerobaculum in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Lachnoanaerobaculum up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000757</t>
+  </si>
+  <si>
+    <t>expansion of Lachnoclostridium in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Lachnoclostridium up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000758</t>
+  </si>
+  <si>
+    <t>expansion of Fenollaria in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Fenollaria up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000759</t>
+  </si>
+  <si>
+    <t>expansion of Ruthenibacterium in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Ruthenibacterium up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000760</t>
+  </si>
+  <si>
+    <t>expansion of Thomasclavelia in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Thomasclavelia up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000761</t>
+  </si>
+  <si>
+    <t>expansion of Psychrobacter in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Psychrobacter up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000762</t>
+  </si>
+  <si>
+    <t>expansion of Enterobacteriaceae in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Enterobacteriaceae up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000763</t>
+  </si>
+  <si>
+    <t>expansion of Streptococcaceae in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Streptococcaceae up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000764</t>
+  </si>
+  <si>
+    <t>expansion of Bifidobacteriaceae in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bifidobacteriaceae up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000765</t>
+  </si>
+  <si>
+    <t>expansion of Veillonellaceae in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Veillonellaceae up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000766</t>
+  </si>
+  <si>
+    <t>expansion of Lactobacillaceae in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Lactobacillaceae up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000767</t>
+  </si>
+  <si>
+    <t>expansion of Flavobacteriaceae in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Flavobacteriaceae up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000768</t>
+  </si>
+  <si>
+    <t>expansion of Rikenellaceae in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Rikenellaceae up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000769</t>
+  </si>
+  <si>
+    <t>expansion of Porphyromonadaceae in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Porphyromonadaceae up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000770</t>
+  </si>
+  <si>
+    <t>expansion of Deinococcaceae in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Deinococcaceae up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000771</t>
+  </si>
+  <si>
+    <t>expansion of Paenibacillaceae in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Paenibacillaceae up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000772</t>
+  </si>
+  <si>
+    <t>expansion of Tannerellaceae in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Tannerellaceae up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000773</t>
+  </si>
+  <si>
+    <t>expansion of Pseudomonadales in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Pseudomonadales up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000774</t>
+  </si>
+  <si>
+    <t>expansion of Verrucomicrobia in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Verrucomicrobia up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000775</t>
+  </si>
+  <si>
+    <t>expansion of Actinomycetota in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Actinomycetota up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000776</t>
+  </si>
+  <si>
+    <t>expansion of Spirochaetota in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Spirochaetota up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000777</t>
+  </si>
+  <si>
+    <t>expansion of Lentisphaerota in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Lentisphaerota up-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000778</t>
+  </si>
+  <si>
+    <t>depletion of Enterocloster clostridioformis in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Enterocloster clostridioformis down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000779</t>
+  </si>
+  <si>
+    <t>depletion of Lactobacillus sp. in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Lactobacillus sp. down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000780</t>
+  </si>
+  <si>
+    <t>depletion of Amycolatopsis sp. in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Amycolatopsis sp. down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000781</t>
+  </si>
+  <si>
+    <t>depletion of Dorea formicigenerans in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Dorea formicigenerans down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000782</t>
+  </si>
+  <si>
+    <t>depletion of Anaerobutyricum hallii in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Anaerobutyricum hallii down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000783</t>
+  </si>
+  <si>
+    <t>depletion of Eubacterium ventriosum in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Eubacterium ventriosum down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000784</t>
+  </si>
+  <si>
+    <t>depletion of Eubacterium xylanophilum in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Eubacterium xylanophilum down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000785</t>
+  </si>
+  <si>
+    <t>depletion of Blautia obeum in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Blautia obeum down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000786</t>
+  </si>
+  <si>
+    <t>depletion of Fusobacterium sp. in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Fusobacterium sp. down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000787</t>
+  </si>
+  <si>
+    <t>depletion of Shewanella livingstonensis in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Shewanella livingstonensis down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000788</t>
+  </si>
+  <si>
+    <t>depletion of Phocaeicola plebeius in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Phocaeicola plebeius down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000789</t>
+  </si>
+  <si>
+    <t>depletion of Phocaeicola coprocola in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Phocaeicola coprocola down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000790</t>
+  </si>
+  <si>
+    <t>depletion of Blautia wexlerae in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Blautia wexlerae down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000791</t>
+  </si>
+  <si>
+    <t>depletion of Megamonas funiformis in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Megamonas funiformis down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000792</t>
+  </si>
+  <si>
+    <t>depletion of Anaerostipes hadrus in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Anaerostipes hadrus down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000793</t>
+  </si>
+  <si>
+    <t>depletion of Fusicatenibacter saccharivorans in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Fusicatenibacter saccharivorans down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000794</t>
+  </si>
+  <si>
+    <t>depletion of Streptococcus rubneri in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Streptococcus rubneri down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000795</t>
+  </si>
+  <si>
+    <t>depletion of Clostridium sp. CAG:217 in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Clostridium sp. CAG:217 down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000796</t>
+  </si>
+  <si>
+    <t>depletion of Clostridium sp. CAG:510 in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Clostridium sp. CAG:510 down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000797</t>
+  </si>
+  <si>
+    <t>depletion of Clostridium sp. CAG:62 in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Clostridium sp. CAG:62 down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000798</t>
+  </si>
+  <si>
+    <t>depletion of Eubacterium sp. CAG:156 in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Eubacterium sp. CAG:156 down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000799</t>
+  </si>
+  <si>
+    <t>depletion of Eubacterium sp. CAG:202 in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Eubacterium sp. CAG:202 down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000800</t>
+  </si>
+  <si>
+    <t>depletion of Romboutsia timonensis in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Romboutsia timonensis down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000801</t>
+  </si>
+  <si>
+    <t>depletion of Paraglaciecola sp. in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Paraglaciecola sp. down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000802</t>
+  </si>
+  <si>
+    <t>depletion of Nannocystis sp. in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Nannocystis sp. down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000803</t>
+  </si>
+  <si>
+    <t>depletion of Faecalibacillus intestinalis in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Faecalibacillus intestinalis down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000804</t>
+  </si>
+  <si>
+    <t>depletion of Bacteroidaceae bacterium in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bacteroidaceae bacterium down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000805</t>
+  </si>
+  <si>
+    <t>depletion of Gordonia insulae in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Gordonia insulae down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000806</t>
+  </si>
+  <si>
+    <t>depletion of Arsenophonus apicola in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Arsenophonus apicola down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000807</t>
+  </si>
+  <si>
+    <t>depletion of Bacteroidetes helcogenes in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bacteroidetes helcogenes down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000808</t>
+  </si>
+  <si>
+    <t>depletion of Haemophilus parainfluenzae T3T1 in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Haemophilus parainfluenzae T3T1 down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000809</t>
+  </si>
+  <si>
+    <t>depletion of Enterobacter in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Enterobacter down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000810</t>
+  </si>
+  <si>
+    <t>depletion of Prevotella in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Prevotella down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000811</t>
+  </si>
+  <si>
+    <t>depletion of Thauera in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Thauera down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000812</t>
+  </si>
+  <si>
+    <t>depletion of Dialister in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Dialister down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000813</t>
+  </si>
+  <si>
+    <t>depletion of Pseudobutyrivibrio in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Pseudobutyrivibrio down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000814</t>
+  </si>
+  <si>
+    <t>depletion of Anaerostipes in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Anaerostipes down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000815</t>
+  </si>
+  <si>
+    <t>depletion of Faecalibacterium in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Faecalibacterium down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000816</t>
+  </si>
+  <si>
+    <t>depletion of Barnesiella in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Barnesiella down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000817</t>
+  </si>
+  <si>
+    <t>depletion of Paraprevotella in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Paraprevotella down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000818</t>
+  </si>
+  <si>
+    <t>depletion of Lachnospira in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Lachnospira down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000819</t>
+  </si>
+  <si>
+    <t>depletion of Sutterella in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Sutterella down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000820</t>
+  </si>
+  <si>
+    <t>depletion of Weissella in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Weissella down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000821</t>
+  </si>
+  <si>
+    <t>depletion of Dorea in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Dorea down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000822</t>
+  </si>
+  <si>
+    <t>depletion of Butyricicoccus in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Butyricicoccus down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000823</t>
+  </si>
+  <si>
+    <t>depletion of Agathobacter in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Agathobacter down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000824</t>
+  </si>
+  <si>
+    <t>depletion of Clostridiaceae in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Clostridiaceae down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000825</t>
+  </si>
+  <si>
+    <t>depletion of Prevotellaceae in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Prevotellaceae down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000826</t>
+  </si>
+  <si>
+    <t>depletion of Lachnospiraceae in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Lachnospiraceae down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000827</t>
+  </si>
+  <si>
+    <t>depletion of Ruminococcaceae in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Ruminococcaceae down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000828</t>
+  </si>
+  <si>
+    <t>depletion of Christensenellaceae in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Christensenellaceae down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000829</t>
+  </si>
+  <si>
+    <t>depletion of Barnesiellaceae in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Barnesiellaceae down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000830</t>
+  </si>
+  <si>
+    <t>depletion of Turicibacteraceae in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Turicibacteraceae down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000831</t>
+  </si>
+  <si>
+    <t>depletion of Hyphomicrobiales in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Hyphomicrobiales down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000832</t>
+  </si>
+  <si>
+    <t>depletion of Mollicutes in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Mollicutes down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000833</t>
+  </si>
+  <si>
+    <t>depletion of Planctomycetes in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Planctomycetes down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000834</t>
+  </si>
+  <si>
+    <t>depletion of Mycoplasmatota in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Mycoplasmatota down-regulated in gut of MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000835</t>
+  </si>
+  <si>
+    <t>expansion of Porphyromonas in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Porphyromonas up-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000836</t>
+  </si>
+  <si>
+    <t>expansion of Phascolarctobacterium in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Phascolarctobacterium up-regulated in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000837</t>
+  </si>
+  <si>
+    <t>expansion of Streptococcus in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Streptococcus up-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000838</t>
+  </si>
+  <si>
+    <t>expansion of Bilophila in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Bilophila up-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000839</t>
+  </si>
+  <si>
+    <t>expansion of Alistipes in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Alistipes up-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000840</t>
+  </si>
+  <si>
+    <t>expansion of Akkermansia in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Akkermansia up-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000841</t>
+  </si>
+  <si>
+    <t>expansion of Anaerotruncus in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Anaerotruncus up-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000842</t>
+  </si>
+  <si>
+    <t>expansion of Acetanaerobacterium in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Acetanaerobacterium up-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000843</t>
+  </si>
+  <si>
+    <t>expansion of Odoribacter in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Odoribacter up-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000844</t>
+  </si>
+  <si>
+    <t>expansion of Parabacteroides in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Parabacteroides up-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000845</t>
+  </si>
+  <si>
+    <t>expansion of Oscillibacter in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Oscillibacter up-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000846</t>
+  </si>
+  <si>
+    <t>expansion of Butyricimonas in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Butyricimonas up-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000847</t>
+  </si>
+  <si>
+    <t>expansion of Parasutterella in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Parasutterella up-regulated in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000848</t>
+  </si>
+  <si>
+    <t>expansion of Flavonifractor in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Flavonifractor up-regulated in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000849</t>
+  </si>
+  <si>
+    <t>expansion of Megasphaera in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Megasphaera up-regulated in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000850</t>
+  </si>
+  <si>
+    <t>expansion of Eggerthella in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Eggerthella up-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000851</t>
+  </si>
+  <si>
+    <t>expansion of Peptoniphilus in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Peptoniphilus up-regulated in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000852</t>
+  </si>
+  <si>
+    <t>expansion of Enterobacteriaceae in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Enterobacteriaceae up-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000853</t>
+  </si>
+  <si>
+    <t>expansion of Rikenellaceae in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Rikenellaceae up-regulated in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000854</t>
+  </si>
+  <si>
+    <t>expansion of Porphyromonadaceae in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Porphyromonadaceae up-regulated in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000855</t>
+  </si>
+  <si>
+    <t>expansion of Fusobacteriaceae in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Fusobacteriaceae up-regulated in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000856</t>
+  </si>
+  <si>
+    <t>expansion of Acidaminococcaceae in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Acidaminococcaceae up-regulated in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000857</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroidota in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Bacteroidota up-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000858</t>
+  </si>
+  <si>
+    <t>expansion of Pseudomonadota in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Pseudomonadota up-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000859</t>
+  </si>
+  <si>
+    <t>expansion of Actinomycetota in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Actinomycetota up-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000860</t>
+  </si>
+  <si>
+    <t>depletion of Bacteroides fragilis in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Bacteroides fragilis down-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000861</t>
+  </si>
+  <si>
+    <t>depletion of Phocaeicola plebeius in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Phocaeicola plebeius down-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000862</t>
+  </si>
+  <si>
+    <t>depletion of Klebsiella in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Klebsiella down-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000863</t>
+  </si>
+  <si>
+    <t>depletion of Bacteroides in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bacteroides down-regulated in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000864</t>
+  </si>
+  <si>
+    <t>depletion of Prevotella in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Prevotella down-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000865</t>
+  </si>
+  <si>
+    <t>depletion of Ruminococcus in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Ruminococcus down-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000866</t>
+  </si>
+  <si>
+    <t>depletion of Dialister in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Dialister down-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000867</t>
+  </si>
+  <si>
+    <t>depletion of Victivallis in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Victivallis down-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000868</t>
+  </si>
+  <si>
+    <t>depletion of Anaerostipes in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Anaerostipes down-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000869</t>
+  </si>
+  <si>
+    <t>depletion of Faecalibacterium in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Faecalibacterium down-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000870</t>
+  </si>
+  <si>
+    <t>depletion of Hydrogenoanaerobacterium in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Hydrogenoanaerobacterium down-regulated in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000871</t>
+  </si>
+  <si>
+    <t>depletion of Gordonibacter in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Gordonibacter down-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000872</t>
+  </si>
+  <si>
+    <t>depletion of Lactococcus in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Lactococcus down-regulated in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000873</t>
+  </si>
+  <si>
+    <t>depletion of Sutterella in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Sutterella down-regulated in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000874</t>
+  </si>
+  <si>
+    <t>depletion of Dorea in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Dorea down-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000875</t>
+  </si>
+  <si>
+    <t>depletion of Enterorhabdus in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Enterorhabdus down-regulated in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000876</t>
+  </si>
+  <si>
+    <t>depletion of Pyramidobacter in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Pyramidobacter down-regulated in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000877</t>
+  </si>
+  <si>
+    <t>depletion of Erysipelotrichaceae in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Erysipelotrichaceae down-regulated in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000878</t>
+  </si>
+  <si>
+    <t>depletion of Prevotellaceae in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Prevotellaceae down-regulated in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000879</t>
+  </si>
+  <si>
+    <t>depletion of Lachnospiraceae in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Lachnospiraceae down-regulated in gut of active-phase MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000880</t>
+  </si>
+  <si>
+    <t>depletion of Ruminococcaceae in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Ruminococcaceae down-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000881</t>
+  </si>
+  <si>
+    <t>depletion of Firmicutes in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>Firmicutes down-regulated in gut of active-phase MDD patient compared to remission-phase MDD patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000882</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroides caccae in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bacteroides caccae up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000883</t>
+  </si>
+  <si>
+    <t>expansion of Alistipes finegoldii in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Alistipes finegoldii up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000884</t>
+  </si>
+  <si>
+    <t>expansion of Alistipes onderdonkii in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Alistipes onderdonkii up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000885</t>
+  </si>
+  <si>
+    <t>expansion of Barnesiella intestinihominis in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Barnesiella intestinihominis up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000886</t>
+  </si>
+  <si>
+    <t>expansion of Campylobacter in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Campylobacter up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000887</t>
+  </si>
+  <si>
+    <t>expansion of Alistipes in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Alistipes up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000888</t>
+  </si>
+  <si>
+    <t>expansion of Anaerotruncus in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Anaerotruncus up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000889</t>
+  </si>
+  <si>
+    <t>expansion of Parabacteroides in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Parabacteroides up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000890</t>
+  </si>
+  <si>
+    <t>expansion of Barnesiella in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Barnesiella up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000891</t>
+  </si>
+  <si>
+    <t>expansion of Flavonifractor in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Flavonifractor up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000892</t>
+  </si>
+  <si>
+    <t>expansion of Desulfovibrio in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Desulfovibrio up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000893</t>
+  </si>
+  <si>
+    <t>expansion of Atopobium in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Atopobium up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000894</t>
+  </si>
+  <si>
+    <t>expansion of Actinomyces in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Actinomyces up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000895</t>
+  </si>
+  <si>
+    <t>expansion of Bifidobacterium in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bifidobacterium up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000896</t>
+  </si>
+  <si>
+    <t>expansion of Eggerthella in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Eggerthella up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000897</t>
+  </si>
+  <si>
+    <t>expansion of Olsenella in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Olsenella up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000898</t>
+  </si>
+  <si>
+    <t>expansion of Asaccharobacter in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Asaccharobacter up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000899</t>
+  </si>
+  <si>
+    <t>expansion of Gordonibacter in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Gordonibacter up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000900</t>
+  </si>
+  <si>
+    <t>expansion of Enterobacteriaceae in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Enterobacteriaceae up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000901</t>
+  </si>
+  <si>
+    <t>expansion of Corynebacteriaceae in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Corynebacteriaceae up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000902</t>
+  </si>
+  <si>
+    <t>expansion of Campylobacteraceae in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Campylobacteraceae up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000903</t>
+  </si>
+  <si>
+    <t>expansion of Coriobacteriaceae in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Coriobacteriaceae up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000904</t>
+  </si>
+  <si>
+    <t>expansion of Burkholderiaceae in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Burkholderiaceae up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000905</t>
+  </si>
+  <si>
+    <t>expansion of Tannerellaceae in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Tannerellaceae up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000906</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroidetes in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bacteroidetes up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000907</t>
+  </si>
+  <si>
+    <t>expansion of Fusobacteria in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Fusobacteria up-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000908</t>
+  </si>
+  <si>
+    <t>depletion of Faecalibacterium prausnitzii in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Faecalibacterium prausnitzii down-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000909</t>
+  </si>
+  <si>
+    <t>depletion of Agathobacter rectalis in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Agathobacter rectalis down-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000910</t>
+  </si>
+  <si>
+    <t>depletion of Roseburia homini in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Roseburia homini down-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000911</t>
+  </si>
+  <si>
+    <t>depletion of Roseburia inulinivorans in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Roseburia inulinivorans down-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000912</t>
+  </si>
+  <si>
+    <t>depletion of Sutterella in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Sutterella down-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000913</t>
+  </si>
+  <si>
+    <t>depletion of Faecalibacterium in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Faecalibacterium down-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000914</t>
+  </si>
+  <si>
+    <t>depletion of Howardella in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Howardella down-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000915</t>
+  </si>
+  <si>
+    <t>depletion of Pyramidobacter in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Pyramidobacter down-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000916</t>
+  </si>
+  <si>
+    <t>depletion of Firmicutes in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Firmicutes down-regulated in gut of female MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000917</t>
+  </si>
+  <si>
+    <t>expansion of Akkermansia in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Akkermansia up-regulated in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000918</t>
+  </si>
+  <si>
+    <t>expansion of Barnesiella in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Barnesiella up-regulated in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000919</t>
+  </si>
+  <si>
+    <t>expansion of Parasutterella in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Parasutterella up-regulated in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000920</t>
+  </si>
+  <si>
+    <t>expansion of Intestinimonas in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Intestinimonas up-regulated in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000921</t>
+  </si>
+  <si>
+    <t>expansion of Lawsonibacter in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Lawsonibacter up-regulated in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000922</t>
+  </si>
+  <si>
+    <t>expansion of Eggerthellaceae in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Eggerthellaceae up-regulated in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000923</t>
+  </si>
+  <si>
+    <t>expansion of Bacteroidetes in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bacteroidetes up-regulated in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000924</t>
+  </si>
+  <si>
+    <t>depletion of Bifidobacterium animalis in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Bifidobacterium animalis down-regulated in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000925</t>
+  </si>
+  <si>
+    <t>depletion of Haemophilus in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Haemophilus down-regulated in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000926</t>
+  </si>
+  <si>
+    <t>depletion of Dialister in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Dialister down-regulated in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000927</t>
+  </si>
+  <si>
+    <t>depletion of Solobacterium in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Solobacterium down-regulated in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000928</t>
+  </si>
+  <si>
+    <t>depletion of Faecalibacterium in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Faecalibacterium down-regulated in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000929</t>
+  </si>
+  <si>
+    <t>depletion of Collinsella in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Collinsella down-regulated in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000930</t>
+  </si>
+  <si>
+    <t>depletion of Hungatella in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Hungatella down-regulated in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000931</t>
+  </si>
+  <si>
+    <t>depletion of Agathobaculum in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Agathobaculum down-regulated in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000932</t>
+  </si>
+  <si>
+    <t>depletion of Firmicutes in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
+    <t>Firmicutes down-regulated in gut of adolescent MDD patient compared to healthy human</t>
+  </si>
+  <si>
     <t>A biological process represents a specific objective that the organism is genetically programmed to achieve. Biological processes are often described by their outcome or ending state, e.g., the biological process of cell division results in the creation of two daughter cells (a divided cell) from a single parent cell. A biological process is accomplished by a particular set of molecular functions carried out by specific gene products (or macromolecular complexes), often in a highly regulated manner and in a particular temporal sequence.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0010467</t>
   </si>
   <si>
     <t>gene expression</t>
   </si>
   <si>
     <t>The process in which a gene's sequence is converted into a mature gene product or products (proteins or RNA). This includes the production of an RNA transcript as well as any processing to produce a mature RNA product or an mRNA or circRNA (for protein-coding genes) and the translation of that mRNA or circRNA into protein. Protein maturation is included when required to form an active form of a product from an inactive precursor form.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0051701</t>
   </si>
   <si>
     <t>interaction with host</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/GO_0044419</t>
   </si>
   <si>
     <t>interspecies interaction between organisms</t>
   </si>
   <si>
     <t>An interaction between two organisms living together in more or less intimate association. The term host is used for the larger (macro) of the two members of a symbiosis; the various forms of symbiosis include parasitism, commensalism and mutualism.</t>
@@ -5568,75 +8058,175 @@
   <si>
     <t>depletion of Clostridiales in SLE human gut</t>
   </si>
   <si>
     <t>a SLE human-gut microbiome interaction that shows an decrease of Clostridiales in patients with SLE compared with healthy controls.</t>
   </si>
   <si>
     <t>A role borne by a material entity and realized in an assay which achieves the objective to measure the magnitude/concentration/amount of the measurand in the entity bearing evaluant role.</t>
   </si>
   <si>
     <t>An host-microbiome interaction that is associated with cancer</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000485</t>
   </si>
   <si>
     <t>host</t>
   </si>
   <si>
     <t>An organism that has 'host role', i.e., a role played by an organism and realized by providing nourishment, shelter or a means of reproduction to another organism.</t>
   </si>
   <si>
     <t>A microbiome located in a human body</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/IAO_8000001</t>
+  </si>
+  <si>
+    <t>base ontology module</t>
+  </si>
+  <si>
+    <t>An ontology module that comprises only of asserted axioms local to the ontology, excludes import directives, and excludes axioms or declarations from external ontologies.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_8000003</t>
+  </si>
+  <si>
+    <t>main release ontology module</t>
+  </si>
+  <si>
+    <t>An ontology module that is intended to be the primary release product and the one consumed by the majority of tools.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_8000004</t>
+  </si>
+  <si>
+    <t>bridge ontology module</t>
+  </si>
+  <si>
+    <t>An ontology module that consists entirely of axioms that connect or bridge two distinct ontology modules. For example, the Uberon-to-ZFA bridge module.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_8000007</t>
+  </si>
+  <si>
+    <t>curation subset ontology module</t>
+  </si>
+  <si>
+    <t>A subset ontology that is intended as a whitelist for curators using the ontology. Such a subset will exclude classes that curators should not use for curation.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_8000008</t>
+  </si>
+  <si>
+    <t>analysis subset ontology module</t>
+  </si>
+  <si>
+    <t>An ontology module that is intended for usage in analysis or discovery applications.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_8000013</t>
+  </si>
+  <si>
+    <t>reasoned ontology module</t>
+  </si>
+  <si>
+    <t>An ontology module that contains axioms generated by a reasoner. The generated axioms are typically direct SubClassOf axioms, but other possibilities are available.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_8000014</t>
+  </si>
+  <si>
+    <t>generated ontology module</t>
+  </si>
+  <si>
+    <t>An ontology module that is automatically generated, for example via a SPARQL query or via template and a CSV.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_8000015</t>
+  </si>
+  <si>
+    <t>template generated ontology module</t>
+  </si>
+  <si>
+    <t>An ontology module that is automatically generated from a template specification and fillers for slots in that template.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_8000018</t>
+  </si>
+  <si>
+    <t>obo basic subset ontology module</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_8000017</t>
+  </si>
+  <si>
+    <t>ontology module subsetted by expressivity</t>
+  </si>
+  <si>
+    <t>A subset ontology that is designed for basic applications to continue to make certain simplifying assumptions; many of these simplifying assumptions were based on the initial version of the Gene Ontology, and have become enshrined in many popular and useful tools such as term enrichment tools.
+Examples of such assumptions include: traversing the ontology graph ignoring relationship types using a naive algorithm will not lead to cycles (i.e. the ontology is a DAG); every referenced term is declared in the ontology (i.e. there are no dangling clauses).
+An ontology is OBO Basic if and only if it has the following characteristics:
+DAG
+Unidirectional
+No Dangling Clauses
+Fully Asserted
+Fully Labeled
+No equivalence axioms
+Singly labeled edges
+No qualifier lists
+No disjointness axioms
+No owl-axioms header
+No imports</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000488</t>
   </si>
   <si>
     <t>human-stomach microbiome interaction</t>
   </si>
   <si>
     <t>A human gut-microbiome interaction where the gut is specifically stomach.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000489</t>
   </si>
   <si>
     <t>COPD human respiratory airway microbiome interaction</t>
   </si>
   <si>
     <t>A human respiratory airway microbiome interaction where he human is diseased with Chronic obstructive pulmonary disease (COPD)</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000492</t>
   </si>
   <si>
     <t>bacterial change in lung of COPD patient compared to healthy human</t>
   </si>
   <si>
-    <t>COPD human respiratory airway  microbiome interaction that shows an change of bacteria in patients with COPD compared with healthy controls.</t>
+    <t>COPD human respiratory airway microbiome interaction that shows an change of bacteria in patients with COPD compared with healthy controls.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000493</t>
   </si>
   <si>
     <t>bacterial change in lung of severe COPD patient compared to mild-moderate COPD</t>
   </si>
   <si>
     <t>COPD human respiratory airway  microbiome interaction that shows an change of bacteria in patients with severe COPD compared to mild-moderate COPD.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000494</t>
   </si>
   <si>
     <t>COPD human oral microbiome interaction</t>
   </si>
   <si>
     <t>A human oral cavity microbiome interaction where he human is diseased with Chronic obstructive pulmonary disease (COPD)</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000495</t>
   </si>
   <si>
     <t>bacterial change in sputum of COPD patient compared to healthy human</t>
   </si>
@@ -7170,56 +9760,50 @@
   <si>
     <t>expansion of Micrococcus in RA human respiratory airway</t>
   </si>
   <si>
     <t>RA human respiratory airway  microbiome interaction that shows an expansion of Micrococcus in patients with RA compared with healthy controls.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000220</t>
   </si>
   <si>
     <t>expansion of Methylobacterium in RA human respiratory airway</t>
   </si>
   <si>
     <t>RA human respiratory airway  microbiome interaction that shows an expansion of Methylobacterium in patients with RA compared with healthy controls.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000221</t>
   </si>
   <si>
     <t>expansion of Natronobacillus in diarrheal patient gut</t>
   </si>
   <si>
     <t>a diarrheal patient-gut microbiome interaction that shows an increase of Prevotella in patients in the gut of human diarrheal patient compared with healthy controls.</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/OHMI_0000222</t>
-[...4 lines deleted...]
-  <si>
     <t>a RA human-gut microbiome interaction that shows an expansion of Eggerthella in patients with RA compared with healthy controls.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000223</t>
   </si>
   <si>
     <t>expansion of Treponema denticola in AS human oral cavity</t>
   </si>
   <si>
     <t>an AS human oral cavity  microbiome interaction that shows an expansion of rare taxa,Treponema denticola in patients with AS compared with healthy controls.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000224</t>
   </si>
   <si>
     <t>expansion of Rikenellaceae in AS human gut</t>
   </si>
   <si>
     <t>an AS human-gut microbiome interaction that shows an expansion of Rikenellaceae in patients with AS compared with healthy controls.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000225</t>
   </si>
   <si>
     <t>expansion of Porphyromonas macacae in AS human gut</t>
@@ -7683,50 +10267,77 @@
   <si>
     <t>reactive arthritis rat-gut microbiome interaction</t>
   </si>
   <si>
     <t>A rattus gut-microbiome interaction that is associated with reactive arthritis'.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000281</t>
   </si>
   <si>
     <t>expansion of Yersinia in reactive arthritis rat gut</t>
   </si>
   <si>
     <t>An association of rattus gut microbiota with reactive arthritis that shows an expansion of Yersinia in rattus with juvenile rheumatoid arthritis compared with healthy controls.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000282</t>
   </si>
   <si>
     <t>expansion of Salmonella in reactive arthritis rat gut</t>
   </si>
   <si>
     <t>An association of rattus gut microbiota with reactive arthritis that shows an expansion of Salmonella in rattus with reactive arthritis compared with healthy controls.</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/PCO_0000062</t>
+  </si>
+  <si>
+    <t>Shannon diversity index</t>
+  </si>
+  <si>
+    <t>A community species diversity metric that accounts for both the abundance and evenness of the species present quantified via the following formula: the negative sum of, the product of the proportion of species i relative to the total number of species (pi) multiplied by the natural logarithm of this proportion (ln pi).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PCO_0000063</t>
+  </si>
+  <si>
+    <t>Simpson diversity index</t>
+  </si>
+  <si>
+    <t>A community species diversity metric that is quantified via the following formula: the reciprocal of the sum of squared proportion of species i relative to the total number of species (pi).</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/PCO_0000064</t>
+  </si>
+  <si>
+    <t>inverse Simpson diversity index</t>
+  </si>
+  <si>
+    <t>A community species diversity metric that is quantified via the following formula: the sum of squared proportion of species i relative to the total number of species (pi).</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000007</t>
   </si>
   <si>
     <t>viral microbiome</t>
   </si>
   <si>
     <t>A microbiome that includes a collective population of virus</t>
   </si>
   <si>
     <t>A gastrointestinal system cancer that is located_in the hepatobiliary system</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000490</t>
   </si>
   <si>
     <t>severity of COPD</t>
   </si>
   <si>
     <t>Severity provided by the Global Initiative for Chronic Obstructive Lung Disease (“GOLD”) for indicating different severity levels of COPD.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/OHMI_0000663</t>
   </si>
   <si>
     <t>GOLD Stage 4</t>
@@ -7899,50 +10510,65 @@
   <si>
     <t>http://purl.obolibrary.org/obo/NCBITaxon_3082720</t>
   </si>
   <si>
     <t>Peptostreptococcales</t>
   </si>
   <si>
     <t>Clostridiales Family XIII. Incertae Sedis</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/NCBITaxon_95818</t>
   </si>
   <si>
     <t>Candidatus Saccharimonadota</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/NCBITaxon_2</t>
   </si>
   <si>
     <t>Bacteria</t>
   </si>
   <si>
     <t>Saccharimonadota</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_203682</t>
+  </si>
+  <si>
+    <t>Planctomycetota</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1783257</t>
+  </si>
+  <si>
+    <t>PVC group</t>
+  </si>
+  <si>
+    <t>Planctomycetes</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/NCBITaxon_76857</t>
   </si>
   <si>
     <t>Fusobacterium polymorphum</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/NCBITaxon_848</t>
   </si>
   <si>
     <t>Fusobacterium</t>
   </si>
   <si>
     <t>Fusibacterium nucleatum subsp. polymorphum</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/NCBITaxon_448465</t>
   </si>
   <si>
     <t>Eleutherodactylus lentus</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/NCBITaxon_8342</t>
   </si>
   <si>
     <t>Anura</t>
@@ -7965,2778 +10591,3633 @@
   <si>
     <t>RNA viruses and retroviruses</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/NCBITaxon_10407</t>
   </si>
   <si>
     <t>Hepatitis B virus</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/NCBITaxon_2732514</t>
   </si>
   <si>
     <t>Revtraviricetes</t>
   </si>
   <si>
     <t>human hepatitis B virus HBV</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/NCBITaxon_3702</t>
   </si>
   <si>
     <t>Arabidopsis thaliana</t>
   </si>
   <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_71275</t>
+  </si>
+  <si>
+    <t>rosids</t>
+  </si>
+  <si>
+    <t>thale-cress</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_4896</t>
+  </si>
+  <si>
+    <t>Schizosaccharomyces pombe</t>
+  </si>
+  <si>
+    <t>fission yeast</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_4932</t>
+  </si>
+  <si>
+    <t>Saccharomyces cerevisiae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_4892</t>
+  </si>
+  <si>
+    <t>Saccharomycetales</t>
+  </si>
+  <si>
+    <t>Saccharomyces cerevisiae 'var. diastaticus'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_6668</t>
+  </si>
+  <si>
+    <t>Daphnia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_197562</t>
+  </si>
+  <si>
+    <t>Pancrustacea</t>
+  </si>
+  <si>
+    <t>common water fleas</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_7227</t>
+  </si>
+  <si>
+    <t>Drosophila melanogaster</t>
+  </si>
+  <si>
+    <t>fruit fly</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_8353</t>
+  </si>
+  <si>
+    <t>Xenopus &lt;genus&gt;</t>
+  </si>
+  <si>
+    <t>Xenopus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_9606</t>
+  </si>
+  <si>
+    <t>Homo sapiens</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_314146</t>
+  </si>
+  <si>
+    <t>Euarchontoglires</t>
+  </si>
+  <si>
+    <t>human</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_10090</t>
+  </si>
+  <si>
+    <t>Mus musculus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_39107</t>
+  </si>
+  <si>
+    <t>Murinae</t>
+  </si>
+  <si>
+    <t>house mouse</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_10116</t>
+  </si>
+  <si>
+    <t>Rattus norvegicus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_10114</t>
+  </si>
+  <si>
+    <t>Rattus</t>
+  </si>
+  <si>
+    <t>rats</t>
+  </si>
+  <si>
+    <t>eubacteria</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_4890</t>
+  </si>
+  <si>
+    <t>Ascomycota</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_451864</t>
+  </si>
+  <si>
+    <t>Dikarya</t>
+  </si>
+  <si>
+    <t>ascomycete fungi</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_622</t>
+  </si>
+  <si>
+    <t>Shigella dysenteriae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_620</t>
+  </si>
+  <si>
+    <t>Shigella</t>
+  </si>
+  <si>
+    <t>Escherichia/Shigella dysenteriae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_119045</t>
+  </si>
+  <si>
+    <t>Methylobacteriaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_356</t>
+  </si>
+  <si>
+    <t>Hyphomicrobiales</t>
+  </si>
+  <si>
+    <t>Methylobacterium group</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_155615</t>
+  </si>
+  <si>
+    <t>Fusobacterium vincentii</t>
+  </si>
+  <si>
+    <t>Fusibacterium nucleatum subsp. vincentii</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_851</t>
+  </si>
+  <si>
+    <t>Fusobacterium nucleatum</t>
+  </si>
+  <si>
+    <t>Fusibacterium nucleatum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_76856</t>
+  </si>
+  <si>
+    <t>Fusobacterium nucleatum subsp. nucleatum</t>
+  </si>
+  <si>
+    <t>Fusibacterium nucleatum subsp. nucleatum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_76859</t>
+  </si>
+  <si>
+    <t>Fusobacterium animalis</t>
+  </si>
+  <si>
+    <t>Fusibacterium nucleatum subsp. animalis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1653</t>
+  </si>
+  <si>
+    <t>Corynebacteriaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_85007</t>
+  </si>
+  <si>
+    <t>Mycobacteriales</t>
+  </si>
+  <si>
+    <t>Coryneform bacteria</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_411475</t>
+  </si>
+  <si>
+    <t>Flavonifractor plautii ATCC 29863</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_946234</t>
+  </si>
+  <si>
+    <t>Flavonifractor</t>
+  </si>
+  <si>
+    <t>Flavonifractor plautii strain ATCC 29863</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_508215</t>
+  </si>
+  <si>
+    <t>Rothia &lt;eudicots&gt;</t>
+  </si>
+  <si>
+    <t>Rothia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_515619</t>
+  </si>
+  <si>
+    <t>Agathobacter rectalis ATCC 33656</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_39491</t>
+  </si>
+  <si>
+    <t>Agathobacter rectalis</t>
+  </si>
+  <si>
+    <t>Eubacterium rectale ATCC 33656</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_657309</t>
+  </si>
+  <si>
+    <t>Bacteroides xylanisolvens XB1A</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_371601</t>
+  </si>
+  <si>
+    <t>Bacteroides xylanisolvens</t>
+  </si>
+  <si>
+    <t>Bacteroides xylanisolvens strain XB1A</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_767031</t>
+  </si>
+  <si>
+    <t>Prevotella denticola F0289</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_838</t>
+  </si>
+  <si>
+    <t>Prevotella</t>
+  </si>
+  <si>
+    <t>Prevotella denticola strain F0289</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_117571</t>
+  </si>
+  <si>
+    <t>Euteleostomi</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_7742</t>
+  </si>
+  <si>
+    <t>Vertebrata &lt;vertebrates&gt;</t>
+  </si>
+  <si>
+    <t>bony vertebrates</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1224</t>
+  </si>
+  <si>
+    <t>Pseudomonadota</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_3379134</t>
+  </si>
+  <si>
+    <t>Pseudomonadati</t>
+  </si>
+  <si>
+    <t>purple photosynthetic bacteria and relatives</t>
+  </si>
+  <si>
+    <t>g-proteobacteria</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1239</t>
+  </si>
+  <si>
+    <t>Bacillota</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1783272</t>
+  </si>
+  <si>
+    <t>Bacillati</t>
+  </si>
+  <si>
+    <t>low GC Gram+</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_147537</t>
+  </si>
+  <si>
+    <t>Saccharomycotina</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_716545</t>
+  </si>
+  <si>
+    <t>saccharomyceta</t>
+  </si>
+  <si>
+    <t>budding yeasts &amp; allies</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1743</t>
+  </si>
+  <si>
+    <t>Propionibacterium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_31957</t>
+  </si>
+  <si>
+    <t>Propionibacteriaceae</t>
+  </si>
+  <si>
+    <t>Propionicibacterium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1760</t>
+  </si>
+  <si>
+    <t>Actinomycetes</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_201174</t>
+  </si>
+  <si>
+    <t>Actinomycetota</t>
+  </si>
+  <si>
+    <t>high G+C Gram-positive bacteria</t>
+  </si>
+  <si>
+    <t>actinobacteria</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2759</t>
+  </si>
+  <si>
+    <t>Eukaryota</t>
+  </si>
+  <si>
+    <t>eukaryotes</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_28211</t>
+  </si>
+  <si>
+    <t>Alphaproteobacteria</t>
+  </si>
+  <si>
+    <t>a-proteobacteria</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_28216</t>
+  </si>
+  <si>
+    <t>Betaproteobacteria</t>
+  </si>
+  <si>
+    <t>b-proteobacteria</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_29547</t>
+  </si>
+  <si>
+    <t>Campylobacterota</t>
+  </si>
+  <si>
+    <t>e-proteobacteria</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_85009</t>
+  </si>
+  <si>
+    <t>Propionibacteriales</t>
+  </si>
+  <si>
+    <t>Propionicibacteriaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_32523</t>
+  </si>
+  <si>
+    <t>Tetrapoda</t>
+  </si>
+  <si>
+    <t>tetrapods</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_32524</t>
+  </si>
+  <si>
+    <t>Amniota</t>
+  </si>
+  <si>
+    <t>amniotes</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_33090</t>
+  </si>
+  <si>
+    <t>Viridiplantae</t>
+  </si>
+  <si>
+    <t>green plants</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_40674</t>
+  </si>
+  <si>
+    <t>Mammalia</t>
+  </si>
+  <si>
+    <t>mammals</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_5204</t>
+  </si>
+  <si>
+    <t>Basidiomycota</t>
+  </si>
+  <si>
+    <t>basidiomycete fungi</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_543</t>
+  </si>
+  <si>
+    <t>Enterobacteriaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_91347</t>
+  </si>
+  <si>
+    <t>Enterobacterales</t>
+  </si>
+  <si>
+    <t>enterobacteria</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_33213</t>
+  </si>
+  <si>
+    <t>Bilateria</t>
+  </si>
+  <si>
+    <t>vertebrates</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_7955</t>
+  </si>
+  <si>
+    <t>Danio rerio</t>
+  </si>
+  <si>
+    <t>zebrafish</t>
+  </si>
+  <si>
+    <t>Propionicibacterineae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_9031</t>
+  </si>
+  <si>
+    <t>Gallus gallus</t>
+  </si>
+  <si>
+    <t>chickens</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_9989</t>
+  </si>
+  <si>
+    <t>Rodentia</t>
+  </si>
+  <si>
+    <t>rodents</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_862965</t>
+  </si>
+  <si>
+    <t>Haemophilus parainfluenzae T3T1</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_729</t>
+  </si>
+  <si>
+    <t>Haemophilus parainfluenzae</t>
+  </si>
+  <si>
+    <t>Haemophilus parainfluenzae strain T3T1</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1064535</t>
+  </si>
+  <si>
+    <t>Megasphaera elsdenii DSM 20460</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_906</t>
+  </si>
+  <si>
+    <t>Megasphaera</t>
+  </si>
+  <si>
+    <t>Megasphaera elsdenii strain DSM 20460</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_32207</t>
+  </si>
+  <si>
+    <t>Rothia &lt;high G+C Gram-positive bacteria&gt;</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1268</t>
+  </si>
+  <si>
+    <t>Micrococcaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_32257</t>
+  </si>
+  <si>
+    <t>Kingella &lt;b-proteobacteria&gt;</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_481</t>
+  </si>
+  <si>
+    <t>Neisseriaceae</t>
+  </si>
+  <si>
+    <t>Kingella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_31969</t>
+  </si>
+  <si>
+    <t>Mollicutes</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_544448</t>
+  </si>
+  <si>
+    <t>Mycoplasmatota</t>
+  </si>
+  <si>
+    <t>mycoplasmas</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_55194</t>
+  </si>
+  <si>
+    <t>Malassezia furfur</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_55193</t>
+  </si>
+  <si>
+    <t>Malassezia</t>
+  </si>
+  <si>
+    <t>Pityriasis (Tinea) versicolor infection agent</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_553174</t>
+  </si>
+  <si>
+    <t>Prevotella melaninogenica ATCC 25845</t>
+  </si>
+  <si>
+    <t>Prevotella melaninogenica strain ATCC 25845</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_3052230</t>
+  </si>
+  <si>
+    <t>Hepacivirus hominis</t>
+  </si>
+  <si>
+    <t>human hepatitis virus C HCV</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_562</t>
+  </si>
+  <si>
+    <t>Escherichia coli</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_561</t>
+  </si>
+  <si>
+    <t>Escherichia</t>
+  </si>
+  <si>
+    <t>Escherichia/Shigella coli</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_12916</t>
+  </si>
+  <si>
+    <t>Acidovorax</t>
+  </si>
+  <si>
+    <t>Acidivorax</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1357</t>
+  </si>
+  <si>
+    <t>Lactococcus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1300</t>
+  </si>
+  <si>
+    <t>Streptococcaceae</t>
+  </si>
+  <si>
+    <t>lactic streptococci</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_203492</t>
+  </si>
+  <si>
+    <t>Fusobacteriaceae</t>
+  </si>
+  <si>
+    <t>Fusibacterium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_41297</t>
+  </si>
+  <si>
+    <t>Sphingomonadaceae</t>
+  </si>
+  <si>
+    <t>alpha-4 proteobacteria</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_841</t>
+  </si>
+  <si>
+    <t>Roseburia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000671</t>
+  </si>
+  <si>
+    <t>SCFA-producing bacteria</t>
+  </si>
+  <si>
+    <t>Roseburyella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_990719</t>
+  </si>
+  <si>
+    <t>Christensenellaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_186801</t>
+  </si>
+  <si>
+    <t>Clostridia</t>
+  </si>
+  <si>
+    <t>Borkfalkiaceae</t>
+  </si>
+  <si>
+    <t>Terrabacteria group</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_29347</t>
+  </si>
+  <si>
+    <t>[Clostridium] scindens</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1506553</t>
+  </si>
+  <si>
+    <t>Lachnoclostridium</t>
+  </si>
+  <si>
+    <t>Clostridium scindens TSDC17.2-1.1</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_32205</t>
+  </si>
+  <si>
+    <t>Leptonema &lt;spirochetes&gt;</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_170</t>
+  </si>
+  <si>
+    <t>Leptospiraceae</t>
+  </si>
+  <si>
+    <t>Leptonema</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1853550</t>
+  </si>
+  <si>
+    <t>[Candida] sp.</t>
+  </si>
+  <si>
+    <t>Candida sp. (Saccharomycetales)</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_246198</t>
+  </si>
+  <si>
+    <t>Prevotella intermedia 17</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_28131</t>
+  </si>
+  <si>
+    <t>Prevotella intermedia</t>
+  </si>
+  <si>
+    <t>Prevotella intermedia str. 17</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_349741</t>
+  </si>
+  <si>
+    <t>Akkermansia muciniphila ATCC BAA-835</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_239935</t>
+  </si>
+  <si>
+    <t>Akkermansia muciniphila</t>
+  </si>
+  <si>
+    <t>Akkermansia muciniphila strain ATCC BAA-835</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_367928</t>
+  </si>
+  <si>
+    <t>Bifidobacterium adolescentis ATCC 15703</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1678</t>
+  </si>
+  <si>
+    <t>Bifidobacterium</t>
+  </si>
+  <si>
+    <t>Bifidobacterium adolescentis strain ATCC 15703</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_82202</t>
+  </si>
+  <si>
+    <t>Centipeda &lt;firmicutes&gt;</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1843491</t>
+  </si>
+  <si>
+    <t>Selenomonadaceae</t>
+  </si>
+  <si>
+    <t>Centipeda</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_766165</t>
+  </si>
+  <si>
+    <t>Escherichia coli EPEC 32/73</t>
+  </si>
+  <si>
+    <t>Escherichia coli strain EPEC 32/73</t>
+  </si>
+  <si>
+    <t>Tenericutes</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_976</t>
+  </si>
+  <si>
+    <t>Bacteroidota</t>
+  </si>
+  <si>
+    <t>Cytophaga-Flexibacter-Bacteroides phylum</t>
+  </si>
+  <si>
+    <t>ontology file</t>
+  </si>
+  <si>
+    <t>frogs &amp; toads</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2624479</t>
+  </si>
+  <si>
+    <t>unclassified Eubacterium (in: firmicutes)</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1730</t>
+  </si>
+  <si>
+    <t>Eubacterium</t>
+  </si>
+  <si>
+    <t>unclassified Eubacterium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1017</t>
+  </si>
+  <si>
+    <t>Capnocytophaga gingivalis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1016</t>
+  </si>
+  <si>
+    <t>Capnocytophaga</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_74426</t>
+  </si>
+  <si>
+    <t>Collinsella aerofaciens</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_102106</t>
+  </si>
+  <si>
+    <t>Collinsella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_102148</t>
+  </si>
+  <si>
+    <t>Solobacterium moorei</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_123375</t>
+  </si>
+  <si>
+    <t>Solobacterium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1219642</t>
+  </si>
+  <si>
+    <t>Solobacterium sp. S4-A19</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1351</t>
+  </si>
+  <si>
+    <t>Enterococcus faecalis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1350</t>
+  </si>
+  <si>
+    <t>Enterococcus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_35783</t>
+  </si>
+  <si>
+    <t>Enterococcus sp.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_51160</t>
+  </si>
+  <si>
+    <t>Treponema maltophilum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_157</t>
+  </si>
+  <si>
+    <t>Treponema</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_158</t>
+  </si>
+  <si>
+    <t>Treponema denticola</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1579</t>
+  </si>
+  <si>
+    <t>Lactobacillus acidophilus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1578</t>
+  </si>
+  <si>
+    <t>Lactobacillus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1591</t>
+  </si>
+  <si>
+    <t>Lactobacillus sp.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_216816</t>
+  </si>
+  <si>
+    <t>Bifidobacterium longum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1681</t>
+  </si>
+  <si>
+    <t>Bifidobacterium bifidum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_28025</t>
+  </si>
+  <si>
+    <t>Bifidobacterium animalis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_41200</t>
+  </si>
+  <si>
+    <t>Bifidobacterium sp.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1689</t>
+  </si>
+  <si>
+    <t>Bifidobacterium dentium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1685</t>
+  </si>
+  <si>
+    <t>Bifidobacterium breve</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1717</t>
+  </si>
+  <si>
+    <t>Corynebacterium diphtheriae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1716</t>
+  </si>
+  <si>
+    <t>Corynebacterium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1720</t>
+  </si>
+  <si>
+    <t>Corynebacterium sp.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_39496</t>
+  </si>
+  <si>
+    <t>Eubacterium ventriosum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_39497</t>
+  </si>
+  <si>
+    <t>Eubacterium xylanophilum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_103816</t>
+  </si>
+  <si>
+    <t>Rhodococcus pyridinivorans</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_33042</t>
+  </si>
+  <si>
+    <t>Coprococcus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_186803</t>
+  </si>
+  <si>
+    <t>Lachnospiraceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_830</t>
+  </si>
+  <si>
+    <t>Butyrivibrio</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1164882</t>
+  </si>
+  <si>
+    <t>Lachnoanaerobaculum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_28050</t>
+  </si>
+  <si>
+    <t>Lachnospira</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_39488</t>
+  </si>
+  <si>
+    <t>Anaerobutyricum hallii</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1649459</t>
+  </si>
+  <si>
+    <t>Hungatella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1769710</t>
+  </si>
+  <si>
+    <t>Sellimonas</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_207244</t>
+  </si>
+  <si>
+    <t>Anaerostipes</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1150298</t>
+  </si>
+  <si>
+    <t>Fusicatenibacter saccharivorans</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_115543</t>
+  </si>
+  <si>
+    <t>Parasporobacterium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_265975</t>
+  </si>
+  <si>
+    <t>Oribacterium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_43996</t>
+  </si>
+  <si>
+    <t>Catonella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_46205</t>
+  </si>
+  <si>
+    <t>Pseudobutyrivibrio</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_572511</t>
+  </si>
+  <si>
+    <t>Blautia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_140626</t>
+  </si>
+  <si>
+    <t>Lachnobacterium bovis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_189330</t>
+  </si>
+  <si>
+    <t>Dorea</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_588605</t>
+  </si>
+  <si>
+    <t>Robinsoniella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1720294</t>
+  </si>
+  <si>
+    <t>Eisenbergiella massiliensis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1766253</t>
+  </si>
+  <si>
+    <t>Agathobacter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_653683</t>
+  </si>
+  <si>
+    <t>Anaerosporobacter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_610130</t>
+  </si>
+  <si>
+    <t>[Clostridium] saccharolyticum WM1</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2719313</t>
+  </si>
+  <si>
+    <t>Enterocloster</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1898203</t>
+  </si>
+  <si>
+    <t>Lachnospiraceae bacterium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2316020</t>
+  </si>
+  <si>
+    <t>Mediterraneibacter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_210</t>
+  </si>
+  <si>
+    <t>Helicobacter pylori</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_209</t>
+  </si>
+  <si>
+    <t>Helicobacter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_32025</t>
+  </si>
+  <si>
+    <t>Helicobacter hepaticus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_306</t>
+  </si>
+  <si>
+    <t>Pseudomonas sp.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_287</t>
+  </si>
+  <si>
+    <t>Pseudomonas aeruginosa</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_470</t>
+  </si>
+  <si>
+    <t>Acinetobacter baumannii</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_469</t>
+  </si>
+  <si>
+    <t>Acinetobacter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_472</t>
+  </si>
+  <si>
+    <t>Acinetobacter sp.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_49546</t>
+  </si>
+  <si>
+    <t>Flavobacteriaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_67824</t>
+  </si>
+  <si>
+    <t>Citrobacter farmeri</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_544</t>
+  </si>
+  <si>
+    <t>Citrobacter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_67825</t>
+  </si>
+  <si>
+    <t>Citrobacter rodentium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_5476</t>
+  </si>
+  <si>
+    <t>Candida albicans</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_5475</t>
+  </si>
+  <si>
+    <t>Candida</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_45658</t>
+  </si>
+  <si>
+    <t>Vibrio scophthalmi</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_662</t>
+  </si>
+  <si>
+    <t>Vibrio</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_837</t>
+  </si>
+  <si>
+    <t>Porphyromonas gingivalis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_836</t>
+  </si>
+  <si>
+    <t>Porphyromonas</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon__28115</t>
+  </si>
+  <si>
+    <t>Porphyromonas macacae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_84107</t>
+  </si>
+  <si>
+    <t>Coriobacteriaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_33870</t>
+  </si>
+  <si>
+    <t>Coriobacterium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1264</t>
+  </si>
+  <si>
+    <t>Ruminococcus albus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1263</t>
+  </si>
+  <si>
+    <t>Ruminococcus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_41978</t>
+  </si>
+  <si>
+    <t>Ruminococcus sp.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_893</t>
+  </si>
+  <si>
+    <t>Desulfobulbus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_213121</t>
+  </si>
+  <si>
+    <t>Desulfobulbaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_116085</t>
+  </si>
+  <si>
+    <t>Coprococcus catus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_109326</t>
+  </si>
+  <si>
+    <t>Anaerovorax</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_86331</t>
+  </si>
+  <si>
+    <t>Mogibacterium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_657</t>
+  </si>
+  <si>
+    <t>Photobacterium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_641</t>
+  </si>
+  <si>
+    <t>Vibrionaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1496</t>
+  </si>
+  <si>
+    <t>Clostridioides difficile</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_186804</t>
+  </si>
+  <si>
+    <t>Peptostreptococcaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1257</t>
+  </si>
+  <si>
+    <t>Peptostreptococcus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1776391</t>
+  </si>
+  <si>
+    <t>Romboutsia timonensis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_89152</t>
+  </si>
+  <si>
+    <t>Peptacetobacter hiranonis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_468</t>
+  </si>
+  <si>
+    <t>Moraxellaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_497</t>
+  </si>
+  <si>
+    <t>Psychrobacter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_475</t>
+  </si>
+  <si>
+    <t>Moraxella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_89153</t>
+  </si>
+  <si>
+    <t>[Clostridium] hylemonae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_553372</t>
+  </si>
+  <si>
+    <t>Asaccharobacter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1643826</t>
+  </si>
+  <si>
+    <t>Eggerthellaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_447020</t>
+  </si>
+  <si>
+    <t>Adlercreutzia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_580024</t>
+  </si>
+  <si>
+    <t>Enterorhabdus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_84108</t>
+  </si>
+  <si>
+    <t>Slackia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_84111</t>
+  </si>
+  <si>
+    <t>Eggerthella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_644652</t>
+  </si>
+  <si>
+    <t>Gordonibacter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_84162</t>
+  </si>
+  <si>
+    <t>Cryptobacterium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_35833</t>
+  </si>
+  <si>
+    <t>Bilophila wadsworthia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_35832</t>
+  </si>
+  <si>
+    <t>Bilophila</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_487174</t>
+  </si>
+  <si>
+    <t>Barnesiella intestinihominis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_397864</t>
+  </si>
+  <si>
+    <t>Barnesiella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_28112</t>
+  </si>
+  <si>
+    <t>Tannerella forsythia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_195950</t>
+  </si>
+  <si>
+    <t>Tannerella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_200940</t>
+  </si>
+  <si>
+    <t>Thermodesulfobacteriota</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_213118</t>
+  </si>
+  <si>
+    <t>Desulfobacterales</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_194924</t>
+  </si>
+  <si>
+    <t>Desulfovibrionaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_302911</t>
+  </si>
+  <si>
+    <t>Bifidobacterium animalis subsp. lactis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_28052</t>
+  </si>
+  <si>
+    <t>Lachnospira pectinoschiza</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_480</t>
+  </si>
+  <si>
+    <t>Moraxella catarrhalis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/UPHENO_0001001</t>
+  </si>
+  <si>
+    <t>phenotype</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_409</t>
+  </si>
+  <si>
+    <t>liver disease</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000141</t>
+  </si>
+  <si>
+    <t>immaterial entity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/BFO_0000006</t>
+  </si>
+  <si>
+    <t>spatial region</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000664</t>
+  </si>
+  <si>
+    <t>patient</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000491</t>
+  </si>
+  <si>
+    <t>COPD human gut microbiome interaction</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/DOID_3083</t>
+  </si>
+  <si>
+    <t>chronic obstructive pulmonary disease</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_464821</t>
+  </si>
+  <si>
+    <t>coliform bacterium 3-80</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_32066</t>
+  </si>
+  <si>
+    <t>Fusobacteriota</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_3384194</t>
+  </si>
+  <si>
+    <t>Thermotogati</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_4751</t>
+  </si>
+  <si>
+    <t>Fungi</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1872650</t>
+  </si>
+  <si>
+    <t>Atopobium sp.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1380</t>
+  </si>
+  <si>
+    <t>Atopobium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_84112</t>
+  </si>
+  <si>
+    <t>Eggerthella lenta</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_84998</t>
+  </si>
+  <si>
+    <t>Coriobacteriia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_84999</t>
+  </si>
+  <si>
+    <t>Coriobacteriales</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_407</t>
+  </si>
+  <si>
+    <t>Methylobacterium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_186650</t>
+  </si>
+  <si>
+    <t>Microvirga</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_766764</t>
+  </si>
+  <si>
+    <t>Debaryomycetaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_5481</t>
+  </si>
+  <si>
+    <t>Diutina rugosa</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_816</t>
+  </si>
+  <si>
+    <t>Bacteroides</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_815</t>
+  </si>
+  <si>
+    <t>Bacteroidaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_909656</t>
+  </si>
+  <si>
+    <t>Phocaeicola</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2212467</t>
+  </si>
+  <si>
+    <t>Bacteroidaceae bacterium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_46123</t>
+  </si>
+  <si>
+    <t>Abiotrophia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_186827</t>
+  </si>
+  <si>
+    <t>Aerococcaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_84521</t>
+  </si>
+  <si>
+    <t>Dolosicoccus paucivorans</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_172900</t>
+  </si>
+  <si>
+    <t>Victivallis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_256845</t>
+  </si>
+  <si>
+    <t>Lentisphaerota</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1897022</t>
+  </si>
+  <si>
+    <t>Subdoligranulum sp. 60_17</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_292632</t>
+  </si>
+  <si>
+    <t>Subdoligranulum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_76775</t>
+  </si>
+  <si>
+    <t>Malassezia restricta</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_77020</t>
+  </si>
+  <si>
+    <t>Malassezia pachydermatis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_76777</t>
+  </si>
+  <si>
+    <t>Malassezia sympodialis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_471189</t>
+  </si>
+  <si>
+    <t>Gordonibacter pamelaeae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_651822</t>
+  </si>
+  <si>
+    <t>Fretibacterium fastidiosum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1434006</t>
+  </si>
+  <si>
+    <t>Fretibacterium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_872</t>
+  </si>
+  <si>
+    <t>Desulfovibrio</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_292628</t>
+  </si>
+  <si>
+    <t>Anaerolineaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_292629</t>
+  </si>
+  <si>
+    <t>Anaerolineales</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_810</t>
+  </si>
+  <si>
+    <t>Chlamydia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_74201</t>
+  </si>
+  <si>
+    <t>Verrucomicrobiota</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_216572</t>
+  </si>
+  <si>
+    <t>Oscillospiraceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_258514</t>
+  </si>
+  <si>
+    <t>Acetanaerobacterium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2172004</t>
+  </si>
+  <si>
+    <t>Lawsonibacter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_106588</t>
+  </si>
+  <si>
+    <t>Pseudoflavonifractor capillosus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_216851</t>
+  </si>
+  <si>
+    <t>Faecalibacterium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1905344</t>
+  </si>
+  <si>
+    <t>Ruthenibacterium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_459786</t>
+  </si>
+  <si>
+    <t>Oscillibacter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_244127</t>
+  </si>
+  <si>
+    <t>Anaerotruncus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_596767</t>
+  </si>
+  <si>
+    <t>Hydrogenoanaerobacterium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2591381</t>
+  </si>
+  <si>
+    <t>Dysosmobacter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_33024</t>
+  </si>
+  <si>
+    <t>Phascolarctobacterium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_909930</t>
+  </si>
+  <si>
+    <t>Acidaminococcaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_53460</t>
+  </si>
+  <si>
+    <t>Nakamurella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_85031</t>
+  </si>
+  <si>
+    <t>Nakamurellaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_84163</t>
+  </si>
+  <si>
+    <t>Cryptobacterium curtum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_34104</t>
+  </si>
+  <si>
+    <t>Streptobacillus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1129771</t>
+  </si>
+  <si>
+    <t>Leptotrichiaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_32067</t>
+  </si>
+  <si>
+    <t>Leptotrichia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_32008</t>
+  </si>
+  <si>
+    <t>Burkholderia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_119060</t>
+  </si>
+  <si>
+    <t>Burkholderiaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_6239</t>
+  </si>
+  <si>
+    <t>Caenorhabditis elegans</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1206794</t>
+  </si>
+  <si>
+    <t>Ecdysozoa</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_32045</t>
+  </si>
+  <si>
+    <t>Pseudomonadota incertae sedis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1021</t>
+  </si>
+  <si>
+    <t>Beggiatoa</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_40324</t>
+  </si>
+  <si>
+    <t>Stenotrophomonas maltophilia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_200670</t>
+  </si>
+  <si>
+    <t>Crenothrix</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_712</t>
+  </si>
+  <si>
+    <t>Pasteurellaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2717</t>
+  </si>
+  <si>
+    <t>Cardiobacterium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_135622</t>
+  </si>
+  <si>
+    <t>Alteromonadales</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_135624</t>
+  </si>
+  <si>
+    <t>Aeromonadales</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_526525</t>
+  </si>
+  <si>
+    <t>Erysipelotrichales</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_91061</t>
+  </si>
+  <si>
+    <t>Bacilli</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1570339</t>
+  </si>
+  <si>
+    <t>Peptoniphilaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_909932</t>
+  </si>
+  <si>
+    <t>Negativicutes</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_91994</t>
+  </si>
+  <si>
+    <t>unclassified Staphylococcus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1279</t>
+  </si>
+  <si>
+    <t>Staphylococcus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1280</t>
+  </si>
+  <si>
+    <t>Staphylococcus aureus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_128827</t>
+  </si>
+  <si>
+    <t>Erysipelotrichaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_118747</t>
+  </si>
+  <si>
+    <t>Bulleidia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_700500</t>
+  </si>
+  <si>
+    <t>Catenisphaera adipataccumulans</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_61170</t>
+  </si>
+  <si>
+    <t>Holdemania</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1301</t>
+  </si>
+  <si>
+    <t>Streptococcus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1314</t>
+  </si>
+  <si>
+    <t>Streptococcus pyogenes</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_78535</t>
+  </si>
+  <si>
+    <t>Streptococcus viridans</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_315405</t>
+  </si>
+  <si>
+    <t>Streptococcus gallolyticus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1308</t>
+  </si>
+  <si>
+    <t>Streptococcus thermophilus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1335</t>
+  </si>
+  <si>
+    <t>Streptococcus equinus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1234680</t>
+  </si>
+  <si>
+    <t>Streptococcus rubneri</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_36470</t>
+  </si>
+  <si>
+    <t>Streptococcus sp. 'group A'</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1305</t>
+  </si>
+  <si>
+    <t>Streptococcus sanguinis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1313</t>
+  </si>
+  <si>
+    <t>Streptococcus pneumoniae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_136</t>
+  </si>
+  <si>
+    <t>Spirochaetales</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_137</t>
+  </si>
+  <si>
+    <t>Spirochaetaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1378</t>
+  </si>
+  <si>
+    <t>Gemella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1385</t>
+  </si>
+  <si>
+    <t>Bacillales</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_186817</t>
+  </si>
+  <si>
+    <t>Bacillaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_186824</t>
+  </si>
+  <si>
+    <t>Thermoactinomycetaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_186822</t>
+  </si>
+  <si>
+    <t>Paenibacillaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_150247</t>
+  </si>
+  <si>
+    <t>Anoxybacillus</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/NCBITaxon_1437201</t>
   </si>
   <si>
     <t>Pentapetalae</t>
   </si>
   <si>
-    <t>thale-cress</t>
-[...776 lines deleted...]
-    <t>Lachnospiraceae</t>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1437183</t>
+  </si>
+  <si>
+    <t>Mesangiospermae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_86731</t>
+  </si>
+  <si>
+    <t>Magnolia globosa</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1088106</t>
+  </si>
+  <si>
+    <t>Badula fragilis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1502</t>
+  </si>
+  <si>
+    <t>Clostridium perfringens</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1485</t>
+  </si>
+  <si>
+    <t>Clostridium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2614128</t>
+  </si>
+  <si>
+    <t>unclassified Clostridium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_408139</t>
+  </si>
+  <si>
+    <t>Leptospira kmetyi</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2049</t>
+  </si>
+  <si>
+    <t>Actinomycetaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_85004</t>
+  </si>
+  <si>
+    <t>Bifidobacteriales</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_85030</t>
+  </si>
+  <si>
+    <t>Geodermatophilaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2070</t>
+  </si>
+  <si>
+    <t>Pseudonocardiaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_85006</t>
+  </si>
+  <si>
+    <t>Micrococcales</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1764</t>
+  </si>
+  <si>
+    <t>Mycobacterium avium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1763</t>
+  </si>
+  <si>
+    <t>Mycobacterium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_186802</t>
+  </si>
+  <si>
+    <t>Eubacteriales</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_31979</t>
+  </si>
+  <si>
+    <t>Clostridiaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_186806</t>
+  </si>
+  <si>
+    <t>Eubacteriaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_538999</t>
+  </si>
+  <si>
+    <t>Eubacteriales incertae sedis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_3085642</t>
+  </si>
+  <si>
+    <t>Butyricicoccaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_472977</t>
+  </si>
+  <si>
+    <t>Natronobacillus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_289201</t>
+  </si>
+  <si>
+    <t>Pontibacillus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_186826</t>
+  </si>
+  <si>
+    <t>Lactobacillales</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_117563</t>
+  </si>
+  <si>
+    <t>Granulicatella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_33958</t>
+  </si>
+  <si>
+    <t>Lactobacillaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_81852</t>
+  </si>
+  <si>
+    <t>Enterococcaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_197</t>
+  </si>
+  <si>
+    <t>Campylobacter jejuni</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_194</t>
+  </si>
+  <si>
+    <t>Campylobacter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_203491</t>
+  </si>
+  <si>
+    <t>Fusobacteriales</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_203692</t>
+  </si>
+  <si>
+    <t>Spirochaetia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_203691</t>
+  </si>
+  <si>
+    <t>Spirochaetota</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1661</t>
+  </si>
+  <si>
+    <t>Trueperella pyogenes</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1654</t>
+  </si>
+  <si>
+    <t>Actinomyces</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_213849</t>
+  </si>
+  <si>
+    <t>Campylobacterales</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_265570</t>
+  </si>
+  <si>
+    <t>Sulfurovum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_72294</t>
+  </si>
+  <si>
+    <t>Campylobacteraceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_44689</t>
+  </si>
+  <si>
+    <t>Dictyostelium discoideum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_33154</t>
+  </si>
+  <si>
+    <t>Opisthokonta</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_943</t>
+  </si>
+  <si>
+    <t>Ehrlichia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_80840</t>
+  </si>
+  <si>
+    <t>Burkholderiales</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_33057</t>
+  </si>
+  <si>
+    <t>Thauera</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1182749</t>
+  </si>
+  <si>
+    <t>Cutibacterium acnes 17B</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_912</t>
+  </si>
+  <si>
+    <t>Nitrobacter hamburgensis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_482</t>
+  </si>
+  <si>
+    <t>Neisseria</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_538</t>
+  </si>
+  <si>
+    <t>Eikenella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_192066</t>
+  </si>
+  <si>
+    <t>Neisseria sp.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_484</t>
+  </si>
+  <si>
+    <t>Neisseria flavescens</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_221102</t>
+  </si>
+  <si>
+    <t>Moniliophthora</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2810281</t>
+  </si>
+  <si>
+    <t>Turicibacteraceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2810280</t>
+  </si>
+  <si>
+    <t>Coprobacillaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_547</t>
+  </si>
+  <si>
+    <t>Enterobacter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_570</t>
+  </si>
+  <si>
+    <t>Klebsiella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_590</t>
+  </si>
+  <si>
+    <t>Salmonella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_413496</t>
+  </si>
+  <si>
+    <t>Cronobacter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_579</t>
+  </si>
+  <si>
+    <t>Kluyvera</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_548</t>
+  </si>
+  <si>
+    <t>Klebsiella aerogenes</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_573</t>
+  </si>
+  <si>
+    <t>Klebsiella pneumoniae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_713</t>
+  </si>
+  <si>
+    <t>Actinobacillus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_724</t>
+  </si>
+  <si>
+    <t>Haemophilus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_416916</t>
+  </si>
+  <si>
+    <t>Aggregatibacter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_716546</t>
+  </si>
+  <si>
+    <t>leotiomyceta</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_5140</t>
+  </si>
+  <si>
+    <t>Neurospora</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_87265</t>
+  </si>
+  <si>
+    <t>Umbilicariaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_735</t>
+  </si>
+  <si>
+    <t>Haemophilus parahaemolyticus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_727</t>
+  </si>
+  <si>
+    <t>Haemophilus influenzae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_730</t>
+  </si>
+  <si>
+    <t>[Haemophilus] ducreyi</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_726</t>
+  </si>
+  <si>
+    <t>Haemophilus haemolyticus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_740</t>
+  </si>
+  <si>
+    <t>Haemophilus sp.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_995019</t>
+  </si>
+  <si>
+    <t>Sutterellaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_846</t>
+  </si>
+  <si>
+    <t>Oxalobacter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_813</t>
+  </si>
+  <si>
+    <t>Chlamydia trachomatis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2420509</t>
+  </si>
+  <si>
+    <t>Gordonia insulae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1839</t>
+  </si>
+  <si>
+    <t>Nocardioides</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1903414</t>
+  </si>
+  <si>
+    <t>Morganellaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_59201</t>
+  </si>
+  <si>
+    <t>Salmonella enterica subsp. enterica</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_28901</t>
+  </si>
+  <si>
+    <t>Salmonella enterica</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_90371</t>
+  </si>
+  <si>
+    <t>Salmonella enterica subsp. enterica serovar Typhimurium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_90370</t>
+  </si>
+  <si>
+    <t>Salmonella enterica subsp. enterica serovar Typhi</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_46506</t>
+  </si>
+  <si>
+    <t>Bacteroides stercoris</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_817</t>
+  </si>
+  <si>
+    <t>Bacteroides fragilis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_28111</t>
+  </si>
+  <si>
+    <t>Bacteroides eggerthii</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_290053</t>
+  </si>
+  <si>
+    <t>Bacteroides helcogenes</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_29523</t>
+  </si>
+  <si>
+    <t>Bacteroides sp.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_329854</t>
+  </si>
+  <si>
+    <t>Bacteroides intestinalis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_818</t>
+  </si>
+  <si>
+    <t>Bacteroides thetaiotaomicron</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_820</t>
+  </si>
+  <si>
+    <t>Bacteroides uniformis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_28116</t>
+  </si>
+  <si>
+    <t>Bacteroides ovatus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_47678</t>
+  </si>
+  <si>
+    <t>Bacteroides caccae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_338188</t>
+  </si>
+  <si>
+    <t>Bacteroides finegoldii</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000461</t>
+  </si>
+  <si>
+    <t>dysbiosis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000466</t>
+  </si>
+  <si>
+    <t>microbial species diversity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1261</t>
+  </si>
+  <si>
+    <t>Peptostreptococcus anaerobius</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_341694</t>
+  </si>
+  <si>
+    <t>Peptostreptococcus stomatis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_649756</t>
+  </si>
+  <si>
+    <t>Anaerostipes hadrus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_172042</t>
+  </si>
+  <si>
+    <t>Rothia aeria</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1269</t>
+  </si>
+  <si>
+    <t>Micrococcus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1663</t>
+  </si>
+  <si>
+    <t>Arthrobacter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_162289</t>
+  </si>
+  <si>
+    <t>Peptoniphilus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_543311</t>
+  </si>
+  <si>
+    <t>Parvimonas</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_165779</t>
+  </si>
+  <si>
+    <t>Anaerococcus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_171551</t>
+  </si>
+  <si>
+    <t>Porphyromonadaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2023</t>
+  </si>
+  <si>
+    <t>Thermoactinomyces</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_853</t>
+  </si>
+  <si>
+    <t>Faecalibacterium prausnitzii</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_33025</t>
+  </si>
+  <si>
+    <t>Phascolarctobacterium faecium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_46206</t>
+  </si>
+  <si>
+    <t>Pseudobutyrivibrio ruminis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_539</t>
+  </si>
+  <si>
+    <t>Eikenella corrodens</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_33033</t>
+  </si>
+  <si>
+    <t>Parvimonas micra</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_40520</t>
+  </si>
+  <si>
+    <t>Blautia obeum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_33035</t>
+  </si>
+  <si>
+    <t>Blautia producta</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_418240</t>
+  </si>
+  <si>
+    <t>Blautia wexlerae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_971</t>
+  </si>
+  <si>
+    <t>Selenomonas ruminantium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_970</t>
+  </si>
+  <si>
+    <t>Selenomonas</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_363265</t>
+  </si>
+  <si>
+    <t>Leyella stercorea</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_171552</t>
+  </si>
+  <si>
+    <t>Prevotellaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_577309</t>
+  </si>
+  <si>
+    <t>Paraprevotella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_52228</t>
+  </si>
+  <si>
+    <t>Hallella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2974251</t>
+  </si>
+  <si>
+    <t>Segatella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1298</t>
+  </si>
+  <si>
+    <t>Deinococcus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_183710</t>
+  </si>
+  <si>
+    <t>Deinococcaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_642</t>
+  </si>
+  <si>
+    <t>Aeromonas</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_84642</t>
+  </si>
+  <si>
+    <t>Aeromonadaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_909929</t>
+  </si>
+  <si>
+    <t>Selenomonadales</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_31977</t>
+  </si>
+  <si>
+    <t>Veillonellaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_292625</t>
+  </si>
+  <si>
+    <t>Anaerolineae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_200795</t>
+  </si>
+  <si>
+    <t>Chloroflexi</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_239759</t>
+  </si>
+  <si>
+    <t>Alistipes</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_171550</t>
+  </si>
+  <si>
+    <t>Rikenellaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_31953</t>
+  </si>
+  <si>
+    <t>Bifidobacteriaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_88138</t>
+  </si>
+  <si>
+    <t>Modestobacter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_310297</t>
+  </si>
+  <si>
+    <t>Phocaeicola plebeius</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_310298</t>
+  </si>
+  <si>
+    <t>Phocaeicola coprocola</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_204516</t>
+  </si>
+  <si>
+    <t>Phocaeicola massiliensis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_821</t>
+  </si>
+  <si>
+    <t>Phocaeicola vulgatus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_357276</t>
+  </si>
+  <si>
+    <t>Phocaeicola dorei</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_586</t>
+  </si>
+  <si>
+    <t>Providencia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2879119</t>
+  </si>
+  <si>
+    <t>Arsenophonus apicola</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_584</t>
+  </si>
+  <si>
+    <t>Proteus mirabilis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_629</t>
+  </si>
+  <si>
+    <t>Yersinia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_630</t>
+  </si>
+  <si>
+    <t>Yersinia enterocolitica</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2157</t>
+  </si>
+  <si>
+    <t>Archaea</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1598</t>
+  </si>
+  <si>
+    <t>Limosilactobacillus reuteri</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2742598</t>
+  </si>
+  <si>
+    <t>Limosilactobacillus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1613</t>
+  </si>
+  <si>
+    <t>Limosilactobacillus fermentum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1624</t>
+  </si>
+  <si>
+    <t>Ligilactobacillus salivarius</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2767887</t>
+  </si>
+  <si>
+    <t>Ligilactobacillus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1622</t>
+  </si>
+  <si>
+    <t>Ligilactobacillus murinus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_37762</t>
+  </si>
+  <si>
+    <t>Escherichia coli B</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_697899</t>
+  </si>
+  <si>
+    <t>Escherichia coli ETEC TW03439</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1354003</t>
+  </si>
+  <si>
+    <t>Escherichia coli #1/H766</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_753642</t>
+  </si>
+  <si>
+    <t>Escherichia coli NC101</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1847</t>
+  </si>
+  <si>
+    <t>Pseudonocardia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_37632</t>
+  </si>
+  <si>
+    <t>Amycolatopsis sp.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_104608</t>
+  </si>
+  <si>
+    <t>Leptotrichia sp.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_328812</t>
+  </si>
+  <si>
+    <t>Parabacteroides goldsteinii</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_375288</t>
+  </si>
+  <si>
+    <t>Parabacteroides</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_68766</t>
+  </si>
+  <si>
+    <t>Fusobacterium sp.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1583098</t>
+  </si>
+  <si>
+    <t>Fusobacterium hwasookii</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_33877</t>
+  </si>
+  <si>
+    <t>Agromyces</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_171549</t>
+  </si>
+  <si>
+    <t>Bacteroidales</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_200643</t>
+  </si>
+  <si>
+    <t>Bacteroidia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_28117</t>
+  </si>
+  <si>
+    <t>Alistipes putredinis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_328813</t>
+  </si>
+  <si>
+    <t>Alistipes onderdonkii</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_214856</t>
+  </si>
+  <si>
+    <t>Alistipes finegoldii</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_239934</t>
+  </si>
+  <si>
+    <t>Akkermansia</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_13687</t>
+  </si>
+  <si>
+    <t>Sphingomonas</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_165696</t>
+  </si>
+  <si>
+    <t>Novosphingobium</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_649776</t>
+  </si>
+  <si>
+    <t>Synergistales</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_638847</t>
+  </si>
+  <si>
+    <t>Pyramidobacter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_218538</t>
+  </si>
+  <si>
+    <t>Dialister invisus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_39948</t>
+  </si>
+  <si>
+    <t>Dialister</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_39950</t>
+  </si>
+  <si>
+    <t>Dialister pneumosintes</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_693746</t>
+  </si>
+  <si>
+    <t>Oscillibacter valericigenes Sjm18-20</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_301301</t>
+  </si>
+  <si>
+    <t>Roseburia hominis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_360807</t>
+  </si>
+  <si>
+    <t>Roseburia inulinivorans</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1816678</t>
+  </si>
+  <si>
+    <t>Christensenella timonensis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_577310</t>
+  </si>
+  <si>
+    <t>Parasutterella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_40544</t>
+  </si>
+  <si>
+    <t>Sutterella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_39486</t>
+  </si>
+  <si>
+    <t>Dorea formicigenerans</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_46255</t>
+  </si>
+  <si>
+    <t>Weissella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2759736</t>
+  </si>
+  <si>
+    <t>Lacticaseibacillus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_40545</t>
+  </si>
+  <si>
+    <t>Sutterella wadsworthensis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_133925</t>
+  </si>
+  <si>
+    <t>Olsenella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1643824</t>
+  </si>
+  <si>
+    <t>Atopobiaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1382</t>
+  </si>
+  <si>
+    <t>Lancefieldella parvula</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_150120</t>
+  </si>
+  <si>
+    <t>Shewanella livingstonensis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1920173</t>
+  </si>
+  <si>
+    <t>Paraglaciecola sp.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_29465</t>
+  </si>
+  <si>
+    <t>Veillonella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_661182</t>
+  </si>
+  <si>
+    <t>Perlucidibaca</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_156973</t>
+  </si>
+  <si>
+    <t>Dysgonomonas</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1853231</t>
+  </si>
+  <si>
+    <t>Odoribacteraceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2005525</t>
+  </si>
+  <si>
+    <t>Tannerellaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2005519</t>
+  </si>
+  <si>
+    <t>Barnesiellaceae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_158847</t>
+  </si>
+  <si>
+    <t>Megamonas hypermegale</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_158846</t>
+  </si>
+  <si>
+    <t>Megamonas</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_437897</t>
+  </si>
+  <si>
+    <t>Megamonas funiformis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1723384</t>
+  </si>
+  <si>
+    <t>Fenollaria timonensis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1686313</t>
+  </si>
+  <si>
+    <t>Fenollaria</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1417852</t>
+  </si>
+  <si>
+    <t>Flintibacter butyricus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_404402</t>
+  </si>
+  <si>
+    <t>Howardella</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1392389</t>
+  </si>
+  <si>
+    <t>Intestinimonas</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_283168</t>
+  </si>
+  <si>
+    <t>Odoribacter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_574697</t>
+  </si>
+  <si>
+    <t>Butyricimonas</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_333367</t>
+  </si>
+  <si>
+    <t>Enterocloster asparagiformis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1531</t>
+  </si>
+  <si>
+    <t>Enterocloster clostridioformis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_358742</t>
+  </si>
+  <si>
+    <t>Enterocloster aldenensis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_358743</t>
+  </si>
+  <si>
+    <t>Enterocloster citroniae</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_165179</t>
+  </si>
+  <si>
+    <t>Segatella copri</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_28135</t>
+  </si>
+  <si>
+    <t>Segatella oris</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_44259</t>
+  </si>
+  <si>
+    <t>Filifactor</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_65402</t>
+  </si>
+  <si>
+    <t>Acidaminobacter</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2048137</t>
+  </si>
+  <si>
+    <t>Agathobaculum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_580596</t>
+  </si>
+  <si>
+    <t>Butyricicoccus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_714</t>
+  </si>
+  <si>
+    <t>Aggregatibacter actinomycetemcomitans</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2115</t>
+  </si>
+  <si>
+    <t>Mycoplasmopsis fermentans</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_407975</t>
+  </si>
+  <si>
+    <t>Prevotella pleuritidis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_28136</t>
+  </si>
+  <si>
+    <t>Prevotella oulorum</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_8000016</t>
+  </si>
+  <si>
+    <t>taxonomic bridge ontology module</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_8000019</t>
+  </si>
+  <si>
+    <t>ontology module subsetted by OWL profile</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/IAO_8000020</t>
+  </si>
+  <si>
+    <t>EL++ ontology module</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1962667</t>
+  </si>
+  <si>
+    <t>Nannocystis sp.</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1262779</t>
+  </si>
+  <si>
+    <t>Clostridium sp. CAG:217</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1262816</t>
+  </si>
+  <si>
+    <t>Clostridium sp. CAG:510</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1262828</t>
+  </si>
+  <si>
+    <t>Clostridium sp. CAG:62</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_305911</t>
+  </si>
+  <si>
+    <t>Clostridium sp. cp01.19</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1262880</t>
+  </si>
+  <si>
+    <t>Eubacterium sp. CAG:156</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1262884</t>
+  </si>
+  <si>
+    <t>Eubacterium sp. CAG:202</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_47715</t>
+  </si>
+  <si>
+    <t>Lacticaseibacillus rhamnosus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1582</t>
+  </si>
+  <si>
+    <t>Lacticaseibacillus casei</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_12721</t>
+  </si>
+  <si>
+    <t>Human immunodeficiency virus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_100883</t>
+  </si>
+  <si>
+    <t>Coprobacillus</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_1982626</t>
+  </si>
+  <si>
+    <t>Faecalibacillus intestinalis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_3025755</t>
+  </si>
+  <si>
+    <t>Thomasclavelia</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/NCBITaxon_46228</t>
   </si>
   <si>
     <t>[Ruminococcus] lactaris</t>
   </si>
   <si>
-    <t>http://purl.obolibrary.org/obo/NCBITaxon_830</t>
-[...1934 lines deleted...]
-    <t>Thomasclavelia</t>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_33039</t>
+  </si>
+  <si>
+    <t>[Ruminococcus] torques</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/NCBITaxon_2093857</t>
+  </si>
+  <si>
+    <t>Dysosmobacter welbionis</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000471</t>
+  </si>
+  <si>
+    <t>obsolete alpha diversity</t>
+  </si>
+  <si>
+    <t>α-diversity</t>
+  </si>
+  <si>
+    <t>the mean species diversity in sites or habitats at a local scale</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000472</t>
+  </si>
+  <si>
+    <t>obsolete beta diversity</t>
+  </si>
+  <si>
+    <t>true beta diversity</t>
+  </si>
+  <si>
+    <t>the ratio between regional and local species diversity</t>
+  </si>
+  <si>
+    <t>http://purl.obolibrary.org/obo/OHMI_0000473</t>
+  </si>
+  <si>
+    <t>obsolete gamma diversity</t>
+  </si>
+  <si>
+    <t>γ-diversity</t>
+  </si>
+  <si>
+    <t>the total species diversity in a landscape</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002234</t>
   </si>
   <si>
     <t>has output</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000057</t>
   </si>
   <si>
     <t>has participant</t>
   </si>
   <si>
     <t>produces</t>
   </si>
   <si>
     <t>p has output c iff c is a participant in p, c is present at the end of p, and c is not present in the same state at the beginning of p.</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0000052</t>
   </si>
   <si>
     <t>characteristic of</t>
   </si>
@@ -11649,57 +15130,57 @@
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002090</t>
   </si>
   <si>
     <t>immediately precedes</t>
   </si>
   <si>
     <t>meets</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002091</t>
   </si>
   <si>
     <t>starts during</t>
   </si>
   <si>
     <t>io</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002092</t>
   </si>
   <si>
     <t>happens during</t>
   </si>
   <si>
+    <t>during</t>
+  </si>
+  <si>
     <t>http://purl.obolibrary.org/obo/RO_0002093</t>
   </si>
   <si>
     <t>ends during</t>
-  </si>
-[...1 lines deleted...]
-    <t>during</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002085</t>
   </si>
   <si>
     <t>encompasses</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002088</t>
   </si>
   <si>
     <t>during which starts</t>
   </si>
   <si>
     <t>di</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002083</t>
   </si>
   <si>
     <t>before</t>
   </si>
   <si>
     <t>http://purl.obolibrary.org/obo/RO_0002461</t>
   </si>
@@ -12387,51 +15868,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F1453"/>
+  <dimension ref="A1:F1874"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -12543,340 +16024,340 @@
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7" t="s">
         <v>39</v>
       </c>
       <c r="E7" t="s">
         <v>40</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="B8" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="E8" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="F8" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="B9" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="D9" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>48</v>
       </c>
       <c r="F9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="E10" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C11" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F11" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C12" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>61</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>62</v>
       </c>
       <c r="F12" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>64</v>
       </c>
       <c r="B13" t="s">
         <v>65</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>66</v>
       </c>
       <c r="D13" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="E13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C14" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
         <v>72</v>
       </c>
       <c r="F14" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>74</v>
       </c>
       <c r="B15" t="s">
         <v>75</v>
       </c>
       <c r="C15" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="E15" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F15" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B16" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="D16" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="E16" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F16" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B17" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C17" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D17" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="E17" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F17" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B18" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C18" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="D18" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E18" t="s">
         <v>90</v>
       </c>
       <c r="F18" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>92</v>
       </c>
       <c r="B19" t="s">
         <v>93</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="D19" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="E19" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="F19" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B20" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C20" t="s">
-        <v>58</v>
+        <v>94</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>95</v>
       </c>
       <c r="E20" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B21" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C21" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="D21" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="E21" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F21" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C22" t="s">
-        <v>106</v>
+        <v>52</v>
       </c>
       <c r="D22" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="E22" t="s">
         <v>108</v>
       </c>
       <c r="F22" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>110</v>
       </c>
       <c r="B23" t="s">
         <v>111</v>
       </c>
       <c r="C23" t="s">
         <v>112</v>
       </c>
       <c r="D23" t="s">
         <v>113</v>
       </c>
       <c r="E23" t="s">
         <v>114</v>
       </c>
       <c r="F23" t="s">
@@ -12969,22967 +16450,29791 @@
       </c>
       <c r="B28" t="s">
         <v>141</v>
       </c>
       <c r="C28" t="s">
         <v>142</v>
       </c>
       <c r="D28" t="s">
         <v>143</v>
       </c>
       <c r="E28" t="s">
         <v>144</v>
       </c>
       <c r="F28" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>146</v>
       </c>
       <c r="B29" t="s">
         <v>147</v>
       </c>
       <c r="C29" t="s">
+        <v>142</v>
+      </c>
+      <c r="D29" t="s">
+        <v>143</v>
+      </c>
+      <c r="E29" t="s">
         <v>148</v>
       </c>
-      <c r="D29" t="s">
+      <c r="F29" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
+        <v>150</v>
+      </c>
+      <c r="B30" t="s">
+        <v>151</v>
+      </c>
+      <c r="C30" t="s">
         <v>152</v>
       </c>
-      <c r="B30" t="s">
+      <c r="D30" t="s">
         <v>153</v>
       </c>
-      <c r="C30" t="s">
+      <c r="E30" t="s">
         <v>154</v>
       </c>
-      <c r="D30" t="s">
+      <c r="F30" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
+        <v>156</v>
+      </c>
+      <c r="B31" t="s">
+        <v>157</v>
+      </c>
+      <c r="C31" t="s">
         <v>158</v>
       </c>
-      <c r="B31" t="s">
+      <c r="D31" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="E31" t="s">
         <v>160</v>
       </c>
       <c r="F31" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>162</v>
       </c>
       <c r="B32" t="s">
         <v>163</v>
       </c>
       <c r="C32" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="D32" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="E32" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="F32" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B33" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C33" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="D33" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="E33" t="s">
         <v>170</v>
       </c>
       <c r="F33" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>172</v>
       </c>
       <c r="B34" t="s">
         <v>173</v>
       </c>
       <c r="C34" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="D34" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="E34" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="F34" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B35" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C35" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="D35" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="E35" t="s">
         <v>180</v>
       </c>
       <c r="F35" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>182</v>
       </c>
       <c r="B36" t="s">
         <v>183</v>
       </c>
       <c r="C36" t="s">
-        <v>178</v>
+        <v>116</v>
       </c>
       <c r="D36" t="s">
-        <v>179</v>
+        <v>117</v>
       </c>
       <c r="E36" t="s">
         <v>184</v>
       </c>
       <c r="F36" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>186</v>
       </c>
       <c r="B37" t="s">
         <v>187</v>
       </c>
       <c r="C37" t="s">
-        <v>110</v>
+        <v>188</v>
       </c>
       <c r="D37" t="s">
-        <v>111</v>
+        <v>189</v>
       </c>
       <c r="E37" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="F37" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B38" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C38" t="s">
-        <v>192</v>
+        <v>8</v>
       </c>
       <c r="D38" t="s">
-        <v>193</v>
+        <v>9</v>
       </c>
       <c r="E38" t="s">
         <v>194</v>
       </c>
       <c r="F38" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>196</v>
       </c>
       <c r="B39" t="s">
         <v>197</v>
       </c>
       <c r="C39" t="s">
-        <v>136</v>
+        <v>6</v>
       </c>
       <c r="D39" t="s">
-        <v>137</v>
+        <v>7</v>
       </c>
       <c r="E39" t="s">
         <v>198</v>
       </c>
       <c r="F39" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>136</v>
+        <v>200</v>
       </c>
       <c r="B40" t="s">
-        <v>137</v>
+        <v>201</v>
       </c>
       <c r="C40" t="s">
-        <v>142</v>
+        <v>6</v>
       </c>
       <c r="D40" t="s">
-        <v>143</v>
+        <v>7</v>
+      </c>
+      <c r="E40" t="s">
+        <v>202</v>
       </c>
       <c r="F40" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B41" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C41" t="s">
-        <v>142</v>
+        <v>6</v>
       </c>
       <c r="D41" t="s">
-        <v>143</v>
+        <v>7</v>
+      </c>
+      <c r="E41" t="s">
+        <v>206</v>
       </c>
       <c r="F41" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B42" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C42" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="D42" t="s">
-        <v>207</v>
+        <v>197</v>
+      </c>
+      <c r="E42" t="s">
+        <v>210</v>
       </c>
       <c r="F42" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B43" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="C43" t="s">
-        <v>211</v>
+        <v>6</v>
       </c>
       <c r="D43" t="s">
-        <v>205</v>
+        <v>7</v>
+      </c>
+      <c r="E43" t="s">
+        <v>214</v>
       </c>
       <c r="F43" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>213</v>
+        <v>142</v>
       </c>
       <c r="B44" t="s">
-        <v>214</v>
+        <v>143</v>
       </c>
       <c r="C44" t="s">
-        <v>211</v>
+        <v>152</v>
       </c>
       <c r="D44" t="s">
-        <v>205</v>
+        <v>153</v>
       </c>
       <c r="F44" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B45" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C45" t="s">
-        <v>213</v>
+        <v>152</v>
       </c>
       <c r="D45" t="s">
-        <v>214</v>
+        <v>153</v>
       </c>
       <c r="F45" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B46" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C46" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D46" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F46" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B47" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C47" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D47" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F47" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B48" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C48" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="D48" t="s">
+        <v>226</v>
+      </c>
+      <c r="F48" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
+        <v>233</v>
+      </c>
+      <c r="B49" t="s">
         <v>234</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
+        <v>222</v>
+      </c>
+      <c r="D49" t="s">
+        <v>223</v>
+      </c>
+      <c r="F49" t="s">
         <v>235</v>
-      </c>
-[...7 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="B50" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="C50" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="D50" t="s">
-        <v>242</v>
+        <v>221</v>
       </c>
       <c r="F50" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>221</v>
+        <v>238</v>
       </c>
       <c r="B51" t="s">
-        <v>222</v>
+        <v>239</v>
       </c>
       <c r="C51" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="D51" t="s">
-        <v>245</v>
+        <v>228</v>
       </c>
       <c r="F51" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="B52" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="C52" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="D52" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="F52" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
+        <v>246</v>
+      </c>
+      <c r="B53" t="s">
+        <v>247</v>
+      </c>
+      <c r="C53" t="s">
+        <v>248</v>
+      </c>
+      <c r="D53" t="s">
         <v>249</v>
       </c>
-      <c r="B53" t="s">
+      <c r="F53" t="s">
         <v>250</v>
-      </c>
-[...7 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
+        <v>251</v>
+      </c>
+      <c r="B54" t="s">
+        <v>252</v>
+      </c>
+      <c r="C54" t="s">
         <v>253</v>
       </c>
-      <c r="B54" t="s">
+      <c r="D54" t="s">
         <v>254</v>
       </c>
-      <c r="C54" t="s">
+      <c r="F54" t="s">
         <v>255</v>
-      </c>
-[...4 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="B55" t="s">
-        <v>245</v>
+        <v>257</v>
       </c>
       <c r="C55" t="s">
-        <v>8</v>
+        <v>258</v>
       </c>
       <c r="D55" t="s">
-        <v>9</v>
+        <v>259</v>
       </c>
       <c r="F55" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B56" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C56" t="s">
-        <v>8</v>
+        <v>263</v>
       </c>
       <c r="D56" t="s">
-        <v>9</v>
+        <v>264</v>
       </c>
       <c r="F56" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>262</v>
+        <v>243</v>
       </c>
       <c r="B57" t="s">
-        <v>263</v>
+        <v>244</v>
       </c>
       <c r="C57" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="D57" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="F57" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B58" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C58" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D58" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="F58" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
+        <v>271</v>
+      </c>
+      <c r="B59" t="s">
         <v>272</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="D59" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="F59" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>275</v>
       </c>
       <c r="B60" t="s">
         <v>276</v>
       </c>
       <c r="C60" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="D60" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="F60" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>278</v>
+        <v>266</v>
       </c>
       <c r="B61" t="s">
-        <v>279</v>
+        <v>267</v>
       </c>
       <c r="C61" t="s">
+        <v>14</v>
+      </c>
+      <c r="D61" t="s">
+        <v>15</v>
+      </c>
+      <c r="F61" t="s">
         <v>280</v>
-      </c>
-[...4 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
+        <v>281</v>
+      </c>
+      <c r="B62" t="s">
+        <v>282</v>
+      </c>
+      <c r="C62" t="s">
+        <v>14</v>
+      </c>
+      <c r="D62" t="s">
+        <v>15</v>
+      </c>
+      <c r="F62" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
+        <v>284</v>
+      </c>
+      <c r="B63" t="s">
+        <v>285</v>
+      </c>
+      <c r="C63" t="s">
+        <v>286</v>
+      </c>
+      <c r="D63" t="s">
+        <v>287</v>
+      </c>
+      <c r="F63" t="s">
         <v>288</v>
-      </c>
-[...10 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
+        <v>289</v>
+      </c>
+      <c r="B64" t="s">
+        <v>290</v>
+      </c>
+      <c r="C64" t="s">
         <v>291</v>
       </c>
-      <c r="B64" t="s">
+      <c r="D64" t="s">
         <v>292</v>
-      </c>
-[...4 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F64" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>294</v>
       </c>
       <c r="B65" t="s">
         <v>295</v>
       </c>
       <c r="C65" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D65" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F65" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>297</v>
       </c>
       <c r="B66" t="s">
         <v>298</v>
       </c>
       <c r="C66" t="s">
-        <v>206</v>
+        <v>294</v>
       </c>
       <c r="D66" t="s">
-        <v>207</v>
+        <v>295</v>
       </c>
       <c r="F66" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>206</v>
+        <v>300</v>
       </c>
       <c r="B67" t="s">
-        <v>207</v>
+        <v>301</v>
       </c>
       <c r="C67" t="s">
-        <v>283</v>
+        <v>302</v>
       </c>
       <c r="D67" t="s">
-        <v>284</v>
+        <v>303</v>
       </c>
       <c r="F67" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>38</v>
+        <v>305</v>
       </c>
       <c r="B68" t="s">
-        <v>39</v>
+        <v>306</v>
       </c>
       <c r="C68" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="D68" t="s">
-        <v>298</v>
+        <v>308</v>
       </c>
       <c r="F68" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>106</v>
+        <v>310</v>
       </c>
       <c r="B69" t="s">
-        <v>107</v>
+        <v>311</v>
       </c>
       <c r="C69" t="s">
-        <v>283</v>
+        <v>307</v>
       </c>
       <c r="D69" t="s">
-        <v>284</v>
+        <v>308</v>
       </c>
       <c r="F69" t="s">
-        <v>302</v>
+        <v>312</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>303</v>
+        <v>313</v>
       </c>
       <c r="B70" t="s">
-        <v>304</v>
+        <v>314</v>
       </c>
       <c r="C70" t="s">
-        <v>288</v>
+        <v>305</v>
       </c>
       <c r="D70" t="s">
-        <v>289</v>
+        <v>306</v>
       </c>
       <c r="F70" t="s">
-        <v>305</v>
+        <v>315</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>142</v>
+        <v>316</v>
       </c>
       <c r="B71" t="s">
-        <v>143</v>
+        <v>317</v>
       </c>
       <c r="C71" t="s">
-        <v>291</v>
+        <v>310</v>
       </c>
       <c r="D71" t="s">
-        <v>292</v>
+        <v>311</v>
       </c>
       <c r="F71" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
       <c r="B72" t="s">
-        <v>308</v>
+        <v>320</v>
       </c>
       <c r="C72" t="s">
-        <v>142</v>
+        <v>222</v>
       </c>
       <c r="D72" t="s">
-        <v>143</v>
+        <v>223</v>
       </c>
       <c r="F72" t="s">
-        <v>309</v>
+        <v>321</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>310</v>
+        <v>222</v>
       </c>
       <c r="B73" t="s">
-        <v>311</v>
+        <v>223</v>
       </c>
       <c r="C73" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="D73" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="F73" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>315</v>
+        <v>44</v>
       </c>
       <c r="B74" t="s">
-        <v>316</v>
+        <v>45</v>
       </c>
       <c r="C74" t="s">
-        <v>14</v>
+        <v>319</v>
       </c>
       <c r="D74" t="s">
-        <v>15</v>
+        <v>320</v>
       </c>
       <c r="F74" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>312</v>
+        <v>112</v>
       </c>
       <c r="B75" t="s">
-        <v>313</v>
+        <v>113</v>
       </c>
       <c r="C75" t="s">
-        <v>20</v>
+        <v>305</v>
       </c>
       <c r="D75" t="s">
-        <v>21</v>
+        <v>306</v>
       </c>
       <c r="F75" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>20</v>
+        <v>325</v>
       </c>
       <c r="B76" t="s">
-        <v>21</v>
+        <v>326</v>
       </c>
       <c r="C76" t="s">
-        <v>106</v>
+        <v>310</v>
       </c>
       <c r="D76" t="s">
-        <v>107</v>
+        <v>311</v>
       </c>
       <c r="F76" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>320</v>
+        <v>152</v>
       </c>
       <c r="B77" t="s">
-        <v>321</v>
+        <v>153</v>
       </c>
       <c r="C77" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D77" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="F77" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>14</v>
+        <v>329</v>
       </c>
       <c r="B78" t="s">
-        <v>15</v>
+        <v>330</v>
       </c>
       <c r="C78" t="s">
-        <v>20</v>
+        <v>152</v>
       </c>
       <c r="D78" t="s">
-        <v>21</v>
+        <v>153</v>
       </c>
       <c r="F78" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="B79" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="C79" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="D79" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="F79" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="B80" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="C80" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D80" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F80" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B81" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C81" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D81" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F81" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>322</v>
+        <v>26</v>
       </c>
       <c r="B82" t="s">
-        <v>323</v>
+        <v>27</v>
       </c>
       <c r="C82" t="s">
-        <v>18</v>
+        <v>112</v>
       </c>
       <c r="D82" t="s">
-        <v>19</v>
+        <v>113</v>
       </c>
       <c r="F82" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>88</v>
+        <v>342</v>
       </c>
       <c r="B83" t="s">
-        <v>89</v>
+        <v>343</v>
       </c>
       <c r="C83" t="s">
-        <v>320</v>
+        <v>344</v>
       </c>
       <c r="D83" t="s">
-        <v>321</v>
+        <v>345</v>
       </c>
       <c r="F83" t="s">
-        <v>336</v>
+        <v>346</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>337</v>
+        <v>20</v>
       </c>
       <c r="B84" t="s">
-        <v>338</v>
+        <v>21</v>
       </c>
       <c r="C84" t="s">
-        <v>142</v>
+        <v>26</v>
       </c>
       <c r="D84" t="s">
-        <v>143</v>
+        <v>27</v>
       </c>
       <c r="F84" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>26</v>
+        <v>348</v>
       </c>
       <c r="B85" t="s">
-        <v>27</v>
+        <v>349</v>
       </c>
       <c r="C85" t="s">
-        <v>294</v>
+        <v>350</v>
       </c>
       <c r="D85" t="s">
-        <v>295</v>
+        <v>351</v>
       </c>
       <c r="F85" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>341</v>
+        <v>350</v>
       </c>
       <c r="B86" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
       <c r="C86" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D86" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="F86" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>46</v>
+        <v>354</v>
       </c>
       <c r="B87" t="s">
-        <v>47</v>
+        <v>355</v>
       </c>
       <c r="C87" t="s">
-        <v>142</v>
+        <v>20</v>
       </c>
       <c r="D87" t="s">
-        <v>143</v>
+        <v>21</v>
       </c>
       <c r="F87" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
+        <v>344</v>
+      </c>
+      <c r="B88" t="s">
         <v>345</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="D88" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="F88" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>348</v>
+        <v>358</v>
       </c>
       <c r="B89" t="s">
-        <v>349</v>
+        <v>359</v>
       </c>
       <c r="C89" t="s">
-        <v>46</v>
+        <v>350</v>
       </c>
       <c r="D89" t="s">
-        <v>47</v>
+        <v>351</v>
       </c>
       <c r="F89" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
+        <v>361</v>
+      </c>
+      <c r="B90" t="s">
+        <v>362</v>
+      </c>
+      <c r="C90" t="s">
+        <v>350</v>
+      </c>
+      <c r="D90" t="s">
         <v>351</v>
       </c>
-      <c r="B90" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F90" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>354</v>
+        <v>94</v>
       </c>
       <c r="B91" t="s">
-        <v>355</v>
+        <v>95</v>
       </c>
       <c r="C91" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D91" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F91" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="B92" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="C92" t="s">
-        <v>359</v>
+        <v>152</v>
       </c>
       <c r="D92" t="s">
-        <v>360</v>
+        <v>153</v>
       </c>
       <c r="F92" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>362</v>
+        <v>32</v>
       </c>
       <c r="B93" t="s">
-        <v>363</v>
+        <v>33</v>
       </c>
       <c r="C93" t="s">
-        <v>364</v>
+        <v>316</v>
       </c>
       <c r="D93" t="s">
-        <v>365</v>
+        <v>317</v>
       </c>
       <c r="F93" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B94" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="C94" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D94" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="F94" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>370</v>
+        <v>52</v>
       </c>
       <c r="B95" t="s">
-        <v>371</v>
+        <v>53</v>
       </c>
       <c r="C95" t="s">
+        <v>152</v>
+      </c>
+      <c r="D95" t="s">
+        <v>153</v>
+      </c>
+      <c r="F95" t="s">
         <v>372</v>
-      </c>
-[...4 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
+        <v>373</v>
+      </c>
+      <c r="B96" t="s">
+        <v>374</v>
+      </c>
+      <c r="C96" t="s">
+        <v>44</v>
+      </c>
+      <c r="D96" t="s">
+        <v>45</v>
+      </c>
+      <c r="F96" t="s">
         <v>375</v>
-      </c>
-[...10 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
+        <v>376</v>
+      </c>
+      <c r="B97" t="s">
+        <v>377</v>
+      </c>
+      <c r="C97" t="s">
+        <v>52</v>
+      </c>
+      <c r="D97" t="s">
+        <v>53</v>
+      </c>
+      <c r="F97" t="s">
         <v>378</v>
-      </c>
-[...10 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
+        <v>379</v>
+      </c>
+      <c r="B98" t="s">
+        <v>380</v>
+      </c>
+      <c r="C98" t="s">
+        <v>44</v>
+      </c>
+      <c r="D98" t="s">
+        <v>45</v>
+      </c>
+      <c r="F98" t="s">
         <v>381</v>
-      </c>
-[...10 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
+        <v>382</v>
+      </c>
+      <c r="B99" t="s">
+        <v>383</v>
+      </c>
+      <c r="C99" t="s">
+        <v>369</v>
+      </c>
+      <c r="D99" t="s">
+        <v>370</v>
+      </c>
+      <c r="F99" t="s">
         <v>384</v>
-      </c>
-[...10 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
+        <v>385</v>
+      </c>
+      <c r="B100" t="s">
+        <v>386</v>
+      </c>
+      <c r="C100" t="s">
         <v>387</v>
       </c>
-      <c r="B100" t="s">
+      <c r="D100" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="F100" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
         <v>390</v>
       </c>
       <c r="B101" t="s">
         <v>391</v>
       </c>
       <c r="C101" t="s">
-        <v>38</v>
+        <v>392</v>
       </c>
       <c r="D101" t="s">
-        <v>39</v>
+        <v>393</v>
       </c>
       <c r="F101" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B102" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="C102" t="s">
-        <v>351</v>
+        <v>18</v>
       </c>
       <c r="D102" t="s">
-        <v>352</v>
+        <v>19</v>
       </c>
       <c r="F102" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B103" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="C103" t="s">
-        <v>64</v>
+        <v>400</v>
       </c>
       <c r="D103" t="s">
-        <v>65</v>
+        <v>401</v>
       </c>
       <c r="F103" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="B104" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="C104" t="s">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="D104" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="F104" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="B105" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="C105" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="D105" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="F105" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="B106" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="C106" t="s">
-        <v>74</v>
+        <v>403</v>
       </c>
       <c r="D106" t="s">
-        <v>75</v>
+        <v>404</v>
       </c>
       <c r="F106" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="B107" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="C107" t="s">
-        <v>26</v>
+        <v>403</v>
       </c>
       <c r="D107" t="s">
-        <v>27</v>
+        <v>404</v>
       </c>
       <c r="F107" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B108" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C108" t="s">
-        <v>413</v>
+        <v>18</v>
       </c>
       <c r="D108" t="s">
-        <v>414</v>
+        <v>19</v>
       </c>
       <c r="F108" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B109" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C109" t="s">
-        <v>70</v>
+        <v>44</v>
       </c>
       <c r="D109" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="F109" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="B110" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="C110" t="s">
-        <v>322</v>
+        <v>379</v>
       </c>
       <c r="D110" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>380</v>
+      </c>
+      <c r="F110" t="s">
+        <v>423</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>413</v>
+        <v>424</v>
       </c>
       <c r="B111" t="s">
-        <v>414</v>
+        <v>425</v>
       </c>
       <c r="C111" t="s">
-        <v>416</v>
+        <v>70</v>
       </c>
       <c r="D111" t="s">
-        <v>417</v>
+        <v>71</v>
       </c>
       <c r="F111" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="B112" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="C112" t="s">
-        <v>413</v>
+        <v>18</v>
       </c>
       <c r="D112" t="s">
-        <v>414</v>
+        <v>19</v>
       </c>
       <c r="F112" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="B113" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="C113" t="s">
-        <v>405</v>
+        <v>110</v>
       </c>
       <c r="D113" t="s">
-        <v>406</v>
+        <v>111</v>
       </c>
       <c r="F113" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="B114" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="C114" t="s">
-        <v>405</v>
+        <v>80</v>
       </c>
       <c r="D114" t="s">
-        <v>406</v>
+        <v>81</v>
       </c>
       <c r="F114" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="B115" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="C115" t="s">
-        <v>354</v>
+        <v>32</v>
       </c>
       <c r="D115" t="s">
-        <v>355</v>
+        <v>33</v>
       </c>
       <c r="F115" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="B116" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="C116" t="s">
-        <v>419</v>
+        <v>441</v>
       </c>
       <c r="D116" t="s">
-        <v>420</v>
+        <v>442</v>
       </c>
       <c r="F116" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="B117" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="C117" t="s">
-        <v>30</v>
+        <v>76</v>
       </c>
       <c r="D117" t="s">
-        <v>31</v>
+        <v>77</v>
       </c>
       <c r="F117" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="B118" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="C118" t="s">
-        <v>46</v>
+        <v>344</v>
       </c>
       <c r="D118" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>443</v>
+        <v>345</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>449</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
+        <v>441</v>
+      </c>
+      <c r="B119" t="s">
+        <v>442</v>
+      </c>
+      <c r="C119" t="s">
         <v>444</v>
       </c>
-      <c r="B119" t="s">
+      <c r="D119" t="s">
         <v>445</v>
       </c>
-      <c r="C119" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F119" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="B120" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="C120" t="s">
-        <v>20</v>
+        <v>441</v>
       </c>
       <c r="D120" t="s">
-        <v>21</v>
+        <v>442</v>
       </c>
       <c r="F120" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="B121" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="C121" t="s">
-        <v>142</v>
+        <v>433</v>
       </c>
       <c r="D121" t="s">
-        <v>143</v>
+        <v>434</v>
       </c>
       <c r="F121" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>70</v>
+        <v>457</v>
       </c>
       <c r="B122" t="s">
-        <v>71</v>
+        <v>458</v>
       </c>
       <c r="C122" t="s">
-        <v>142</v>
+        <v>433</v>
       </c>
       <c r="D122" t="s">
-        <v>143</v>
+        <v>434</v>
       </c>
       <c r="F122" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="B123" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="C123" t="s">
-        <v>456</v>
+        <v>382</v>
       </c>
       <c r="D123" t="s">
-        <v>457</v>
+        <v>383</v>
       </c>
       <c r="F123" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="B124" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="C124" t="s">
-        <v>405</v>
+        <v>447</v>
       </c>
       <c r="D124" t="s">
-        <v>406</v>
+        <v>448</v>
       </c>
       <c r="F124" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B125" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C125" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="D125" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="F125" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="B126" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="C126" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="D126" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="F126" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>456</v>
+        <v>472</v>
       </c>
       <c r="B127" t="s">
-        <v>457</v>
+        <v>473</v>
       </c>
       <c r="C127" t="s">
-        <v>32</v>
+        <v>474</v>
       </c>
       <c r="D127" t="s">
-        <v>33</v>
+        <v>475</v>
       </c>
       <c r="F127" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="B128" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="C128" t="s">
-        <v>408</v>
+        <v>26</v>
       </c>
       <c r="D128" t="s">
-        <v>409</v>
+        <v>27</v>
       </c>
       <c r="F128" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>472</v>
+        <v>76</v>
       </c>
       <c r="B129" t="s">
-        <v>473</v>
+        <v>77</v>
       </c>
       <c r="C129" t="s">
-        <v>32</v>
+        <v>152</v>
       </c>
       <c r="D129" t="s">
-        <v>33</v>
+        <v>153</v>
       </c>
       <c r="F129" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>60</v>
+        <v>479</v>
       </c>
       <c r="B130" t="s">
-        <v>61</v>
+        <v>480</v>
       </c>
       <c r="C130" t="s">
-        <v>24</v>
+        <v>481</v>
       </c>
       <c r="D130" t="s">
-        <v>25</v>
+        <v>482</v>
       </c>
       <c r="F130" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="B131" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="C131" t="s">
-        <v>359</v>
+        <v>433</v>
       </c>
       <c r="D131" t="s">
-        <v>360</v>
+        <v>434</v>
       </c>
       <c r="F131" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>359</v>
+        <v>487</v>
       </c>
       <c r="B132" t="s">
-        <v>360</v>
+        <v>488</v>
       </c>
       <c r="C132" t="s">
-        <v>454</v>
+        <v>70</v>
       </c>
       <c r="D132" t="s">
-        <v>455</v>
+        <v>71</v>
       </c>
       <c r="F132" t="s">
-        <v>479</v>
+        <v>489</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>130</v>
+        <v>490</v>
       </c>
       <c r="B133" t="s">
-        <v>131</v>
+        <v>491</v>
       </c>
       <c r="C133" t="s">
-        <v>480</v>
+        <v>70</v>
       </c>
       <c r="D133" t="s">
-        <v>481</v>
+        <v>71</v>
       </c>
       <c r="F133" t="s">
-        <v>482</v>
+        <v>492</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="B134" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="C134" t="s">
-        <v>485</v>
+        <v>38</v>
       </c>
       <c r="D134" t="s">
-        <v>486</v>
+        <v>39</v>
       </c>
       <c r="F134" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>480</v>
+        <v>494</v>
       </c>
       <c r="B135" t="s">
-        <v>481</v>
+        <v>495</v>
       </c>
       <c r="C135" t="s">
-        <v>488</v>
+        <v>436</v>
       </c>
       <c r="D135" t="s">
-        <v>489</v>
+        <v>437</v>
       </c>
       <c r="F135" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="B136" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="C136" t="s">
-        <v>485</v>
+        <v>38</v>
       </c>
       <c r="D136" t="s">
-        <v>486</v>
+        <v>39</v>
       </c>
       <c r="F136" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>494</v>
+        <v>66</v>
       </c>
       <c r="B137" t="s">
-        <v>495</v>
+        <v>67</v>
       </c>
       <c r="C137" t="s">
-        <v>213</v>
+        <v>30</v>
       </c>
       <c r="D137" t="s">
-        <v>214</v>
+        <v>31</v>
       </c>
       <c r="F137" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="B138" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="C138" t="s">
-        <v>499</v>
+        <v>387</v>
       </c>
       <c r="D138" t="s">
-        <v>500</v>
+        <v>388</v>
       </c>
       <c r="F138" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>499</v>
+        <v>387</v>
       </c>
       <c r="B139" t="s">
-        <v>500</v>
+        <v>388</v>
       </c>
       <c r="C139" t="s">
-        <v>211</v>
+        <v>479</v>
       </c>
       <c r="D139" t="s">
-        <v>205</v>
+        <v>480</v>
       </c>
       <c r="F139" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>503</v>
+        <v>136</v>
       </c>
       <c r="B140" t="s">
-        <v>504</v>
+        <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>505</v>
       </c>
       <c r="D140" t="s">
         <v>506</v>
       </c>
       <c r="F140" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
         <v>508</v>
       </c>
       <c r="B141" t="s">
         <v>509</v>
       </c>
       <c r="C141" t="s">
-        <v>310</v>
+        <v>510</v>
       </c>
       <c r="D141" t="s">
-        <v>311</v>
+        <v>511</v>
       </c>
       <c r="F141" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="B142" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="C142" t="s">
         <v>513</v>
       </c>
       <c r="D142" t="s">
         <v>514</v>
       </c>
       <c r="F142" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
         <v>516</v>
       </c>
       <c r="B143" t="s">
         <v>517</v>
       </c>
       <c r="C143" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="D143" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="F143" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
         <v>519</v>
       </c>
       <c r="B144" t="s">
         <v>520</v>
       </c>
       <c r="C144" t="s">
-        <v>513</v>
+        <v>225</v>
       </c>
       <c r="D144" t="s">
-        <v>514</v>
+        <v>226</v>
       </c>
       <c r="F144" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
         <v>522</v>
       </c>
       <c r="B145" t="s">
         <v>523</v>
       </c>
       <c r="C145" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="D145" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="F145" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
+        <v>524</v>
+      </c>
+      <c r="B146" t="s">
         <v>525</v>
       </c>
-      <c r="B146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C146" t="s">
-        <v>519</v>
+        <v>236</v>
       </c>
       <c r="D146" t="s">
-        <v>520</v>
+        <v>221</v>
       </c>
       <c r="F146" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
         <v>528</v>
       </c>
       <c r="B147" t="s">
         <v>529</v>
       </c>
       <c r="C147" t="s">
-        <v>519</v>
+        <v>530</v>
       </c>
       <c r="D147" t="s">
-        <v>520</v>
+        <v>531</v>
       </c>
       <c r="F147" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="B148" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="C148" t="s">
-        <v>110</v>
+        <v>332</v>
       </c>
       <c r="D148" t="s">
-        <v>111</v>
+        <v>333</v>
       </c>
       <c r="F148" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="B149" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="C149" t="s">
-        <v>531</v>
+        <v>538</v>
       </c>
       <c r="D149" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
       <c r="F149" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="B150" t="s">
+        <v>542</v>
+      </c>
+      <c r="C150" t="s">
         <v>538</v>
       </c>
-      <c r="C150" t="s">
+      <c r="D150" t="s">
         <v>539</v>
       </c>
-      <c r="D150" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
+        <v>544</v>
+      </c>
+      <c r="B151" t="s">
+        <v>545</v>
+      </c>
+      <c r="C151" t="s">
+        <v>538</v>
+      </c>
+      <c r="D151" t="s">
         <v>539</v>
       </c>
-      <c r="B151" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F151" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
+        <v>547</v>
+      </c>
+      <c r="B152" t="s">
+        <v>548</v>
+      </c>
+      <c r="C152" t="s">
+        <v>544</v>
+      </c>
+      <c r="D152" t="s">
         <v>545</v>
       </c>
-      <c r="B152" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F152" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="B153" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C153" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="D153" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F153" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="B154" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="C154" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="D154" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F154" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="B155" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="C155" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D155" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="F155" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
+        <v>559</v>
+      </c>
+      <c r="B156" t="s">
+        <v>560</v>
+      </c>
+      <c r="C156" t="s">
+        <v>556</v>
+      </c>
+      <c r="D156" t="s">
         <v>557</v>
       </c>
-      <c r="B156" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F156" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="B157" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="C157" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="D157" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
       <c r="F157" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B158" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C158" t="s">
-        <v>557</v>
+        <v>567</v>
       </c>
       <c r="D158" t="s">
-        <v>558</v>
+        <v>568</v>
       </c>
       <c r="F158" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="B159" t="s">
+        <v>571</v>
+      </c>
+      <c r="C159" t="s">
         <v>567</v>
       </c>
-      <c r="C159" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D159" t="s">
-        <v>558</v>
+        <v>568</v>
       </c>
       <c r="F159" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>124</v>
+        <v>573</v>
       </c>
       <c r="B160" t="s">
-        <v>125</v>
+        <v>574</v>
       </c>
       <c r="C160" t="s">
-        <v>557</v>
+        <v>567</v>
       </c>
       <c r="D160" t="s">
-        <v>558</v>
+        <v>568</v>
       </c>
       <c r="F160" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="B161" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="C161" t="s">
-        <v>124</v>
+        <v>567</v>
       </c>
       <c r="D161" t="s">
-        <v>125</v>
+        <v>568</v>
       </c>
       <c r="F161" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="B162" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="C162" t="s">
-        <v>557</v>
+        <v>116</v>
       </c>
       <c r="D162" t="s">
-        <v>558</v>
+        <v>117</v>
       </c>
       <c r="F162" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="B163" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="C163" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="D163" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F163" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="B164" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="C164" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="D164" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="F164" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>581</v>
+        <v>588</v>
       </c>
       <c r="B165" t="s">
+        <v>589</v>
+      </c>
+      <c r="C165" t="s">
         <v>582</v>
       </c>
-      <c r="C165" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D165" t="s">
-        <v>135</v>
+        <v>583</v>
       </c>
       <c r="F165" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="B166" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="C166" t="s">
-        <v>142</v>
+        <v>582</v>
       </c>
       <c r="D166" t="s">
-        <v>143</v>
+        <v>583</v>
       </c>
       <c r="F166" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>588</v>
+        <v>130</v>
       </c>
       <c r="B167" t="s">
-        <v>589</v>
+        <v>131</v>
       </c>
       <c r="C167" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="D167" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
       <c r="F167" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="B168" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="C168" t="s">
-        <v>585</v>
+        <v>130</v>
       </c>
       <c r="D168" t="s">
-        <v>586</v>
+        <v>131</v>
       </c>
       <c r="F168" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="B169" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="C169" t="s">
-        <v>596</v>
+        <v>582</v>
       </c>
       <c r="D169" t="s">
-        <v>597</v>
+        <v>583</v>
       </c>
       <c r="F169" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
+        <v>601</v>
+      </c>
+      <c r="B170" t="s">
+        <v>602</v>
+      </c>
+      <c r="C170" t="s">
+        <v>598</v>
+      </c>
+      <c r="D170" t="s">
         <v>599</v>
-      </c>
-[...7 lines deleted...]
-        <v>602</v>
       </c>
       <c r="F170" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
         <v>604</v>
       </c>
       <c r="B171" t="s">
         <v>605</v>
       </c>
       <c r="C171" t="s">
         <v>606</v>
       </c>
       <c r="D171" t="s">
         <v>607</v>
       </c>
       <c r="F171" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
+        <v>606</v>
+      </c>
+      <c r="B172" t="s">
+        <v>607</v>
+      </c>
+      <c r="C172" t="s">
+        <v>146</v>
+      </c>
+      <c r="D172" t="s">
+        <v>147</v>
+      </c>
+      <c r="F172" t="s">
         <v>609</v>
-      </c>
-[...10 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
+        <v>610</v>
+      </c>
+      <c r="B173" t="s">
+        <v>611</v>
+      </c>
+      <c r="C173" t="s">
+        <v>152</v>
+      </c>
+      <c r="D173" t="s">
+        <v>153</v>
+      </c>
+      <c r="F173" t="s">
         <v>612</v>
-      </c>
-[...10 lines deleted...]
-        <v>616</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
+        <v>613</v>
+      </c>
+      <c r="B174" t="s">
+        <v>614</v>
+      </c>
+      <c r="C174" t="s">
+        <v>615</v>
+      </c>
+      <c r="D174" t="s">
+        <v>616</v>
+      </c>
+      <c r="F174" t="s">
         <v>617</v>
-      </c>
-[...10 lines deleted...]
-        <v>619</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="B175" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="C175" t="s">
-        <v>231</v>
+        <v>610</v>
       </c>
       <c r="D175" t="s">
-        <v>232</v>
+        <v>611</v>
       </c>
       <c r="F175" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>264</v>
+        <v>619</v>
       </c>
       <c r="B176" t="s">
-        <v>265</v>
+        <v>620</v>
       </c>
       <c r="C176" t="s">
+        <v>621</v>
+      </c>
+      <c r="D176" t="s">
+        <v>622</v>
+      </c>
+      <c r="F176" t="s">
         <v>623</v>
-      </c>
-[...4 lines deleted...]
-        <v>625</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>601</v>
+        <v>624</v>
       </c>
       <c r="B177" t="s">
-        <v>602</v>
+        <v>625</v>
       </c>
       <c r="C177" t="s">
         <v>626</v>
       </c>
       <c r="D177" t="s">
-        <v>492</v>
+        <v>627</v>
       </c>
       <c r="F177" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="B178" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="C178" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D178" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F178" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>226</v>
+        <v>634</v>
       </c>
       <c r="B179" t="s">
-        <v>227</v>
+        <v>635</v>
       </c>
       <c r="C179" t="s">
-        <v>633</v>
+        <v>621</v>
       </c>
       <c r="D179" t="s">
-        <v>634</v>
+        <v>622</v>
       </c>
       <c r="F179" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B180" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="C180" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="D180" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="F180" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>633</v>
+        <v>642</v>
       </c>
       <c r="B181" t="s">
-        <v>634</v>
+        <v>643</v>
       </c>
       <c r="C181" t="s">
-        <v>630</v>
+        <v>14</v>
       </c>
       <c r="D181" t="s">
-        <v>631</v>
+        <v>15</v>
       </c>
       <c r="F181" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="B182" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="C182" t="s">
-        <v>630</v>
+        <v>253</v>
       </c>
       <c r="D182" t="s">
-        <v>631</v>
+        <v>254</v>
       </c>
       <c r="F182" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>241</v>
+        <v>286</v>
       </c>
       <c r="B183" t="s">
-        <v>242</v>
+        <v>287</v>
       </c>
       <c r="C183" t="s">
-        <v>601</v>
+        <v>648</v>
       </c>
       <c r="D183" t="s">
-        <v>602</v>
+        <v>649</v>
       </c>
       <c r="F183" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>614</v>
+        <v>626</v>
       </c>
       <c r="B184" t="s">
-        <v>615</v>
+        <v>627</v>
       </c>
       <c r="C184" t="s">
-        <v>231</v>
+        <v>651</v>
       </c>
       <c r="D184" t="s">
-        <v>232</v>
+        <v>517</v>
       </c>
       <c r="F184" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>255</v>
+        <v>653</v>
       </c>
       <c r="B185" t="s">
-        <v>256</v>
+        <v>654</v>
       </c>
       <c r="C185" t="s">
-        <v>623</v>
+        <v>655</v>
       </c>
       <c r="D185" t="s">
-        <v>624</v>
+        <v>656</v>
       </c>
       <c r="F185" t="s">
-        <v>647</v>
+        <v>657</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>626</v>
+        <v>248</v>
       </c>
       <c r="B186" t="s">
-        <v>492</v>
+        <v>249</v>
       </c>
       <c r="C186" t="s">
-        <v>485</v>
+        <v>658</v>
       </c>
       <c r="D186" t="s">
-        <v>486</v>
+        <v>659</v>
       </c>
       <c r="F186" t="s">
-        <v>648</v>
+        <v>660</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>606</v>
+        <v>661</v>
       </c>
       <c r="B187" t="s">
-        <v>607</v>
+        <v>662</v>
       </c>
       <c r="C187" t="s">
-        <v>642</v>
+        <v>663</v>
       </c>
       <c r="D187" t="s">
-        <v>643</v>
+        <v>664</v>
       </c>
       <c r="F187" t="s">
-        <v>649</v>
+        <v>665</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="B188" t="s">
-        <v>651</v>
+        <v>659</v>
       </c>
       <c r="C188" t="s">
-        <v>236</v>
+        <v>655</v>
       </c>
       <c r="D188" t="s">
-        <v>237</v>
+        <v>656</v>
       </c>
       <c r="F188" t="s">
-        <v>652</v>
+        <v>666</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>653</v>
+        <v>667</v>
       </c>
       <c r="B189" t="s">
-        <v>654</v>
+        <v>668</v>
       </c>
       <c r="C189" t="s">
-        <v>614</v>
+        <v>655</v>
       </c>
       <c r="D189" t="s">
-        <v>615</v>
+        <v>656</v>
       </c>
       <c r="F189" t="s">
-        <v>655</v>
+        <v>669</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>596</v>
+        <v>263</v>
       </c>
       <c r="B190" t="s">
-        <v>597</v>
+        <v>264</v>
       </c>
       <c r="C190" t="s">
-        <v>231</v>
+        <v>626</v>
       </c>
       <c r="D190" t="s">
-        <v>232</v>
+        <v>627</v>
       </c>
       <c r="F190" t="s">
-        <v>656</v>
+        <v>670</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B191" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C191" t="s">
-        <v>609</v>
+        <v>253</v>
       </c>
       <c r="D191" t="s">
-        <v>610</v>
+        <v>254</v>
       </c>
       <c r="F191" t="s">
-        <v>657</v>
+        <v>671</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>623</v>
+        <v>277</v>
       </c>
       <c r="B192" t="s">
-        <v>624</v>
+        <v>278</v>
       </c>
       <c r="C192" t="s">
-        <v>628</v>
+        <v>648</v>
       </c>
       <c r="D192" t="s">
-        <v>629</v>
+        <v>649</v>
       </c>
       <c r="F192" t="s">
-        <v>658</v>
+        <v>672</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>630</v>
+        <v>651</v>
       </c>
       <c r="B193" t="s">
-        <v>631</v>
+        <v>517</v>
       </c>
       <c r="C193" t="s">
-        <v>626</v>
+        <v>510</v>
       </c>
       <c r="D193" t="s">
-        <v>492</v>
+        <v>511</v>
       </c>
       <c r="F193" t="s">
-        <v>659</v>
+        <v>673</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>231</v>
+        <v>631</v>
       </c>
       <c r="B194" t="s">
-        <v>232</v>
+        <v>632</v>
       </c>
       <c r="C194" t="s">
-        <v>630</v>
+        <v>667</v>
       </c>
       <c r="D194" t="s">
-        <v>631</v>
+        <v>668</v>
       </c>
       <c r="F194" t="s">
-        <v>660</v>
+        <v>674</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>8</v>
+        <v>675</v>
       </c>
       <c r="B195" t="s">
-        <v>9</v>
+        <v>676</v>
       </c>
       <c r="C195" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="D195" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="F195" t="s">
-        <v>661</v>
+        <v>677</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>662</v>
+        <v>678</v>
       </c>
       <c r="B196" t="s">
-        <v>663</v>
+        <v>679</v>
       </c>
       <c r="C196" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="D196" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="F196" t="s">
-        <v>664</v>
+        <v>680</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>665</v>
+        <v>621</v>
       </c>
       <c r="B197" t="s">
-        <v>666</v>
+        <v>622</v>
       </c>
       <c r="C197" t="s">
-        <v>267</v>
+        <v>253</v>
       </c>
       <c r="D197" t="s">
-        <v>268</v>
+        <v>254</v>
       </c>
       <c r="F197" t="s">
-        <v>667</v>
+        <v>681</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>668</v>
+        <v>663</v>
       </c>
       <c r="B198" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
       <c r="C198" t="s">
-        <v>670</v>
+        <v>634</v>
       </c>
       <c r="D198" t="s">
-        <v>671</v>
+        <v>635</v>
       </c>
       <c r="F198" t="s">
-        <v>672</v>
+        <v>682</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>673</v>
+        <v>648</v>
       </c>
       <c r="B199" t="s">
-        <v>674</v>
+        <v>649</v>
       </c>
       <c r="C199" t="s">
-        <v>675</v>
+        <v>653</v>
       </c>
       <c r="D199" t="s">
-        <v>676</v>
+        <v>654</v>
       </c>
       <c r="F199" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>678</v>
+        <v>655</v>
       </c>
       <c r="B200" t="s">
-        <v>679</v>
+        <v>656</v>
       </c>
       <c r="C200" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="D200" t="s">
-        <v>681</v>
+        <v>517</v>
       </c>
       <c r="F200" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>683</v>
+        <v>253</v>
       </c>
       <c r="B201" t="s">
-        <v>684</v>
+        <v>254</v>
       </c>
       <c r="C201" t="s">
-        <v>680</v>
+        <v>655</v>
       </c>
       <c r="D201" t="s">
-        <v>681</v>
+        <v>656</v>
       </c>
       <c r="F201" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
+        <v>14</v>
+      </c>
+      <c r="B202" t="s">
+        <v>15</v>
+      </c>
+      <c r="C202" t="s">
+        <v>277</v>
+      </c>
+      <c r="D202" t="s">
+        <v>278</v>
+      </c>
+      <c r="F202" t="s">
         <v>686</v>
-      </c>
-[...10 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>691</v>
+        <v>687</v>
       </c>
       <c r="B203" t="s">
-        <v>692</v>
+        <v>688</v>
       </c>
       <c r="C203" t="s">
-        <v>675</v>
+        <v>663</v>
       </c>
       <c r="D203" t="s">
-        <v>676</v>
+        <v>664</v>
       </c>
       <c r="F203" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>694</v>
+        <v>690</v>
       </c>
       <c r="B204" t="s">
-        <v>695</v>
+        <v>691</v>
       </c>
       <c r="C204" t="s">
-        <v>696</v>
+        <v>289</v>
       </c>
       <c r="D204" t="s">
-        <v>697</v>
+        <v>290</v>
       </c>
       <c r="F204" t="s">
-        <v>698</v>
+        <v>692</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>699</v>
+        <v>693</v>
       </c>
       <c r="B205" t="s">
-        <v>700</v>
+        <v>694</v>
       </c>
       <c r="C205" t="s">
-        <v>675</v>
+        <v>695</v>
       </c>
       <c r="D205" t="s">
-        <v>676</v>
+        <v>696</v>
       </c>
       <c r="F205" t="s">
-        <v>701</v>
+        <v>697</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
+        <v>698</v>
+      </c>
+      <c r="B206" t="s">
+        <v>699</v>
+      </c>
+      <c r="C206" t="s">
+        <v>700</v>
+      </c>
+      <c r="D206" t="s">
+        <v>701</v>
+      </c>
+      <c r="F206" t="s">
         <v>702</v>
-      </c>
-[...10 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
+        <v>703</v>
+      </c>
+      <c r="B207" t="s">
+        <v>704</v>
+      </c>
+      <c r="C207" t="s">
         <v>705</v>
       </c>
-      <c r="B207" t="s">
+      <c r="D207" t="s">
         <v>706</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="F207" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
         <v>708</v>
       </c>
       <c r="B208" t="s">
         <v>709</v>
       </c>
       <c r="C208" t="s">
+        <v>705</v>
+      </c>
+      <c r="D208" t="s">
+        <v>706</v>
+      </c>
+      <c r="F208" t="s">
         <v>710</v>
-      </c>
-[...4 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
+        <v>711</v>
+      </c>
+      <c r="B209" t="s">
+        <v>712</v>
+      </c>
+      <c r="C209" t="s">
         <v>713</v>
       </c>
-      <c r="B209" t="s">
+      <c r="D209" t="s">
         <v>714</v>
-      </c>
-[...4 lines deleted...]
-        <v>555</v>
       </c>
       <c r="F209" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
         <v>716</v>
       </c>
       <c r="B210" t="s">
         <v>717</v>
       </c>
       <c r="C210" t="s">
-        <v>713</v>
+        <v>700</v>
       </c>
       <c r="D210" t="s">
-        <v>714</v>
+        <v>701</v>
       </c>
       <c r="F210" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>505</v>
+        <v>719</v>
       </c>
       <c r="B211" t="s">
-        <v>506</v>
+        <v>720</v>
       </c>
       <c r="C211" t="s">
-        <v>134</v>
+        <v>721</v>
       </c>
       <c r="D211" t="s">
-        <v>135</v>
+        <v>722</v>
       </c>
       <c r="F211" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="B212" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="C212" t="s">
-        <v>581</v>
+        <v>700</v>
       </c>
       <c r="D212" t="s">
-        <v>582</v>
+        <v>701</v>
       </c>
       <c r="F212" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>280</v>
+        <v>727</v>
       </c>
       <c r="B213" t="s">
-        <v>281</v>
+        <v>728</v>
       </c>
       <c r="C213" t="s">
-        <v>723</v>
+        <v>152</v>
       </c>
       <c r="D213" t="s">
-        <v>724</v>
+        <v>153</v>
       </c>
       <c r="F213" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>696</v>
+        <v>730</v>
       </c>
       <c r="B214" t="s">
-        <v>697</v>
+        <v>731</v>
       </c>
       <c r="C214" t="s">
-        <v>726</v>
+        <v>152</v>
       </c>
       <c r="D214" t="s">
-        <v>727</v>
+        <v>153</v>
       </c>
       <c r="F214" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>670</v>
+        <v>733</v>
       </c>
       <c r="B215" t="s">
-        <v>671</v>
+        <v>734</v>
       </c>
       <c r="C215" t="s">
-        <v>726</v>
+        <v>735</v>
       </c>
       <c r="D215" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="F215" t="s">
-        <v>729</v>
+        <v>737</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>730</v>
+        <v>738</v>
       </c>
       <c r="B216" t="s">
-        <v>731</v>
+        <v>739</v>
       </c>
       <c r="C216" t="s">
-        <v>723</v>
+        <v>579</v>
       </c>
       <c r="D216" t="s">
-        <v>724</v>
+        <v>580</v>
       </c>
       <c r="F216" t="s">
-        <v>732</v>
+        <v>740</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>723</v>
+        <v>741</v>
       </c>
       <c r="B217" t="s">
-        <v>724</v>
+        <v>742</v>
       </c>
       <c r="C217" t="s">
-        <v>688</v>
+        <v>738</v>
       </c>
       <c r="D217" t="s">
-        <v>689</v>
+        <v>739</v>
       </c>
       <c r="F217" t="s">
-        <v>733</v>
+        <v>743</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>734</v>
+        <v>530</v>
       </c>
       <c r="B218" t="s">
-        <v>735</v>
+        <v>531</v>
       </c>
       <c r="C218" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="D218" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="F218" t="s">
-        <v>736</v>
+        <v>744</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="B219" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C219" t="s">
-        <v>696</v>
+        <v>606</v>
       </c>
       <c r="D219" t="s">
-        <v>697</v>
+        <v>607</v>
       </c>
       <c r="F219" t="s">
-        <v>739</v>
+        <v>747</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>688</v>
+        <v>302</v>
       </c>
       <c r="B220" t="s">
-        <v>689</v>
+        <v>303</v>
       </c>
       <c r="C220" t="s">
-        <v>142</v>
+        <v>748</v>
       </c>
       <c r="D220" t="s">
-        <v>143</v>
+        <v>749</v>
       </c>
       <c r="F220" t="s">
-        <v>740</v>
+        <v>750</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>741</v>
+        <v>721</v>
       </c>
       <c r="B221" t="s">
-        <v>742</v>
+        <v>722</v>
       </c>
       <c r="C221" t="s">
-        <v>730</v>
+        <v>751</v>
       </c>
       <c r="D221" t="s">
-        <v>731</v>
+        <v>752</v>
       </c>
       <c r="F221" t="s">
-        <v>743</v>
+        <v>753</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>744</v>
+        <v>695</v>
       </c>
       <c r="B222" t="s">
-        <v>745</v>
+        <v>696</v>
       </c>
       <c r="C222" t="s">
-        <v>730</v>
+        <v>751</v>
       </c>
       <c r="D222" t="s">
-        <v>731</v>
+        <v>752</v>
       </c>
       <c r="F222" t="s">
-        <v>746</v>
+        <v>754</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>747</v>
+        <v>755</v>
       </c>
       <c r="B223" t="s">
+        <v>756</v>
+      </c>
+      <c r="C223" t="s">
         <v>748</v>
       </c>
-      <c r="C223" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D223" t="s">
-        <v>681</v>
+        <v>749</v>
       </c>
       <c r="F223" t="s">
-        <v>749</v>
+        <v>757</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>750</v>
+        <v>748</v>
       </c>
       <c r="B224" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="C224" t="s">
-        <v>680</v>
+        <v>713</v>
       </c>
       <c r="D224" t="s">
-        <v>681</v>
+        <v>714</v>
       </c>
       <c r="F224" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>680</v>
+        <v>759</v>
       </c>
       <c r="B225" t="s">
-        <v>681</v>
+        <v>760</v>
       </c>
       <c r="C225" t="s">
-        <v>670</v>
+        <v>152</v>
       </c>
       <c r="D225" t="s">
-        <v>671</v>
+        <v>153</v>
       </c>
       <c r="F225" t="s">
-        <v>753</v>
+        <v>761</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>726</v>
+        <v>762</v>
       </c>
       <c r="B226" t="s">
-        <v>727</v>
+        <v>763</v>
       </c>
       <c r="C226" t="s">
-        <v>280</v>
+        <v>721</v>
       </c>
       <c r="D226" t="s">
-        <v>281</v>
+        <v>722</v>
       </c>
       <c r="F226" t="s">
-        <v>754</v>
+        <v>764</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>675</v>
+        <v>713</v>
       </c>
       <c r="B227" t="s">
-        <v>676</v>
+        <v>714</v>
       </c>
       <c r="C227" t="s">
-        <v>696</v>
+        <v>152</v>
       </c>
       <c r="D227" t="s">
-        <v>697</v>
+        <v>153</v>
       </c>
       <c r="F227" t="s">
-        <v>755</v>
+        <v>765</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
+        <v>766</v>
+      </c>
+      <c r="B228" t="s">
+        <v>767</v>
+      </c>
+      <c r="C228" t="s">
+        <v>755</v>
+      </c>
+      <c r="D228" t="s">
         <v>756</v>
       </c>
-      <c r="B228" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F228" t="s">
-        <v>758</v>
+        <v>768</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>759</v>
+        <v>769</v>
       </c>
       <c r="B229" t="s">
-        <v>760</v>
+        <v>770</v>
       </c>
       <c r="C229" t="s">
-        <v>761</v>
+        <v>755</v>
       </c>
       <c r="D229" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F229" t="s">
-        <v>763</v>
+        <v>771</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>761</v>
+        <v>772</v>
       </c>
       <c r="B230" t="s">
-        <v>762</v>
+        <v>773</v>
       </c>
       <c r="C230" t="s">
-        <v>756</v>
+        <v>705</v>
       </c>
       <c r="D230" t="s">
-        <v>757</v>
+        <v>706</v>
       </c>
       <c r="F230" t="s">
-        <v>764</v>
+        <v>774</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="B231" t="s">
-        <v>766</v>
+        <v>776</v>
       </c>
       <c r="C231" t="s">
-        <v>759</v>
+        <v>705</v>
       </c>
       <c r="D231" t="s">
-        <v>760</v>
+        <v>706</v>
       </c>
       <c r="F231" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>768</v>
+        <v>705</v>
       </c>
       <c r="B232" t="s">
-        <v>769</v>
+        <v>706</v>
       </c>
       <c r="C232" t="s">
-        <v>759</v>
+        <v>695</v>
       </c>
       <c r="D232" t="s">
-        <v>760</v>
+        <v>696</v>
       </c>
       <c r="F232" t="s">
-        <v>770</v>
+        <v>778</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>771</v>
+        <v>751</v>
       </c>
       <c r="B233" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
       <c r="C233" t="s">
-        <v>759</v>
+        <v>302</v>
       </c>
       <c r="D233" t="s">
-        <v>760</v>
+        <v>303</v>
       </c>
       <c r="F233" t="s">
-        <v>773</v>
+        <v>779</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>148</v>
+        <v>700</v>
       </c>
       <c r="B234" t="s">
-        <v>149</v>
+        <v>701</v>
       </c>
       <c r="C234" t="s">
-        <v>142</v>
+        <v>721</v>
       </c>
       <c r="D234" t="s">
-        <v>143</v>
+        <v>722</v>
       </c>
       <c r="F234" t="s">
-        <v>774</v>
+        <v>780</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="B235" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="C235" t="s">
-        <v>216</v>
+        <v>344</v>
       </c>
       <c r="D235" t="s">
-        <v>217</v>
+        <v>345</v>
       </c>
       <c r="F235" t="s">
-        <v>777</v>
+        <v>783</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
       <c r="B236" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="C236" t="s">
-        <v>775</v>
+        <v>786</v>
       </c>
       <c r="D236" t="s">
-        <v>776</v>
+        <v>787</v>
       </c>
       <c r="F236" t="s">
-        <v>780</v>
+        <v>788</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>154</v>
+        <v>786</v>
       </c>
       <c r="B237" t="s">
-        <v>155</v>
+        <v>787</v>
       </c>
       <c r="C237" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="D237" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="F237" t="s">
-        <v>781</v>
+        <v>789</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>782</v>
+        <v>790</v>
       </c>
       <c r="B238" t="s">
-        <v>783</v>
+        <v>791</v>
       </c>
       <c r="C238" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="D238" t="s">
-        <v>776</v>
+        <v>785</v>
       </c>
       <c r="F238" t="s">
-        <v>784</v>
+        <v>792</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
+        <v>793</v>
+      </c>
+      <c r="B239" t="s">
+        <v>794</v>
+      </c>
+      <c r="C239" t="s">
+        <v>784</v>
+      </c>
+      <c r="D239" t="s">
         <v>785</v>
       </c>
-      <c r="B239" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F239" t="s">
-        <v>787</v>
+        <v>795</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>788</v>
+        <v>796</v>
       </c>
       <c r="B240" t="s">
-        <v>789</v>
+        <v>797</v>
       </c>
       <c r="C240" t="s">
-        <v>211</v>
+        <v>784</v>
       </c>
       <c r="D240" t="s">
-        <v>205</v>
+        <v>785</v>
       </c>
       <c r="F240" t="s">
-        <v>790</v>
+        <v>798</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>791</v>
+        <v>158</v>
       </c>
       <c r="B241" t="s">
-        <v>792</v>
+        <v>159</v>
       </c>
       <c r="C241" t="s">
-        <v>211</v>
+        <v>152</v>
       </c>
       <c r="D241" t="s">
-        <v>205</v>
+        <v>153</v>
       </c>
       <c r="F241" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>794</v>
+        <v>800</v>
       </c>
       <c r="B242" t="s">
-        <v>795</v>
+        <v>801</v>
       </c>
       <c r="C242" t="s">
-        <v>573</v>
+        <v>238</v>
       </c>
       <c r="D242" t="s">
-        <v>574</v>
+        <v>239</v>
       </c>
       <c r="F242" t="s">
-        <v>796</v>
+        <v>802</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="B243" t="s">
-        <v>798</v>
+        <v>804</v>
       </c>
       <c r="C243" t="s">
-        <v>211</v>
+        <v>800</v>
       </c>
       <c r="D243" t="s">
-        <v>205</v>
+        <v>801</v>
       </c>
       <c r="F243" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
+        <v>806</v>
+      </c>
+      <c r="B244" t="s">
+        <v>807</v>
+      </c>
+      <c r="C244" t="s">
         <v>800</v>
       </c>
-      <c r="B244" t="s">
+      <c r="D244" t="s">
         <v>801</v>
       </c>
-      <c r="C244" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F244" t="s">
-        <v>802</v>
+        <v>808</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>803</v>
+        <v>809</v>
       </c>
       <c r="B245" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="C245" t="s">
-        <v>805</v>
+        <v>800</v>
       </c>
       <c r="D245" t="s">
-        <v>806</v>
+        <v>801</v>
       </c>
       <c r="F245" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="B246" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="C246" t="s">
-        <v>573</v>
+        <v>236</v>
       </c>
       <c r="D246" t="s">
-        <v>574</v>
+        <v>221</v>
       </c>
       <c r="F246" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="B247" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="C247" t="s">
-        <v>573</v>
+        <v>236</v>
       </c>
       <c r="D247" t="s">
-        <v>574</v>
+        <v>221</v>
       </c>
       <c r="F247" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B248" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C248" t="s">
-        <v>573</v>
+        <v>598</v>
       </c>
       <c r="D248" t="s">
-        <v>574</v>
+        <v>599</v>
       </c>
       <c r="F248" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="B249" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="C249" t="s">
-        <v>573</v>
+        <v>236</v>
       </c>
       <c r="D249" t="s">
-        <v>574</v>
+        <v>221</v>
       </c>
       <c r="F249" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="B250" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="C250" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="D250" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F250" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="B251" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="C251" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="D251" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="F251" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="B252" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="C252" t="s">
-        <v>830</v>
+        <v>598</v>
       </c>
       <c r="D252" t="s">
-        <v>831</v>
+        <v>599</v>
       </c>
       <c r="F252" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="B253" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="C253" t="s">
-        <v>805</v>
+        <v>598</v>
       </c>
       <c r="D253" t="s">
-        <v>806</v>
+        <v>599</v>
       </c>
       <c r="F253" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="B254" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="C254" t="s">
-        <v>211</v>
+        <v>598</v>
       </c>
       <c r="D254" t="s">
-        <v>205</v>
+        <v>599</v>
       </c>
       <c r="F254" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="B255" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="C255" t="s">
-        <v>110</v>
+        <v>598</v>
       </c>
       <c r="D255" t="s">
-        <v>111</v>
+        <v>599</v>
       </c>
       <c r="F255" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="B256" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="C256" t="s">
-        <v>805</v>
+        <v>598</v>
       </c>
       <c r="D256" t="s">
-        <v>806</v>
+        <v>599</v>
       </c>
       <c r="F256" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="B257" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="C257" t="s">
-        <v>573</v>
+        <v>849</v>
       </c>
       <c r="D257" t="s">
-        <v>574</v>
+        <v>850</v>
       </c>
       <c r="F257" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="B258" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="C258" t="s">
-        <v>825</v>
+        <v>854</v>
       </c>
       <c r="D258" t="s">
-        <v>826</v>
+        <v>855</v>
       </c>
       <c r="F258" t="s">
-        <v>850</v>
+        <v>856</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>851</v>
+        <v>857</v>
       </c>
       <c r="B259" t="s">
-        <v>852</v>
+        <v>858</v>
       </c>
       <c r="C259" t="s">
-        <v>573</v>
+        <v>859</v>
       </c>
       <c r="D259" t="s">
-        <v>574</v>
+        <v>860</v>
       </c>
       <c r="F259" t="s">
-        <v>853</v>
+        <v>861</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>854</v>
+        <v>862</v>
       </c>
       <c r="B260" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="C260" t="s">
-        <v>211</v>
+        <v>236</v>
       </c>
       <c r="D260" t="s">
-        <v>205</v>
+        <v>221</v>
       </c>
       <c r="F260" t="s">
-        <v>856</v>
+        <v>864</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>857</v>
+        <v>865</v>
       </c>
       <c r="B261" t="s">
-        <v>858</v>
+        <v>866</v>
       </c>
       <c r="C261" t="s">
-        <v>800</v>
+        <v>116</v>
       </c>
       <c r="D261" t="s">
-        <v>801</v>
+        <v>117</v>
       </c>
       <c r="F261" t="s">
-        <v>859</v>
+        <v>867</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="B262" t="s">
-        <v>861</v>
+        <v>869</v>
       </c>
       <c r="C262" t="s">
-        <v>857</v>
+        <v>829</v>
       </c>
       <c r="D262" t="s">
-        <v>858</v>
+        <v>830</v>
       </c>
       <c r="F262" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>863</v>
+        <v>871</v>
       </c>
       <c r="B263" t="s">
-        <v>864</v>
+        <v>872</v>
       </c>
       <c r="C263" t="s">
-        <v>857</v>
+        <v>598</v>
       </c>
       <c r="D263" t="s">
-        <v>858</v>
+        <v>599</v>
       </c>
       <c r="F263" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>866</v>
+        <v>874</v>
       </c>
       <c r="B264" t="s">
-        <v>867</v>
+        <v>875</v>
       </c>
       <c r="C264" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="D264" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="F264" t="s">
-        <v>868</v>
+        <v>876</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>869</v>
+        <v>877</v>
       </c>
       <c r="B265" t="s">
-        <v>870</v>
+        <v>878</v>
       </c>
       <c r="C265" t="s">
-        <v>857</v>
+        <v>598</v>
       </c>
       <c r="D265" t="s">
-        <v>858</v>
+        <v>599</v>
       </c>
       <c r="F265" t="s">
-        <v>871</v>
+        <v>879</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>872</v>
+        <v>880</v>
       </c>
       <c r="B266" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="C266" t="s">
-        <v>857</v>
+        <v>236</v>
       </c>
       <c r="D266" t="s">
-        <v>858</v>
+        <v>221</v>
       </c>
       <c r="F266" t="s">
-        <v>874</v>
+        <v>882</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>875</v>
+        <v>883</v>
       </c>
       <c r="B267" t="s">
-        <v>876</v>
+        <v>884</v>
       </c>
       <c r="C267" t="s">
-        <v>860</v>
+        <v>824</v>
       </c>
       <c r="D267" t="s">
-        <v>861</v>
+        <v>825</v>
       </c>
       <c r="F267" t="s">
-        <v>877</v>
+        <v>885</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>878</v>
+        <v>886</v>
       </c>
       <c r="B268" t="s">
-        <v>879</v>
+        <v>887</v>
       </c>
       <c r="C268" t="s">
-        <v>857</v>
+        <v>883</v>
       </c>
       <c r="D268" t="s">
-        <v>858</v>
+        <v>884</v>
       </c>
       <c r="F268" t="s">
-        <v>880</v>
+        <v>888</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
       <c r="B269" t="s">
-        <v>882</v>
+        <v>890</v>
       </c>
       <c r="C269" t="s">
-        <v>857</v>
+        <v>883</v>
       </c>
       <c r="D269" t="s">
-        <v>858</v>
+        <v>884</v>
       </c>
       <c r="F269" t="s">
-        <v>883</v>
+        <v>891</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>168</v>
+        <v>892</v>
       </c>
       <c r="B270" t="s">
-        <v>169</v>
+        <v>893</v>
       </c>
       <c r="C270" t="s">
-        <v>839</v>
+        <v>883</v>
       </c>
       <c r="D270" t="s">
-        <v>840</v>
+        <v>884</v>
       </c>
       <c r="F270" t="s">
-        <v>884</v>
+        <v>894</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>885</v>
+        <v>895</v>
       </c>
       <c r="B271" t="s">
-        <v>886</v>
+        <v>896</v>
       </c>
       <c r="C271" t="s">
-        <v>573</v>
+        <v>883</v>
       </c>
       <c r="D271" t="s">
-        <v>574</v>
+        <v>884</v>
       </c>
       <c r="F271" t="s">
-        <v>887</v>
+        <v>897</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>888</v>
+        <v>898</v>
       </c>
       <c r="B272" t="s">
-        <v>889</v>
+        <v>899</v>
       </c>
       <c r="C272" t="s">
-        <v>557</v>
+        <v>883</v>
       </c>
       <c r="D272" t="s">
-        <v>558</v>
+        <v>884</v>
       </c>
       <c r="F272" t="s">
-        <v>890</v>
+        <v>900</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>891</v>
+        <v>901</v>
       </c>
       <c r="B273" t="s">
-        <v>892</v>
+        <v>902</v>
       </c>
       <c r="C273" t="s">
-        <v>557</v>
+        <v>886</v>
       </c>
       <c r="D273" t="s">
-        <v>558</v>
+        <v>887</v>
       </c>
       <c r="F273" t="s">
-        <v>893</v>
+        <v>903</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>894</v>
+        <v>904</v>
       </c>
       <c r="B274" t="s">
-        <v>895</v>
+        <v>905</v>
       </c>
       <c r="C274" t="s">
-        <v>896</v>
+        <v>883</v>
       </c>
       <c r="D274" t="s">
-        <v>897</v>
+        <v>884</v>
       </c>
       <c r="F274" t="s">
-        <v>898</v>
+        <v>906</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>899</v>
+        <v>907</v>
       </c>
       <c r="B275" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
       <c r="C275" t="s">
-        <v>891</v>
+        <v>883</v>
       </c>
       <c r="D275" t="s">
-        <v>892</v>
+        <v>884</v>
       </c>
       <c r="F275" t="s">
-        <v>901</v>
+        <v>909</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>902</v>
+        <v>164</v>
       </c>
       <c r="B276" t="s">
-        <v>903</v>
+        <v>165</v>
       </c>
       <c r="C276" t="s">
-        <v>573</v>
+        <v>865</v>
       </c>
       <c r="D276" t="s">
-        <v>574</v>
+        <v>866</v>
       </c>
       <c r="F276" t="s">
-        <v>904</v>
+        <v>910</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>905</v>
+        <v>911</v>
       </c>
       <c r="B277" t="s">
-        <v>906</v>
+        <v>912</v>
       </c>
       <c r="C277" t="s">
-        <v>891</v>
+        <v>598</v>
       </c>
       <c r="D277" t="s">
-        <v>892</v>
+        <v>599</v>
       </c>
       <c r="F277" t="s">
-        <v>907</v>
+        <v>913</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>908</v>
+        <v>914</v>
       </c>
       <c r="B278" t="s">
-        <v>909</v>
+        <v>915</v>
       </c>
       <c r="C278" t="s">
-        <v>910</v>
+        <v>582</v>
       </c>
       <c r="D278" t="s">
-        <v>911</v>
+        <v>583</v>
       </c>
       <c r="F278" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="B279" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="C279" t="s">
-        <v>857</v>
+        <v>582</v>
       </c>
       <c r="D279" t="s">
-        <v>858</v>
+        <v>583</v>
       </c>
       <c r="F279" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="B280" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="C280" t="s">
-        <v>573</v>
+        <v>922</v>
       </c>
       <c r="D280" t="s">
-        <v>574</v>
+        <v>923</v>
       </c>
       <c r="F280" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>919</v>
+        <v>925</v>
       </c>
       <c r="B281" t="s">
-        <v>920</v>
+        <v>926</v>
       </c>
       <c r="C281" t="s">
-        <v>805</v>
+        <v>917</v>
       </c>
       <c r="D281" t="s">
-        <v>806</v>
+        <v>918</v>
       </c>
       <c r="F281" t="s">
-        <v>921</v>
+        <v>927</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>922</v>
+        <v>928</v>
       </c>
       <c r="B282" t="s">
-        <v>923</v>
+        <v>929</v>
       </c>
       <c r="C282" t="s">
-        <v>557</v>
+        <v>598</v>
       </c>
       <c r="D282" t="s">
-        <v>558</v>
+        <v>599</v>
       </c>
       <c r="F282" t="s">
-        <v>924</v>
+        <v>930</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>925</v>
+        <v>931</v>
       </c>
       <c r="B283" t="s">
-        <v>926</v>
+        <v>932</v>
       </c>
       <c r="C283" t="s">
-        <v>888</v>
+        <v>917</v>
       </c>
       <c r="D283" t="s">
-        <v>889</v>
+        <v>918</v>
       </c>
       <c r="F283" t="s">
-        <v>927</v>
+        <v>933</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>928</v>
+        <v>934</v>
       </c>
       <c r="B284" t="s">
-        <v>929</v>
+        <v>935</v>
       </c>
       <c r="C284" t="s">
-        <v>857</v>
+        <v>936</v>
       </c>
       <c r="D284" t="s">
-        <v>858</v>
+        <v>937</v>
       </c>
       <c r="F284" t="s">
-        <v>930</v>
+        <v>938</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>825</v>
+        <v>939</v>
       </c>
       <c r="B285" t="s">
-        <v>826</v>
+        <v>940</v>
       </c>
       <c r="C285" t="s">
-        <v>573</v>
+        <v>883</v>
       </c>
       <c r="D285" t="s">
-        <v>574</v>
+        <v>884</v>
       </c>
       <c r="F285" t="s">
-        <v>931</v>
+        <v>941</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>932</v>
+        <v>942</v>
       </c>
       <c r="B286" t="s">
-        <v>933</v>
+        <v>943</v>
       </c>
       <c r="C286" t="s">
-        <v>825</v>
+        <v>598</v>
       </c>
       <c r="D286" t="s">
-        <v>826</v>
+        <v>599</v>
       </c>
       <c r="F286" t="s">
-        <v>934</v>
+        <v>944</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>935</v>
+        <v>945</v>
       </c>
       <c r="B287" t="s">
-        <v>936</v>
+        <v>946</v>
       </c>
       <c r="C287" t="s">
-        <v>937</v>
+        <v>829</v>
       </c>
       <c r="D287" t="s">
-        <v>938</v>
+        <v>830</v>
       </c>
       <c r="F287" t="s">
-        <v>939</v>
+        <v>947</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>940</v>
+        <v>948</v>
       </c>
       <c r="B288" t="s">
-        <v>941</v>
+        <v>949</v>
       </c>
       <c r="C288" t="s">
-        <v>888</v>
+        <v>582</v>
       </c>
       <c r="D288" t="s">
-        <v>889</v>
+        <v>583</v>
       </c>
       <c r="F288" t="s">
-        <v>942</v>
+        <v>950</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>710</v>
+        <v>951</v>
       </c>
       <c r="B289" t="s">
-        <v>711</v>
+        <v>952</v>
       </c>
       <c r="C289" t="s">
-        <v>573</v>
+        <v>914</v>
       </c>
       <c r="D289" t="s">
-        <v>574</v>
+        <v>915</v>
       </c>
       <c r="F289" t="s">
-        <v>943</v>
+        <v>953</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>944</v>
+        <v>954</v>
       </c>
       <c r="B290" t="s">
-        <v>945</v>
+        <v>955</v>
       </c>
       <c r="C290" t="s">
-        <v>573</v>
+        <v>883</v>
       </c>
       <c r="D290" t="s">
-        <v>574</v>
+        <v>884</v>
       </c>
       <c r="F290" t="s">
-        <v>946</v>
+        <v>956</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>947</v>
+        <v>849</v>
       </c>
       <c r="B291" t="s">
-        <v>948</v>
+        <v>850</v>
       </c>
       <c r="C291" t="s">
-        <v>573</v>
+        <v>598</v>
       </c>
       <c r="D291" t="s">
-        <v>574</v>
+        <v>599</v>
       </c>
       <c r="F291" t="s">
-        <v>949</v>
+        <v>957</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>950</v>
+        <v>958</v>
       </c>
       <c r="B292" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="C292" t="s">
-        <v>554</v>
+        <v>849</v>
       </c>
       <c r="D292" t="s">
-        <v>555</v>
+        <v>850</v>
       </c>
       <c r="F292" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>953</v>
+        <v>961</v>
       </c>
       <c r="B293" t="s">
-        <v>954</v>
+        <v>962</v>
       </c>
       <c r="C293" t="s">
-        <v>950</v>
+        <v>963</v>
       </c>
       <c r="D293" t="s">
-        <v>951</v>
+        <v>964</v>
       </c>
       <c r="F293" t="s">
-        <v>955</v>
+        <v>965</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>956</v>
+        <v>966</v>
       </c>
       <c r="B294" t="s">
-        <v>957</v>
+        <v>967</v>
       </c>
       <c r="C294" t="s">
-        <v>953</v>
+        <v>914</v>
       </c>
       <c r="D294" t="s">
-        <v>954</v>
+        <v>915</v>
       </c>
       <c r="F294" t="s">
-        <v>958</v>
+        <v>968</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>959</v>
+        <v>735</v>
       </c>
       <c r="B295" t="s">
-        <v>960</v>
+        <v>736</v>
       </c>
       <c r="C295" t="s">
-        <v>953</v>
+        <v>598</v>
       </c>
       <c r="D295" t="s">
-        <v>954</v>
+        <v>599</v>
       </c>
       <c r="F295" t="s">
-        <v>961</v>
+        <v>969</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>962</v>
+        <v>970</v>
       </c>
       <c r="B296" t="s">
-        <v>963</v>
+        <v>971</v>
       </c>
       <c r="C296" t="s">
-        <v>888</v>
+        <v>598</v>
       </c>
       <c r="D296" t="s">
-        <v>889</v>
+        <v>599</v>
       </c>
       <c r="F296" t="s">
-        <v>964</v>
+        <v>972</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>965</v>
+        <v>973</v>
       </c>
       <c r="B297" t="s">
-        <v>966</v>
+        <v>974</v>
       </c>
       <c r="C297" t="s">
-        <v>800</v>
+        <v>598</v>
       </c>
       <c r="D297" t="s">
-        <v>801</v>
+        <v>599</v>
       </c>
       <c r="F297" t="s">
-        <v>967</v>
+        <v>975</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>805</v>
+        <v>976</v>
       </c>
       <c r="B298" t="s">
-        <v>806</v>
+        <v>977</v>
       </c>
       <c r="C298" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="D298" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F298" t="s">
-        <v>968</v>
+        <v>978</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>969</v>
+        <v>979</v>
       </c>
       <c r="B299" t="s">
-        <v>970</v>
+        <v>980</v>
       </c>
       <c r="C299" t="s">
-        <v>922</v>
+        <v>976</v>
       </c>
       <c r="D299" t="s">
-        <v>923</v>
+        <v>977</v>
       </c>
       <c r="F299" t="s">
-        <v>971</v>
+        <v>981</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>972</v>
+        <v>982</v>
       </c>
       <c r="B300" t="s">
-        <v>973</v>
+        <v>983</v>
       </c>
       <c r="C300" t="s">
-        <v>808</v>
+        <v>979</v>
       </c>
       <c r="D300" t="s">
-        <v>809</v>
+        <v>980</v>
       </c>
       <c r="F300" t="s">
-        <v>974</v>
+        <v>984</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>975</v>
+        <v>985</v>
       </c>
       <c r="B301" t="s">
-        <v>976</v>
+        <v>986</v>
       </c>
       <c r="C301" t="s">
-        <v>965</v>
+        <v>979</v>
       </c>
       <c r="D301" t="s">
-        <v>966</v>
+        <v>980</v>
       </c>
       <c r="F301" t="s">
-        <v>977</v>
+        <v>987</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>978</v>
+        <v>988</v>
       </c>
       <c r="B302" t="s">
-        <v>979</v>
+        <v>989</v>
       </c>
       <c r="C302" t="s">
-        <v>573</v>
+        <v>914</v>
       </c>
       <c r="D302" t="s">
-        <v>574</v>
+        <v>915</v>
       </c>
       <c r="F302" t="s">
-        <v>980</v>
+        <v>990</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>981</v>
+        <v>991</v>
       </c>
       <c r="B303" t="s">
-        <v>982</v>
+        <v>992</v>
       </c>
       <c r="C303" t="s">
-        <v>557</v>
+        <v>824</v>
       </c>
       <c r="D303" t="s">
-        <v>558</v>
+        <v>825</v>
       </c>
       <c r="F303" t="s">
-        <v>983</v>
+        <v>993</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>984</v>
+        <v>829</v>
       </c>
       <c r="B304" t="s">
-        <v>985</v>
+        <v>830</v>
       </c>
       <c r="C304" t="s">
-        <v>981</v>
+        <v>598</v>
       </c>
       <c r="D304" t="s">
-        <v>982</v>
+        <v>599</v>
       </c>
       <c r="F304" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="B305" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="C305" t="s">
-        <v>981</v>
+        <v>948</v>
       </c>
       <c r="D305" t="s">
-        <v>982</v>
+        <v>949</v>
       </c>
       <c r="F305" t="s">
-        <v>989</v>
+        <v>997</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>990</v>
+        <v>998</v>
       </c>
       <c r="B306" t="s">
-        <v>991</v>
+        <v>999</v>
       </c>
       <c r="C306" t="s">
-        <v>981</v>
+        <v>832</v>
       </c>
       <c r="D306" t="s">
-        <v>982</v>
+        <v>833</v>
       </c>
       <c r="F306" t="s">
-        <v>992</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>993</v>
+        <v>1001</v>
       </c>
       <c r="B307" t="s">
-        <v>994</v>
+        <v>1002</v>
       </c>
       <c r="C307" t="s">
-        <v>981</v>
+        <v>991</v>
       </c>
       <c r="D307" t="s">
-        <v>982</v>
+        <v>992</v>
       </c>
       <c r="F307" t="s">
-        <v>995</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>996</v>
+        <v>1004</v>
       </c>
       <c r="B308" t="s">
-        <v>997</v>
+        <v>1005</v>
       </c>
       <c r="C308" t="s">
-        <v>981</v>
+        <v>598</v>
       </c>
       <c r="D308" t="s">
-        <v>982</v>
+        <v>599</v>
       </c>
       <c r="F308" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>999</v>
+        <v>1007</v>
       </c>
       <c r="B309" t="s">
-        <v>1000</v>
+        <v>1008</v>
       </c>
       <c r="C309" t="s">
-        <v>981</v>
+        <v>582</v>
       </c>
       <c r="D309" t="s">
-        <v>982</v>
+        <v>583</v>
       </c>
       <c r="F309" t="s">
-        <v>1001</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>1002</v>
+        <v>1010</v>
       </c>
       <c r="B310" t="s">
-        <v>1003</v>
+        <v>1011</v>
       </c>
       <c r="C310" t="s">
-        <v>800</v>
+        <v>1007</v>
       </c>
       <c r="D310" t="s">
-        <v>801</v>
+        <v>1008</v>
       </c>
       <c r="F310" t="s">
-        <v>1004</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>1005</v>
+        <v>1013</v>
       </c>
       <c r="B311" t="s">
-        <v>1006</v>
+        <v>1014</v>
       </c>
       <c r="C311" t="s">
-        <v>1002</v>
+        <v>1007</v>
       </c>
       <c r="D311" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="F311" t="s">
-        <v>1007</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B312" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D312" t="s">
         <v>1008</v>
       </c>
-      <c r="B312" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F312" t="s">
-        <v>1010</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>1011</v>
+        <v>1019</v>
       </c>
       <c r="B313" t="s">
-        <v>1012</v>
+        <v>1020</v>
       </c>
       <c r="C313" t="s">
-        <v>1002</v>
+        <v>1007</v>
       </c>
       <c r="D313" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="F313" t="s">
-        <v>1013</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>1014</v>
+        <v>1022</v>
       </c>
       <c r="B314" t="s">
-        <v>1015</v>
+        <v>1023</v>
       </c>
       <c r="C314" t="s">
-        <v>965</v>
+        <v>1007</v>
       </c>
       <c r="D314" t="s">
-        <v>966</v>
+        <v>1008</v>
       </c>
       <c r="F314" t="s">
-        <v>1016</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>1017</v>
+        <v>1025</v>
       </c>
       <c r="B315" t="s">
-        <v>1018</v>
+        <v>1026</v>
       </c>
       <c r="C315" t="s">
-        <v>888</v>
+        <v>1007</v>
       </c>
       <c r="D315" t="s">
-        <v>889</v>
+        <v>1008</v>
       </c>
       <c r="F315" t="s">
-        <v>1019</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>1020</v>
+        <v>1028</v>
       </c>
       <c r="B316" t="s">
-        <v>1021</v>
+        <v>1029</v>
       </c>
       <c r="C316" t="s">
-        <v>888</v>
+        <v>824</v>
       </c>
       <c r="D316" t="s">
-        <v>889</v>
+        <v>825</v>
       </c>
       <c r="F316" t="s">
-        <v>1022</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>1023</v>
+        <v>1031</v>
       </c>
       <c r="B317" t="s">
-        <v>1024</v>
+        <v>1032</v>
       </c>
       <c r="C317" t="s">
-        <v>557</v>
+        <v>1028</v>
       </c>
       <c r="D317" t="s">
-        <v>558</v>
+        <v>1029</v>
       </c>
       <c r="F317" t="s">
-        <v>1025</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>1026</v>
+        <v>1034</v>
       </c>
       <c r="B318" t="s">
-        <v>1027</v>
+        <v>1035</v>
       </c>
       <c r="C318" t="s">
-        <v>1023</v>
+        <v>1028</v>
       </c>
       <c r="D318" t="s">
-        <v>1024</v>
+        <v>1029</v>
       </c>
       <c r="F318" t="s">
-        <v>1028</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B319" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D319" t="s">
         <v>1029</v>
       </c>
-      <c r="B319" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F319" t="s">
-        <v>1033</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>1034</v>
+        <v>1040</v>
       </c>
       <c r="B320" t="s">
-        <v>1035</v>
+        <v>1041</v>
       </c>
       <c r="C320" t="s">
-        <v>1026</v>
+        <v>991</v>
       </c>
       <c r="D320" t="s">
-        <v>1027</v>
+        <v>992</v>
       </c>
       <c r="F320" t="s">
-        <v>1036</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>1037</v>
+        <v>1043</v>
       </c>
       <c r="B321" t="s">
-        <v>1038</v>
+        <v>1044</v>
       </c>
       <c r="C321" t="s">
-        <v>1034</v>
+        <v>914</v>
       </c>
       <c r="D321" t="s">
-        <v>1035</v>
+        <v>915</v>
       </c>
       <c r="F321" t="s">
-        <v>1039</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>1031</v>
+        <v>1046</v>
       </c>
       <c r="B322" t="s">
-        <v>1032</v>
+        <v>1047</v>
       </c>
       <c r="C322" t="s">
-        <v>1034</v>
+        <v>914</v>
       </c>
       <c r="D322" t="s">
-        <v>1035</v>
+        <v>915</v>
       </c>
       <c r="F322" t="s">
-        <v>1040</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>1041</v>
+        <v>1049</v>
       </c>
       <c r="B323" t="s">
-        <v>1042</v>
+        <v>1050</v>
       </c>
       <c r="C323" t="s">
-        <v>1023</v>
+        <v>582</v>
       </c>
       <c r="D323" t="s">
-        <v>1024</v>
+        <v>583</v>
       </c>
       <c r="F323" t="s">
-        <v>1043</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>1044</v>
+        <v>1052</v>
       </c>
       <c r="B324" t="s">
-        <v>1045</v>
+        <v>1053</v>
       </c>
       <c r="C324" t="s">
-        <v>554</v>
+        <v>1049</v>
       </c>
       <c r="D324" t="s">
-        <v>555</v>
+        <v>1050</v>
       </c>
       <c r="F324" t="s">
-        <v>1046</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>1047</v>
+        <v>1055</v>
       </c>
       <c r="B325" t="s">
-        <v>1048</v>
+        <v>1056</v>
       </c>
       <c r="C325" t="s">
-        <v>1044</v>
+        <v>1057</v>
       </c>
       <c r="D325" t="s">
-        <v>1045</v>
+        <v>1058</v>
       </c>
       <c r="F325" t="s">
-        <v>1049</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>1050</v>
+        <v>1060</v>
       </c>
       <c r="B326" t="s">
-        <v>1051</v>
+        <v>1061</v>
       </c>
       <c r="C326" t="s">
-        <v>1023</v>
+        <v>1052</v>
       </c>
       <c r="D326" t="s">
-        <v>1024</v>
+        <v>1053</v>
       </c>
       <c r="F326" t="s">
-        <v>1052</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>1053</v>
+        <v>1063</v>
       </c>
       <c r="B327" t="s">
-        <v>1054</v>
+        <v>1064</v>
       </c>
       <c r="C327" t="s">
-        <v>1050</v>
+        <v>1060</v>
       </c>
       <c r="D327" t="s">
-        <v>1051</v>
+        <v>1061</v>
       </c>
       <c r="F327" t="s">
-        <v>1055</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="B328" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="C328" t="s">
-        <v>1050</v>
+        <v>1060</v>
       </c>
       <c r="D328" t="s">
-        <v>1051</v>
+        <v>1061</v>
       </c>
       <c r="F328" t="s">
-        <v>1058</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>1059</v>
+        <v>1067</v>
       </c>
       <c r="B329" t="s">
-        <v>1060</v>
+        <v>1068</v>
       </c>
       <c r="C329" t="s">
-        <v>1061</v>
+        <v>1049</v>
       </c>
       <c r="D329" t="s">
-        <v>1062</v>
+        <v>1050</v>
       </c>
       <c r="F329" t="s">
-        <v>1063</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>1064</v>
+        <v>1070</v>
       </c>
       <c r="B330" t="s">
-        <v>1065</v>
+        <v>1071</v>
       </c>
       <c r="C330" t="s">
-        <v>1023</v>
+        <v>579</v>
       </c>
       <c r="D330" t="s">
-        <v>1024</v>
+        <v>580</v>
       </c>
       <c r="F330" t="s">
-        <v>1066</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>1067</v>
+        <v>1073</v>
       </c>
       <c r="B331" t="s">
-        <v>1068</v>
+        <v>1074</v>
       </c>
       <c r="C331" t="s">
-        <v>1023</v>
+        <v>1070</v>
       </c>
       <c r="D331" t="s">
-        <v>1024</v>
+        <v>1071</v>
       </c>
       <c r="F331" t="s">
-        <v>1069</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>1070</v>
+        <v>1076</v>
       </c>
       <c r="B332" t="s">
-        <v>1071</v>
+        <v>1077</v>
       </c>
       <c r="C332" t="s">
-        <v>1023</v>
+        <v>1049</v>
       </c>
       <c r="D332" t="s">
-        <v>1024</v>
+        <v>1050</v>
       </c>
       <c r="F332" t="s">
-        <v>1072</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>1073</v>
+        <v>1079</v>
       </c>
       <c r="B333" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="C333" t="s">
-        <v>1023</v>
+        <v>1076</v>
       </c>
       <c r="D333" t="s">
-        <v>1024</v>
+        <v>1077</v>
       </c>
       <c r="F333" t="s">
-        <v>1075</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C334" t="s">
         <v>1076</v>
       </c>
-      <c r="B334" t="s">
+      <c r="D334" t="s">
         <v>1077</v>
       </c>
-      <c r="C334" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F334" t="s">
-        <v>1078</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1079</v>
+        <v>1085</v>
       </c>
       <c r="B335" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="C335" t="s">
-        <v>1034</v>
+        <v>1087</v>
       </c>
       <c r="D335" t="s">
-        <v>1035</v>
+        <v>1088</v>
       </c>
       <c r="F335" t="s">
-        <v>1081</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>1082</v>
+        <v>1090</v>
       </c>
       <c r="B336" t="s">
-        <v>1083</v>
+        <v>1091</v>
       </c>
       <c r="C336" t="s">
-        <v>1023</v>
+        <v>1049</v>
       </c>
       <c r="D336" t="s">
-        <v>1024</v>
+        <v>1050</v>
       </c>
       <c r="F336" t="s">
-        <v>1084</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>1085</v>
+        <v>1093</v>
       </c>
       <c r="B337" t="s">
-        <v>1086</v>
+        <v>1094</v>
       </c>
       <c r="C337" t="s">
-        <v>1034</v>
+        <v>1049</v>
       </c>
       <c r="D337" t="s">
-        <v>1035</v>
+        <v>1050</v>
       </c>
       <c r="F337" t="s">
-        <v>1087</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>1088</v>
+        <v>1096</v>
       </c>
       <c r="B338" t="s">
-        <v>1089</v>
+        <v>1097</v>
       </c>
       <c r="C338" t="s">
-        <v>1023</v>
+        <v>1049</v>
       </c>
       <c r="D338" t="s">
-        <v>1024</v>
+        <v>1050</v>
       </c>
       <c r="F338" t="s">
-        <v>1090</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>1091</v>
+        <v>1099</v>
       </c>
       <c r="B339" t="s">
-        <v>1092</v>
+        <v>1100</v>
       </c>
       <c r="C339" t="s">
-        <v>1023</v>
+        <v>1049</v>
       </c>
       <c r="D339" t="s">
-        <v>1024</v>
+        <v>1050</v>
       </c>
       <c r="F339" t="s">
-        <v>1093</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1094</v>
+        <v>1102</v>
       </c>
       <c r="B340" t="s">
-        <v>1095</v>
+        <v>1103</v>
       </c>
       <c r="C340" t="s">
-        <v>1029</v>
+        <v>1049</v>
       </c>
       <c r="D340" t="s">
-        <v>1030</v>
+        <v>1050</v>
       </c>
       <c r="F340" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1097</v>
+        <v>1105</v>
       </c>
       <c r="B341" t="s">
-        <v>1098</v>
+        <v>1106</v>
       </c>
       <c r="C341" t="s">
-        <v>1029</v>
+        <v>1060</v>
       </c>
       <c r="D341" t="s">
-        <v>1030</v>
+        <v>1061</v>
       </c>
       <c r="F341" t="s">
-        <v>1099</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>1100</v>
+        <v>1108</v>
       </c>
       <c r="B342" t="s">
-        <v>1101</v>
+        <v>1109</v>
       </c>
       <c r="C342" t="s">
-        <v>1029</v>
+        <v>1049</v>
       </c>
       <c r="D342" t="s">
-        <v>1030</v>
+        <v>1050</v>
       </c>
       <c r="F342" t="s">
-        <v>1102</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>1103</v>
+        <v>1111</v>
       </c>
       <c r="B343" t="s">
-        <v>1104</v>
+        <v>1112</v>
       </c>
       <c r="C343" t="s">
-        <v>1023</v>
+        <v>1060</v>
       </c>
       <c r="D343" t="s">
-        <v>1024</v>
+        <v>1061</v>
       </c>
       <c r="F343" t="s">
-        <v>1105</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1106</v>
+        <v>1114</v>
       </c>
       <c r="B344" t="s">
-        <v>1107</v>
+        <v>1115</v>
       </c>
       <c r="C344" t="s">
-        <v>1023</v>
+        <v>1049</v>
       </c>
       <c r="D344" t="s">
-        <v>1024</v>
+        <v>1050</v>
       </c>
       <c r="F344" t="s">
-        <v>1108</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>1109</v>
+        <v>1117</v>
       </c>
       <c r="B345" t="s">
-        <v>1110</v>
+        <v>1118</v>
       </c>
       <c r="C345" t="s">
-        <v>1064</v>
+        <v>1049</v>
       </c>
       <c r="D345" t="s">
-        <v>1065</v>
+        <v>1050</v>
       </c>
       <c r="F345" t="s">
-        <v>1111</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>1112</v>
+        <v>1120</v>
       </c>
       <c r="B346" t="s">
-        <v>1113</v>
+        <v>1121</v>
       </c>
       <c r="C346" t="s">
-        <v>1067</v>
+        <v>1055</v>
       </c>
       <c r="D346" t="s">
-        <v>1068</v>
+        <v>1056</v>
       </c>
       <c r="F346" t="s">
-        <v>1114</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>1115</v>
+        <v>1123</v>
       </c>
       <c r="B347" t="s">
-        <v>1116</v>
+        <v>1124</v>
       </c>
       <c r="C347" t="s">
-        <v>1067</v>
+        <v>1055</v>
       </c>
       <c r="D347" t="s">
-        <v>1068</v>
+        <v>1056</v>
       </c>
       <c r="F347" t="s">
-        <v>1117</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>1118</v>
+        <v>1126</v>
       </c>
       <c r="B348" t="s">
-        <v>1119</v>
+        <v>1127</v>
       </c>
       <c r="C348" t="s">
-        <v>1067</v>
+        <v>1055</v>
       </c>
       <c r="D348" t="s">
-        <v>1068</v>
+        <v>1056</v>
       </c>
       <c r="F348" t="s">
-        <v>1120</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>1121</v>
+        <v>1129</v>
       </c>
       <c r="B349" t="s">
-        <v>1122</v>
+        <v>1130</v>
       </c>
       <c r="C349" t="s">
-        <v>1023</v>
+        <v>1049</v>
       </c>
       <c r="D349" t="s">
-        <v>1024</v>
+        <v>1050</v>
       </c>
       <c r="F349" t="s">
-        <v>1123</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1124</v>
+        <v>1132</v>
       </c>
       <c r="B350" t="s">
-        <v>1125</v>
+        <v>1133</v>
       </c>
       <c r="C350" t="s">
-        <v>1067</v>
+        <v>1049</v>
       </c>
       <c r="D350" t="s">
-        <v>1068</v>
+        <v>1050</v>
       </c>
       <c r="F350" t="s">
-        <v>1126</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>1127</v>
+        <v>1135</v>
       </c>
       <c r="B351" t="s">
-        <v>1128</v>
+        <v>1136</v>
       </c>
       <c r="C351" t="s">
-        <v>1064</v>
+        <v>1090</v>
       </c>
       <c r="D351" t="s">
-        <v>1065</v>
+        <v>1091</v>
       </c>
       <c r="F351" t="s">
-        <v>1129</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>1130</v>
+        <v>1138</v>
       </c>
       <c r="B352" t="s">
-        <v>1131</v>
+        <v>1139</v>
       </c>
       <c r="C352" t="s">
-        <v>1023</v>
+        <v>1093</v>
       </c>
       <c r="D352" t="s">
-        <v>1024</v>
+        <v>1094</v>
       </c>
       <c r="F352" t="s">
-        <v>1132</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>1133</v>
+        <v>1141</v>
       </c>
       <c r="B353" t="s">
-        <v>1134</v>
+        <v>1142</v>
       </c>
       <c r="C353" t="s">
-        <v>1023</v>
+        <v>1093</v>
       </c>
       <c r="D353" t="s">
-        <v>1024</v>
+        <v>1094</v>
       </c>
       <c r="F353" t="s">
-        <v>1135</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>1136</v>
+        <v>1144</v>
       </c>
       <c r="B354" t="s">
-        <v>1137</v>
+        <v>1145</v>
       </c>
       <c r="C354" t="s">
-        <v>1138</v>
+        <v>1093</v>
       </c>
       <c r="D354" t="s">
-        <v>1139</v>
+        <v>1094</v>
       </c>
       <c r="F354" t="s">
-        <v>1140</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>1141</v>
+        <v>1147</v>
       </c>
       <c r="B355" t="s">
-        <v>1142</v>
+        <v>1148</v>
       </c>
       <c r="C355" t="s">
-        <v>557</v>
+        <v>1049</v>
       </c>
       <c r="D355" t="s">
-        <v>558</v>
+        <v>1050</v>
       </c>
       <c r="F355" t="s">
-        <v>1143</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>1144</v>
+        <v>1150</v>
       </c>
       <c r="B356" t="s">
-        <v>1145</v>
+        <v>1151</v>
       </c>
       <c r="C356" t="s">
-        <v>1146</v>
+        <v>1093</v>
       </c>
       <c r="D356" t="s">
-        <v>1147</v>
+        <v>1094</v>
       </c>
       <c r="F356" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
       <c r="B357" t="s">
-        <v>1150</v>
+        <v>1154</v>
       </c>
       <c r="C357" t="s">
-        <v>1141</v>
+        <v>1090</v>
       </c>
       <c r="D357" t="s">
-        <v>1142</v>
+        <v>1091</v>
       </c>
       <c r="F357" t="s">
-        <v>1151</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>1152</v>
+        <v>1156</v>
       </c>
       <c r="B358" t="s">
-        <v>1153</v>
+        <v>1157</v>
       </c>
       <c r="C358" t="s">
-        <v>1141</v>
+        <v>1049</v>
       </c>
       <c r="D358" t="s">
-        <v>1142</v>
+        <v>1050</v>
       </c>
       <c r="F358" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>1146</v>
+        <v>1159</v>
       </c>
       <c r="B359" t="s">
-        <v>1147</v>
+        <v>1160</v>
       </c>
       <c r="C359" t="s">
-        <v>1141</v>
+        <v>1049</v>
       </c>
       <c r="D359" t="s">
-        <v>1142</v>
+        <v>1050</v>
       </c>
       <c r="F359" t="s">
-        <v>1155</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>1156</v>
+        <v>1162</v>
       </c>
       <c r="B360" t="s">
-        <v>1157</v>
+        <v>1163</v>
       </c>
       <c r="C360" t="s">
-        <v>1141</v>
+        <v>1164</v>
       </c>
       <c r="D360" t="s">
-        <v>1142</v>
+        <v>1165</v>
       </c>
       <c r="F360" t="s">
-        <v>1158</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>1159</v>
+        <v>1167</v>
       </c>
       <c r="B361" t="s">
-        <v>1160</v>
+        <v>1168</v>
       </c>
       <c r="C361" t="s">
-        <v>1141</v>
+        <v>582</v>
       </c>
       <c r="D361" t="s">
-        <v>1142</v>
+        <v>583</v>
       </c>
       <c r="F361" t="s">
-        <v>1161</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>1162</v>
+        <v>1170</v>
       </c>
       <c r="B362" t="s">
-        <v>1163</v>
+        <v>1171</v>
       </c>
       <c r="C362" t="s">
-        <v>1164</v>
+        <v>1172</v>
       </c>
       <c r="D362" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="F362" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C363" t="s">
         <v>1167</v>
       </c>
-      <c r="B363" t="s">
+      <c r="D363" t="s">
         <v>1168</v>
       </c>
-      <c r="C363" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F363" t="s">
-        <v>1169</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>1138</v>
+        <v>1178</v>
       </c>
       <c r="B364" t="s">
-        <v>1139</v>
+        <v>1179</v>
       </c>
       <c r="C364" t="s">
-        <v>1047</v>
+        <v>1167</v>
       </c>
       <c r="D364" t="s">
-        <v>1048</v>
+        <v>1168</v>
       </c>
       <c r="F364" t="s">
-        <v>1170</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="B365" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="C365" t="s">
-        <v>1047</v>
+        <v>1167</v>
       </c>
       <c r="D365" t="s">
-        <v>1048</v>
+        <v>1168</v>
       </c>
       <c r="F365" t="s">
-        <v>1173</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>1164</v>
+        <v>1182</v>
       </c>
       <c r="B366" t="s">
-        <v>1165</v>
+        <v>1183</v>
       </c>
       <c r="C366" t="s">
-        <v>1047</v>
+        <v>1167</v>
       </c>
       <c r="D366" t="s">
-        <v>1048</v>
+        <v>1168</v>
       </c>
       <c r="F366" t="s">
-        <v>1174</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>1175</v>
+        <v>1185</v>
       </c>
       <c r="B367" t="s">
-        <v>1176</v>
+        <v>1186</v>
       </c>
       <c r="C367" t="s">
-        <v>1047</v>
+        <v>1167</v>
       </c>
       <c r="D367" t="s">
-        <v>1048</v>
+        <v>1168</v>
       </c>
       <c r="F367" t="s">
-        <v>1177</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>1178</v>
+        <v>1188</v>
       </c>
       <c r="B368" t="s">
-        <v>1179</v>
+        <v>1189</v>
       </c>
       <c r="C368" t="s">
-        <v>1141</v>
+        <v>1190</v>
       </c>
       <c r="D368" t="s">
-        <v>1142</v>
+        <v>1191</v>
       </c>
       <c r="F368" t="s">
-        <v>1180</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>1181</v>
+        <v>1193</v>
       </c>
       <c r="B369" t="s">
-        <v>1182</v>
+        <v>1194</v>
       </c>
       <c r="C369" t="s">
-        <v>800</v>
+        <v>1164</v>
       </c>
       <c r="D369" t="s">
-        <v>801</v>
+        <v>1165</v>
       </c>
       <c r="F369" t="s">
-        <v>1183</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>1184</v>
+        <v>1164</v>
       </c>
       <c r="B370" t="s">
-        <v>1185</v>
+        <v>1165</v>
       </c>
       <c r="C370" t="s">
-        <v>1181</v>
+        <v>1073</v>
       </c>
       <c r="D370" t="s">
-        <v>1182</v>
+        <v>1074</v>
       </c>
       <c r="F370" t="s">
-        <v>1186</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>1187</v>
+        <v>1197</v>
       </c>
       <c r="B371" t="s">
-        <v>1188</v>
+        <v>1198</v>
       </c>
       <c r="C371" t="s">
-        <v>1047</v>
+        <v>1073</v>
       </c>
       <c r="D371" t="s">
-        <v>1048</v>
+        <v>1074</v>
       </c>
       <c r="F371" t="s">
-        <v>1189</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
         <v>1190</v>
       </c>
       <c r="B372" t="s">
         <v>1191</v>
       </c>
       <c r="C372" t="s">
-        <v>1047</v>
+        <v>1073</v>
       </c>
       <c r="D372" t="s">
-        <v>1048</v>
+        <v>1074</v>
       </c>
       <c r="F372" t="s">
-        <v>1192</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>1193</v>
+        <v>1201</v>
       </c>
       <c r="B373" t="s">
-        <v>1194</v>
+        <v>1202</v>
       </c>
       <c r="C373" t="s">
-        <v>1047</v>
+        <v>1073</v>
       </c>
       <c r="D373" t="s">
-        <v>1048</v>
+        <v>1074</v>
       </c>
       <c r="F373" t="s">
-        <v>1195</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>1196</v>
+        <v>1204</v>
       </c>
       <c r="B374" t="s">
-        <v>1197</v>
+        <v>1205</v>
       </c>
       <c r="C374" t="s">
-        <v>1002</v>
+        <v>1167</v>
       </c>
       <c r="D374" t="s">
-        <v>1003</v>
+        <v>1168</v>
       </c>
       <c r="F374" t="s">
-        <v>1198</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>1199</v>
+        <v>1207</v>
       </c>
       <c r="B375" t="s">
-        <v>1200</v>
+        <v>1208</v>
       </c>
       <c r="C375" t="s">
-        <v>176</v>
+        <v>824</v>
       </c>
       <c r="D375" t="s">
-        <v>177</v>
+        <v>825</v>
       </c>
       <c r="F375" t="s">
-        <v>1201</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>1202</v>
+        <v>1210</v>
       </c>
       <c r="B376" t="s">
-        <v>1203</v>
+        <v>1211</v>
       </c>
       <c r="C376" t="s">
-        <v>857</v>
+        <v>1207</v>
       </c>
       <c r="D376" t="s">
-        <v>858</v>
+        <v>1208</v>
       </c>
       <c r="F376" t="s">
-        <v>1204</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>1205</v>
+        <v>1213</v>
       </c>
       <c r="B377" t="s">
-        <v>1206</v>
+        <v>1214</v>
       </c>
       <c r="C377" t="s">
-        <v>857</v>
+        <v>1073</v>
       </c>
       <c r="D377" t="s">
-        <v>858</v>
+        <v>1074</v>
       </c>
       <c r="F377" t="s">
-        <v>1207</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>1208</v>
+        <v>1216</v>
       </c>
       <c r="B378" t="s">
-        <v>1209</v>
+        <v>1217</v>
       </c>
       <c r="C378" t="s">
-        <v>857</v>
+        <v>1073</v>
       </c>
       <c r="D378" t="s">
-        <v>858</v>
+        <v>1074</v>
       </c>
       <c r="F378" t="s">
-        <v>1210</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>910</v>
+        <v>1219</v>
       </c>
       <c r="B379" t="s">
-        <v>911</v>
+        <v>1220</v>
       </c>
       <c r="C379" t="s">
-        <v>857</v>
+        <v>1073</v>
       </c>
       <c r="D379" t="s">
-        <v>858</v>
+        <v>1074</v>
       </c>
       <c r="F379" t="s">
-        <v>1211</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>1212</v>
+        <v>1222</v>
       </c>
       <c r="B380" t="s">
-        <v>1213</v>
+        <v>1223</v>
       </c>
       <c r="C380" t="s">
-        <v>857</v>
+        <v>1028</v>
       </c>
       <c r="D380" t="s">
-        <v>858</v>
+        <v>1029</v>
       </c>
       <c r="F380" t="s">
-        <v>1214</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>1215</v>
+        <v>1225</v>
       </c>
       <c r="B381" t="s">
-        <v>1216</v>
+        <v>1226</v>
       </c>
       <c r="C381" t="s">
-        <v>857</v>
+        <v>172</v>
       </c>
       <c r="D381" t="s">
-        <v>858</v>
+        <v>173</v>
       </c>
       <c r="F381" t="s">
-        <v>1217</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>1218</v>
+        <v>1228</v>
       </c>
       <c r="B382" t="s">
-        <v>1219</v>
+        <v>1229</v>
       </c>
       <c r="C382" t="s">
-        <v>1220</v>
+        <v>883</v>
       </c>
       <c r="D382" t="s">
-        <v>1221</v>
+        <v>884</v>
       </c>
       <c r="F382" t="s">
-        <v>1222</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>1223</v>
+        <v>1231</v>
       </c>
       <c r="B383" t="s">
-        <v>1224</v>
+        <v>1232</v>
       </c>
       <c r="C383" t="s">
-        <v>1225</v>
+        <v>883</v>
       </c>
       <c r="D383" t="s">
-        <v>1226</v>
+        <v>884</v>
       </c>
       <c r="F383" t="s">
-        <v>1227</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>1228</v>
+        <v>1234</v>
       </c>
       <c r="B384" t="s">
-        <v>1229</v>
+        <v>1235</v>
       </c>
       <c r="C384" t="s">
-        <v>891</v>
+        <v>883</v>
       </c>
       <c r="D384" t="s">
-        <v>892</v>
+        <v>884</v>
       </c>
       <c r="F384" t="s">
-        <v>1230</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>1231</v>
+        <v>936</v>
       </c>
       <c r="B385" t="s">
-        <v>1232</v>
+        <v>937</v>
       </c>
       <c r="C385" t="s">
-        <v>891</v>
+        <v>883</v>
       </c>
       <c r="D385" t="s">
-        <v>892</v>
+        <v>884</v>
       </c>
       <c r="F385" t="s">
-        <v>1233</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>1220</v>
+        <v>1238</v>
       </c>
       <c r="B386" t="s">
-        <v>1221</v>
+        <v>1239</v>
       </c>
       <c r="C386" t="s">
-        <v>891</v>
+        <v>883</v>
       </c>
       <c r="D386" t="s">
-        <v>892</v>
+        <v>884</v>
       </c>
       <c r="F386" t="s">
-        <v>1234</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>1235</v>
+        <v>1241</v>
       </c>
       <c r="B387" t="s">
-        <v>1236</v>
+        <v>1242</v>
       </c>
       <c r="C387" t="s">
-        <v>1237</v>
+        <v>883</v>
       </c>
       <c r="D387" t="s">
-        <v>1238</v>
+        <v>884</v>
       </c>
       <c r="F387" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>896</v>
+        <v>1244</v>
       </c>
       <c r="B388" t="s">
-        <v>897</v>
+        <v>1245</v>
       </c>
       <c r="C388" t="s">
-        <v>1240</v>
+        <v>1246</v>
       </c>
       <c r="D388" t="s">
-        <v>1241</v>
+        <v>1247</v>
       </c>
       <c r="F388" t="s">
-        <v>1242</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>1243</v>
+        <v>1249</v>
       </c>
       <c r="B389" t="s">
-        <v>1244</v>
+        <v>1250</v>
       </c>
       <c r="C389" t="s">
-        <v>1245</v>
+        <v>1251</v>
       </c>
       <c r="D389" t="s">
-        <v>1246</v>
+        <v>1252</v>
       </c>
       <c r="F389" t="s">
-        <v>1247</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>1248</v>
+        <v>1254</v>
       </c>
       <c r="B390" t="s">
-        <v>1249</v>
+        <v>1255</v>
       </c>
       <c r="C390" t="s">
-        <v>1231</v>
+        <v>917</v>
       </c>
       <c r="D390" t="s">
-        <v>1232</v>
+        <v>918</v>
       </c>
       <c r="F390" t="s">
-        <v>1250</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>1251</v>
+        <v>1257</v>
       </c>
       <c r="B391" t="s">
-        <v>1252</v>
+        <v>1258</v>
       </c>
       <c r="C391" t="s">
-        <v>1228</v>
+        <v>917</v>
       </c>
       <c r="D391" t="s">
-        <v>1229</v>
+        <v>918</v>
       </c>
       <c r="F391" t="s">
-        <v>1253</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>1254</v>
+        <v>1246</v>
       </c>
       <c r="B392" t="s">
-        <v>1255</v>
+        <v>1247</v>
       </c>
       <c r="C392" t="s">
-        <v>1256</v>
+        <v>917</v>
       </c>
       <c r="D392" t="s">
-        <v>1257</v>
+        <v>918</v>
       </c>
       <c r="F392" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="B393" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="C393" t="s">
-        <v>1245</v>
+        <v>1263</v>
       </c>
       <c r="D393" t="s">
-        <v>1246</v>
+        <v>1264</v>
       </c>
       <c r="F393" t="s">
-        <v>1261</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>1225</v>
+        <v>922</v>
       </c>
       <c r="B394" t="s">
-        <v>1226</v>
+        <v>923</v>
       </c>
       <c r="C394" t="s">
-        <v>1262</v>
+        <v>1266</v>
       </c>
       <c r="D394" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="F394" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>1265</v>
+        <v>1269</v>
       </c>
       <c r="B395" t="s">
-        <v>1266</v>
+        <v>1270</v>
       </c>
       <c r="C395" t="s">
-        <v>891</v>
+        <v>1271</v>
       </c>
       <c r="D395" t="s">
-        <v>892</v>
+        <v>1272</v>
       </c>
       <c r="F395" t="s">
-        <v>1267</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>1268</v>
+        <v>1274</v>
       </c>
       <c r="B396" t="s">
-        <v>1269</v>
+        <v>1275</v>
       </c>
       <c r="C396" t="s">
-        <v>1228</v>
+        <v>1257</v>
       </c>
       <c r="D396" t="s">
-        <v>1229</v>
+        <v>1258</v>
       </c>
       <c r="F396" t="s">
-        <v>1270</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>1271</v>
+        <v>1277</v>
       </c>
       <c r="B397" t="s">
-        <v>1272</v>
+        <v>1278</v>
       </c>
       <c r="C397" t="s">
-        <v>1231</v>
+        <v>1254</v>
       </c>
       <c r="D397" t="s">
-        <v>1232</v>
+        <v>1255</v>
       </c>
       <c r="F397" t="s">
-        <v>1273</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>1274</v>
+        <v>1280</v>
       </c>
       <c r="B398" t="s">
-        <v>1275</v>
+        <v>1281</v>
       </c>
       <c r="C398" t="s">
-        <v>891</v>
+        <v>1282</v>
       </c>
       <c r="D398" t="s">
-        <v>892</v>
+        <v>1283</v>
       </c>
       <c r="F398" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>1277</v>
+        <v>1285</v>
       </c>
       <c r="B399" t="s">
-        <v>1278</v>
+        <v>1286</v>
       </c>
       <c r="C399" t="s">
-        <v>1279</v>
+        <v>1271</v>
       </c>
       <c r="D399" t="s">
-        <v>1280</v>
+        <v>1272</v>
       </c>
       <c r="F399" t="s">
-        <v>1281</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>1282</v>
+        <v>1251</v>
       </c>
       <c r="B400" t="s">
-        <v>1283</v>
+        <v>1252</v>
       </c>
       <c r="C400" t="s">
-        <v>1256</v>
+        <v>1288</v>
       </c>
       <c r="D400" t="s">
-        <v>1257</v>
+        <v>1289</v>
       </c>
       <c r="F400" t="s">
-        <v>1284</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>1285</v>
+        <v>1291</v>
       </c>
       <c r="B401" t="s">
-        <v>1286</v>
+        <v>1292</v>
       </c>
       <c r="C401" t="s">
-        <v>1287</v>
+        <v>917</v>
       </c>
       <c r="D401" t="s">
-        <v>1288</v>
+        <v>918</v>
       </c>
       <c r="F401" t="s">
-        <v>1289</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>1290</v>
+        <v>1294</v>
       </c>
       <c r="B402" t="s">
-        <v>1291</v>
+        <v>1295</v>
       </c>
       <c r="C402" t="s">
-        <v>891</v>
+        <v>1254</v>
       </c>
       <c r="D402" t="s">
-        <v>892</v>
+        <v>1255</v>
       </c>
       <c r="F402" t="s">
-        <v>1292</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>1293</v>
+        <v>1297</v>
       </c>
       <c r="B403" t="s">
-        <v>1294</v>
+        <v>1298</v>
       </c>
       <c r="C403" t="s">
-        <v>891</v>
+        <v>1257</v>
       </c>
       <c r="D403" t="s">
-        <v>892</v>
+        <v>1258</v>
       </c>
       <c r="F403" t="s">
-        <v>1295</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>1296</v>
+        <v>1300</v>
       </c>
       <c r="B404" t="s">
-        <v>1297</v>
+        <v>1301</v>
       </c>
       <c r="C404" t="s">
-        <v>891</v>
+        <v>917</v>
       </c>
       <c r="D404" t="s">
-        <v>892</v>
+        <v>918</v>
       </c>
       <c r="F404" t="s">
-        <v>1298</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>1299</v>
+        <v>1303</v>
       </c>
       <c r="B405" t="s">
-        <v>1300</v>
+        <v>1304</v>
       </c>
       <c r="C405" t="s">
-        <v>891</v>
+        <v>1305</v>
       </c>
       <c r="D405" t="s">
-        <v>892</v>
+        <v>1306</v>
       </c>
       <c r="F405" t="s">
-        <v>1301</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>1061</v>
+        <v>1308</v>
       </c>
       <c r="B406" t="s">
-        <v>1062</v>
+        <v>1309</v>
       </c>
       <c r="C406" t="s">
-        <v>1302</v>
+        <v>1282</v>
       </c>
       <c r="D406" t="s">
-        <v>1303</v>
+        <v>1283</v>
       </c>
       <c r="F406" t="s">
-        <v>1304</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>1305</v>
+        <v>1311</v>
       </c>
       <c r="B407" t="s">
-        <v>1306</v>
+        <v>1312</v>
       </c>
       <c r="C407" t="s">
-        <v>1307</v>
+        <v>1313</v>
       </c>
       <c r="D407" t="s">
-        <v>1308</v>
+        <v>1314</v>
       </c>
       <c r="F407" t="s">
-        <v>1309</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>1310</v>
+        <v>1316</v>
       </c>
       <c r="B408" t="s">
-        <v>1311</v>
+        <v>1317</v>
       </c>
       <c r="C408" t="s">
-        <v>891</v>
+        <v>917</v>
       </c>
       <c r="D408" t="s">
-        <v>892</v>
+        <v>918</v>
       </c>
       <c r="F408" t="s">
-        <v>1312</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>1313</v>
+        <v>1319</v>
       </c>
       <c r="B409" t="s">
-        <v>1314</v>
+        <v>1320</v>
       </c>
       <c r="C409" t="s">
-        <v>1315</v>
+        <v>917</v>
       </c>
       <c r="D409" t="s">
-        <v>1316</v>
+        <v>918</v>
       </c>
       <c r="F409" t="s">
-        <v>1317</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>1318</v>
+        <v>1322</v>
       </c>
       <c r="B410" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="C410" t="s">
-        <v>1315</v>
+        <v>917</v>
       </c>
       <c r="D410" t="s">
-        <v>1316</v>
+        <v>918</v>
       </c>
       <c r="F410" t="s">
-        <v>1320</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>1321</v>
+        <v>1325</v>
       </c>
       <c r="B411" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
       <c r="C411" t="s">
-        <v>1323</v>
+        <v>917</v>
       </c>
       <c r="D411" t="s">
-        <v>1324</v>
+        <v>918</v>
       </c>
       <c r="F411" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>1326</v>
+        <v>1087</v>
       </c>
       <c r="B412" t="s">
-        <v>1327</v>
+        <v>1088</v>
       </c>
       <c r="C412" t="s">
-        <v>1323</v>
+        <v>1328</v>
       </c>
       <c r="D412" t="s">
-        <v>1324</v>
+        <v>1329</v>
       </c>
       <c r="F412" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="B413" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="C413" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="D413" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="F413" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="B414" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="C414" t="s">
-        <v>1331</v>
+        <v>917</v>
       </c>
       <c r="D414" t="s">
-        <v>1332</v>
+        <v>918</v>
       </c>
       <c r="F414" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
       <c r="B415" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="C415" t="s">
-        <v>1331</v>
+        <v>1341</v>
       </c>
       <c r="D415" t="s">
-        <v>1332</v>
+        <v>1342</v>
       </c>
       <c r="F415" t="s">
-        <v>1339</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>1340</v>
+        <v>1344</v>
       </c>
       <c r="B416" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C416" t="s">
         <v>1341</v>
       </c>
-      <c r="C416" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D416" t="s">
-        <v>1332</v>
+        <v>1342</v>
       </c>
       <c r="F416" t="s">
-        <v>1342</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>1343</v>
+        <v>1347</v>
       </c>
       <c r="B417" t="s">
-        <v>1344</v>
+        <v>1348</v>
       </c>
       <c r="C417" t="s">
-        <v>1345</v>
+        <v>1349</v>
       </c>
       <c r="D417" t="s">
-        <v>1346</v>
+        <v>1350</v>
       </c>
       <c r="F417" t="s">
-        <v>1347</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>1348</v>
+        <v>1352</v>
       </c>
       <c r="B418" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C418" t="s">
         <v>1349</v>
       </c>
-      <c r="C418" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D418" t="s">
-        <v>1308</v>
+        <v>1350</v>
       </c>
       <c r="F418" t="s">
-        <v>1350</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>1351</v>
+        <v>1355</v>
       </c>
       <c r="B419" t="s">
-        <v>1352</v>
+        <v>1356</v>
       </c>
       <c r="C419" t="s">
-        <v>1307</v>
+        <v>1357</v>
       </c>
       <c r="D419" t="s">
-        <v>1308</v>
+        <v>1358</v>
       </c>
       <c r="F419" t="s">
-        <v>1353</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>1354</v>
+        <v>1360</v>
       </c>
       <c r="B420" t="s">
-        <v>1355</v>
+        <v>1361</v>
       </c>
       <c r="C420" t="s">
-        <v>1307</v>
+        <v>1357</v>
       </c>
       <c r="D420" t="s">
-        <v>1308</v>
+        <v>1358</v>
       </c>
       <c r="F420" t="s">
-        <v>1356</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C421" t="s">
         <v>1357</v>
       </c>
-      <c r="B421" t="s">
+      <c r="D421" t="s">
         <v>1358</v>
       </c>
-      <c r="C421" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F421" t="s">
-        <v>1359</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>1360</v>
+        <v>1366</v>
       </c>
       <c r="B422" t="s">
-        <v>1361</v>
+        <v>1367</v>
       </c>
       <c r="C422" t="s">
-        <v>891</v>
+        <v>1357</v>
       </c>
       <c r="D422" t="s">
-        <v>892</v>
+        <v>1358</v>
       </c>
       <c r="F422" t="s">
-        <v>1362</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>1363</v>
+        <v>1369</v>
       </c>
       <c r="B423" t="s">
-        <v>1364</v>
+        <v>1370</v>
       </c>
       <c r="C423" t="s">
-        <v>1365</v>
+        <v>1371</v>
       </c>
       <c r="D423" t="s">
-        <v>1366</v>
+        <v>1372</v>
       </c>
       <c r="F423" t="s">
-        <v>1367</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>1368</v>
+        <v>1374</v>
       </c>
       <c r="B424" t="s">
-        <v>1369</v>
+        <v>1375</v>
       </c>
       <c r="C424" t="s">
-        <v>1256</v>
+        <v>1333</v>
       </c>
       <c r="D424" t="s">
-        <v>1257</v>
+        <v>1334</v>
       </c>
       <c r="F424" t="s">
-        <v>1370</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>1371</v>
+        <v>1377</v>
       </c>
       <c r="B425" t="s">
-        <v>1372</v>
+        <v>1378</v>
       </c>
       <c r="C425" t="s">
-        <v>1307</v>
+        <v>1333</v>
       </c>
       <c r="D425" t="s">
-        <v>1308</v>
+        <v>1334</v>
       </c>
       <c r="F425" t="s">
-        <v>1373</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>830</v>
+        <v>1380</v>
       </c>
       <c r="B426" t="s">
-        <v>831</v>
+        <v>1381</v>
       </c>
       <c r="C426" t="s">
-        <v>1374</v>
+        <v>1333</v>
       </c>
       <c r="D426" t="s">
-        <v>1375</v>
+        <v>1334</v>
       </c>
       <c r="F426" t="s">
-        <v>1376</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>1377</v>
+        <v>1383</v>
       </c>
       <c r="B427" t="s">
-        <v>1378</v>
+        <v>1384</v>
       </c>
       <c r="C427" t="s">
-        <v>1285</v>
+        <v>1282</v>
       </c>
       <c r="D427" t="s">
-        <v>1286</v>
+        <v>1283</v>
       </c>
       <c r="F427" t="s">
-        <v>1379</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>1380</v>
+        <v>1386</v>
       </c>
       <c r="B428" t="s">
-        <v>1381</v>
+        <v>1387</v>
       </c>
       <c r="C428" t="s">
-        <v>891</v>
+        <v>917</v>
       </c>
       <c r="D428" t="s">
-        <v>892</v>
+        <v>918</v>
       </c>
       <c r="F428" t="s">
-        <v>1382</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>1323</v>
+        <v>1389</v>
       </c>
       <c r="B429" t="s">
-        <v>1324</v>
+        <v>1390</v>
       </c>
       <c r="C429" t="s">
-        <v>1383</v>
+        <v>1391</v>
       </c>
       <c r="D429" t="s">
-        <v>1384</v>
+        <v>1392</v>
       </c>
       <c r="F429" t="s">
-        <v>1385</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>1386</v>
+        <v>1394</v>
       </c>
       <c r="B430" t="s">
-        <v>1387</v>
+        <v>1395</v>
       </c>
       <c r="C430" t="s">
-        <v>1383</v>
+        <v>1282</v>
       </c>
       <c r="D430" t="s">
-        <v>1384</v>
+        <v>1283</v>
       </c>
       <c r="F430" t="s">
-        <v>1388</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>1389</v>
+        <v>1397</v>
       </c>
       <c r="B431" t="s">
-        <v>1390</v>
+        <v>1398</v>
       </c>
       <c r="C431" t="s">
-        <v>1302</v>
+        <v>1333</v>
       </c>
       <c r="D431" t="s">
-        <v>1303</v>
+        <v>1334</v>
       </c>
       <c r="F431" t="s">
-        <v>1391</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>1392</v>
+        <v>854</v>
       </c>
       <c r="B432" t="s">
-        <v>1393</v>
+        <v>855</v>
       </c>
       <c r="C432" t="s">
-        <v>1285</v>
+        <v>1400</v>
       </c>
       <c r="D432" t="s">
-        <v>1286</v>
+        <v>1401</v>
       </c>
       <c r="F432" t="s">
-        <v>1394</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>1395</v>
+        <v>1403</v>
       </c>
       <c r="B433" t="s">
-        <v>1396</v>
+        <v>1404</v>
       </c>
       <c r="C433" t="s">
-        <v>1285</v>
+        <v>1311</v>
       </c>
       <c r="D433" t="s">
-        <v>1286</v>
+        <v>1312</v>
       </c>
       <c r="F433" t="s">
-        <v>1397</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>1398</v>
+        <v>1406</v>
       </c>
       <c r="B434" t="s">
-        <v>1399</v>
+        <v>1407</v>
       </c>
       <c r="C434" t="s">
-        <v>830</v>
+        <v>917</v>
       </c>
       <c r="D434" t="s">
-        <v>831</v>
+        <v>918</v>
       </c>
       <c r="F434" t="s">
-        <v>1400</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>1401</v>
+        <v>1349</v>
       </c>
       <c r="B435" t="s">
-        <v>1402</v>
+        <v>1350</v>
       </c>
       <c r="C435" t="s">
-        <v>830</v>
+        <v>1409</v>
       </c>
       <c r="D435" t="s">
-        <v>831</v>
+        <v>1410</v>
       </c>
       <c r="F435" t="s">
-        <v>1403</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>1331</v>
+        <v>1412</v>
       </c>
       <c r="B436" t="s">
-        <v>1332</v>
+        <v>1413</v>
       </c>
       <c r="C436" t="s">
-        <v>1307</v>
+        <v>1409</v>
       </c>
       <c r="D436" t="s">
-        <v>1308</v>
+        <v>1410</v>
       </c>
       <c r="F436" t="s">
-        <v>1404</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>1365</v>
+        <v>1415</v>
       </c>
       <c r="B437" t="s">
-        <v>1366</v>
+        <v>1416</v>
       </c>
       <c r="C437" t="s">
-        <v>1245</v>
+        <v>1328</v>
       </c>
       <c r="D437" t="s">
-        <v>1246</v>
+        <v>1329</v>
       </c>
       <c r="F437" t="s">
-        <v>1405</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>1406</v>
+        <v>1418</v>
       </c>
       <c r="B438" t="s">
-        <v>1407</v>
+        <v>1419</v>
       </c>
       <c r="C438" t="s">
-        <v>1408</v>
+        <v>1311</v>
       </c>
       <c r="D438" t="s">
-        <v>1409</v>
+        <v>1312</v>
       </c>
       <c r="F438" t="s">
-        <v>1410</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>1315</v>
+        <v>1421</v>
       </c>
       <c r="B439" t="s">
-        <v>1316</v>
+        <v>1422</v>
       </c>
       <c r="C439" t="s">
-        <v>1383</v>
+        <v>1311</v>
       </c>
       <c r="D439" t="s">
-        <v>1384</v>
+        <v>1312</v>
       </c>
       <c r="F439" t="s">
-        <v>1411</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>1302</v>
+        <v>1424</v>
       </c>
       <c r="B440" t="s">
-        <v>1303</v>
+        <v>1425</v>
       </c>
       <c r="C440" t="s">
-        <v>1307</v>
+        <v>854</v>
       </c>
       <c r="D440" t="s">
-        <v>1308</v>
+        <v>855</v>
       </c>
       <c r="F440" t="s">
-        <v>1412</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>1307</v>
+        <v>1427</v>
       </c>
       <c r="B441" t="s">
-        <v>1308</v>
+        <v>1428</v>
       </c>
       <c r="C441" t="s">
-        <v>891</v>
+        <v>854</v>
       </c>
       <c r="D441" t="s">
-        <v>892</v>
+        <v>855</v>
       </c>
       <c r="F441" t="s">
-        <v>1413</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>1414</v>
+        <v>1357</v>
       </c>
       <c r="B442" t="s">
-        <v>1415</v>
+        <v>1358</v>
       </c>
       <c r="C442" t="s">
-        <v>891</v>
+        <v>1333</v>
       </c>
       <c r="D442" t="s">
-        <v>892</v>
+        <v>1334</v>
       </c>
       <c r="F442" t="s">
-        <v>1416</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>1383</v>
+        <v>1391</v>
       </c>
       <c r="B443" t="s">
-        <v>1384</v>
+        <v>1392</v>
       </c>
       <c r="C443" t="s">
-        <v>1414</v>
+        <v>1271</v>
       </c>
       <c r="D443" t="s">
-        <v>1415</v>
+        <v>1272</v>
       </c>
       <c r="F443" t="s">
-        <v>1417</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>1418</v>
+        <v>1432</v>
       </c>
       <c r="B444" t="s">
-        <v>1419</v>
+        <v>1433</v>
       </c>
       <c r="C444" t="s">
-        <v>1383</v>
+        <v>1434</v>
       </c>
       <c r="D444" t="s">
-        <v>1384</v>
+        <v>1435</v>
       </c>
       <c r="F444" t="s">
-        <v>1420</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>1421</v>
+        <v>1341</v>
       </c>
       <c r="B445" t="s">
-        <v>1422</v>
+        <v>1342</v>
       </c>
       <c r="C445" t="s">
-        <v>1315</v>
+        <v>1409</v>
       </c>
       <c r="D445" t="s">
-        <v>1316</v>
+        <v>1410</v>
       </c>
       <c r="F445" t="s">
-        <v>1423</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>1424</v>
+        <v>1328</v>
       </c>
       <c r="B446" t="s">
-        <v>1425</v>
+        <v>1329</v>
       </c>
       <c r="C446" t="s">
-        <v>1245</v>
+        <v>1333</v>
       </c>
       <c r="D446" t="s">
-        <v>1246</v>
+        <v>1334</v>
       </c>
       <c r="F446" t="s">
-        <v>1426</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>1374</v>
+        <v>1333</v>
       </c>
       <c r="B447" t="s">
-        <v>1375</v>
+        <v>1334</v>
       </c>
       <c r="C447" t="s">
-        <v>1285</v>
+        <v>917</v>
       </c>
       <c r="D447" t="s">
-        <v>1286</v>
+        <v>918</v>
       </c>
       <c r="F447" t="s">
-        <v>1427</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1428</v>
+        <v>1440</v>
       </c>
       <c r="B448" t="s">
-        <v>1429</v>
+        <v>1441</v>
       </c>
       <c r="C448" t="s">
-        <v>891</v>
+        <v>917</v>
       </c>
       <c r="D448" t="s">
-        <v>892</v>
+        <v>918</v>
       </c>
       <c r="F448" t="s">
-        <v>1430</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1240</v>
+        <v>1409</v>
       </c>
       <c r="B449" t="s">
-        <v>1241</v>
+        <v>1410</v>
       </c>
       <c r="C449" t="s">
-        <v>1228</v>
+        <v>1440</v>
       </c>
       <c r="D449" t="s">
-        <v>1229</v>
+        <v>1441</v>
       </c>
       <c r="F449" t="s">
-        <v>1431</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1237</v>
+        <v>1444</v>
       </c>
       <c r="B450" t="s">
-        <v>1238</v>
+        <v>1445</v>
       </c>
       <c r="C450" t="s">
-        <v>1256</v>
+        <v>1409</v>
       </c>
       <c r="D450" t="s">
-        <v>1257</v>
+        <v>1410</v>
       </c>
       <c r="F450" t="s">
-        <v>1432</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1433</v>
+        <v>1447</v>
       </c>
       <c r="B451" t="s">
-        <v>1434</v>
+        <v>1448</v>
       </c>
       <c r="C451" t="s">
-        <v>891</v>
+        <v>1341</v>
       </c>
       <c r="D451" t="s">
-        <v>892</v>
+        <v>1342</v>
       </c>
       <c r="F451" t="s">
-        <v>1435</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1436</v>
+        <v>1450</v>
       </c>
       <c r="B452" t="s">
-        <v>1437</v>
+        <v>1451</v>
       </c>
       <c r="C452" t="s">
-        <v>1245</v>
+        <v>1271</v>
       </c>
       <c r="D452" t="s">
-        <v>1246</v>
+        <v>1272</v>
       </c>
       <c r="F452" t="s">
-        <v>1438</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1439</v>
+        <v>1400</v>
       </c>
       <c r="B453" t="s">
-        <v>1440</v>
+        <v>1401</v>
       </c>
       <c r="C453" t="s">
-        <v>1285</v>
+        <v>1311</v>
       </c>
       <c r="D453" t="s">
-        <v>1286</v>
+        <v>1312</v>
       </c>
       <c r="F453" t="s">
-        <v>1441</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1442</v>
+        <v>1454</v>
       </c>
       <c r="B454" t="s">
-        <v>1443</v>
+        <v>1455</v>
       </c>
       <c r="C454" t="s">
-        <v>1256</v>
+        <v>917</v>
       </c>
       <c r="D454" t="s">
-        <v>1257</v>
+        <v>918</v>
       </c>
       <c r="F454" t="s">
-        <v>1444</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1262</v>
+        <v>1266</v>
       </c>
       <c r="B455" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="C455" t="s">
-        <v>891</v>
+        <v>1254</v>
       </c>
       <c r="D455" t="s">
-        <v>892</v>
+        <v>1255</v>
       </c>
       <c r="F455" t="s">
-        <v>1445</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1446</v>
+        <v>1263</v>
       </c>
       <c r="B456" t="s">
-        <v>1447</v>
+        <v>1264</v>
       </c>
       <c r="C456" t="s">
-        <v>1285</v>
+        <v>1282</v>
       </c>
       <c r="D456" t="s">
-        <v>1286</v>
+        <v>1283</v>
       </c>
       <c r="F456" t="s">
-        <v>1448</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1279</v>
+        <v>1459</v>
       </c>
       <c r="B457" t="s">
-        <v>1280</v>
+        <v>1460</v>
       </c>
       <c r="C457" t="s">
-        <v>891</v>
+        <v>917</v>
       </c>
       <c r="D457" t="s">
-        <v>892</v>
+        <v>918</v>
       </c>
       <c r="F457" t="s">
-        <v>1449</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1450</v>
+        <v>1462</v>
       </c>
       <c r="B458" t="s">
-        <v>1451</v>
+        <v>1463</v>
       </c>
       <c r="C458" t="s">
-        <v>1302</v>
+        <v>1271</v>
       </c>
       <c r="D458" t="s">
-        <v>1303</v>
+        <v>1272</v>
       </c>
       <c r="F458" t="s">
-        <v>1452</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>1408</v>
+        <v>1465</v>
       </c>
       <c r="B459" t="s">
-        <v>1409</v>
+        <v>1466</v>
       </c>
       <c r="C459" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="D459" t="s">
-        <v>1308</v>
+        <v>1312</v>
       </c>
       <c r="F459" t="s">
-        <v>1453</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1454</v>
+        <v>1468</v>
       </c>
       <c r="B460" t="s">
-        <v>1455</v>
+        <v>1469</v>
       </c>
       <c r="C460" t="s">
-        <v>1456</v>
+        <v>1282</v>
       </c>
       <c r="D460" t="s">
-        <v>1457</v>
+        <v>1283</v>
       </c>
       <c r="F460" t="s">
-        <v>1458</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1459</v>
+        <v>1288</v>
       </c>
       <c r="B461" t="s">
-        <v>1460</v>
+        <v>1289</v>
       </c>
       <c r="C461" t="s">
-        <v>1450</v>
+        <v>917</v>
       </c>
       <c r="D461" t="s">
-        <v>1451</v>
+        <v>918</v>
       </c>
       <c r="F461" t="s">
-        <v>1461</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1462</v>
+        <v>1472</v>
       </c>
       <c r="B462" t="s">
-        <v>1463</v>
+        <v>1473</v>
       </c>
       <c r="C462" t="s">
-        <v>1331</v>
+        <v>1311</v>
       </c>
       <c r="D462" t="s">
-        <v>1332</v>
+        <v>1312</v>
       </c>
       <c r="F462" t="s">
-        <v>1464</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>1465</v>
+        <v>1305</v>
       </c>
       <c r="B463" t="s">
-        <v>1466</v>
+        <v>1306</v>
       </c>
       <c r="C463" t="s">
-        <v>1408</v>
+        <v>917</v>
       </c>
       <c r="D463" t="s">
-        <v>1409</v>
+        <v>918</v>
       </c>
       <c r="F463" t="s">
-        <v>1467</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1468</v>
+        <v>1476</v>
       </c>
       <c r="B464" t="s">
-        <v>1469</v>
+        <v>1477</v>
       </c>
       <c r="C464" t="s">
-        <v>1408</v>
+        <v>1328</v>
       </c>
       <c r="D464" t="s">
-        <v>1409</v>
+        <v>1329</v>
       </c>
       <c r="F464" t="s">
-        <v>1470</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1471</v>
+        <v>1434</v>
       </c>
       <c r="B465" t="s">
-        <v>1472</v>
+        <v>1435</v>
       </c>
       <c r="C465" t="s">
-        <v>1395</v>
+        <v>1333</v>
       </c>
       <c r="D465" t="s">
-        <v>1396</v>
+        <v>1334</v>
       </c>
       <c r="F465" t="s">
-        <v>1473</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1474</v>
+        <v>1480</v>
       </c>
       <c r="B466" t="s">
-        <v>1475</v>
+        <v>1481</v>
       </c>
       <c r="C466" t="s">
-        <v>1256</v>
+        <v>1482</v>
       </c>
       <c r="D466" t="s">
-        <v>1257</v>
+        <v>1483</v>
       </c>
       <c r="F466" t="s">
-        <v>1476</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D467" t="s">
         <v>1477</v>
       </c>
-      <c r="B467" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F467" t="s">
-        <v>1481</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1482</v>
+        <v>1488</v>
       </c>
       <c r="B468" t="s">
-        <v>1483</v>
+        <v>1489</v>
       </c>
       <c r="C468" t="s">
-        <v>1484</v>
+        <v>1357</v>
       </c>
       <c r="D468" t="s">
-        <v>1485</v>
+        <v>1358</v>
       </c>
       <c r="F468" t="s">
-        <v>1486</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1487</v>
+        <v>1491</v>
       </c>
       <c r="B469" t="s">
-        <v>1488</v>
+        <v>1492</v>
       </c>
       <c r="C469" t="s">
-        <v>1456</v>
+        <v>1434</v>
       </c>
       <c r="D469" t="s">
-        <v>1457</v>
+        <v>1435</v>
       </c>
       <c r="F469" t="s">
-        <v>1489</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1490</v>
+        <v>1494</v>
       </c>
       <c r="B470" t="s">
-        <v>1491</v>
+        <v>1495</v>
       </c>
       <c r="C470" t="s">
-        <v>1492</v>
+        <v>1434</v>
       </c>
       <c r="D470" t="s">
-        <v>1493</v>
+        <v>1435</v>
       </c>
       <c r="F470" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>1345</v>
+        <v>1497</v>
       </c>
       <c r="B471" t="s">
-        <v>1346</v>
+        <v>1498</v>
       </c>
       <c r="C471" t="s">
-        <v>1450</v>
+        <v>1421</v>
       </c>
       <c r="D471" t="s">
-        <v>1451</v>
+        <v>1422</v>
       </c>
       <c r="F471" t="s">
-        <v>1495</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1456</v>
+        <v>1500</v>
       </c>
       <c r="B472" t="s">
-        <v>1457</v>
+        <v>1501</v>
       </c>
       <c r="C472" t="s">
-        <v>891</v>
+        <v>1282</v>
       </c>
       <c r="D472" t="s">
-        <v>892</v>
+        <v>1283</v>
       </c>
       <c r="F472" t="s">
-        <v>1496</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>1492</v>
+        <v>1503</v>
       </c>
       <c r="B473" t="s">
-        <v>1493</v>
+        <v>1504</v>
       </c>
       <c r="C473" t="s">
-        <v>1307</v>
+        <v>1505</v>
       </c>
       <c r="D473" t="s">
-        <v>1308</v>
+        <v>1506</v>
       </c>
       <c r="F473" t="s">
-        <v>1497</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>1479</v>
+        <v>1508</v>
       </c>
       <c r="B474" t="s">
-        <v>1480</v>
+        <v>1509</v>
       </c>
       <c r="C474" t="s">
-        <v>1365</v>
+        <v>1510</v>
       </c>
       <c r="D474" t="s">
-        <v>1366</v>
+        <v>1511</v>
       </c>
       <c r="F474" t="s">
-        <v>1498</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1484</v>
+        <v>1513</v>
       </c>
       <c r="B475" t="s">
-        <v>1485</v>
+        <v>1514</v>
       </c>
       <c r="C475" t="s">
-        <v>891</v>
+        <v>1482</v>
       </c>
       <c r="D475" t="s">
-        <v>892</v>
+        <v>1483</v>
       </c>
       <c r="F475" t="s">
-        <v>1499</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1287</v>
+        <v>1516</v>
       </c>
       <c r="B476" t="s">
-        <v>1288</v>
+        <v>1517</v>
       </c>
       <c r="C476" t="s">
-        <v>891</v>
+        <v>1518</v>
       </c>
       <c r="D476" t="s">
-        <v>892</v>
+        <v>1519</v>
       </c>
       <c r="F476" t="s">
-        <v>1500</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1501</v>
+        <v>1371</v>
       </c>
       <c r="B477" t="s">
-        <v>1502</v>
+        <v>1372</v>
       </c>
       <c r="C477" t="s">
-        <v>1428</v>
+        <v>1476</v>
       </c>
       <c r="D477" t="s">
-        <v>1429</v>
+        <v>1477</v>
       </c>
       <c r="F477" t="s">
-        <v>1503</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1504</v>
+        <v>1482</v>
       </c>
       <c r="B478" t="s">
-        <v>1505</v>
+        <v>1483</v>
       </c>
       <c r="C478" t="s">
-        <v>891</v>
+        <v>917</v>
       </c>
       <c r="D478" t="s">
-        <v>892</v>
+        <v>918</v>
       </c>
       <c r="F478" t="s">
-        <v>1506</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1507</v>
+        <v>1518</v>
       </c>
       <c r="B479" t="s">
-        <v>1508</v>
+        <v>1519</v>
       </c>
       <c r="C479" t="s">
-        <v>891</v>
+        <v>1333</v>
       </c>
       <c r="D479" t="s">
-        <v>892</v>
+        <v>1334</v>
       </c>
       <c r="F479" t="s">
-        <v>1509</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1510</v>
+        <v>1505</v>
       </c>
       <c r="B480" t="s">
-        <v>1511</v>
+        <v>1506</v>
       </c>
       <c r="C480" t="s">
-        <v>1365</v>
+        <v>1391</v>
       </c>
       <c r="D480" t="s">
-        <v>1366</v>
+        <v>1392</v>
       </c>
       <c r="F480" t="s">
-        <v>1512</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1513</v>
+        <v>1510</v>
       </c>
       <c r="B481" t="s">
-        <v>1514</v>
+        <v>1511</v>
       </c>
       <c r="C481" t="s">
-        <v>1365</v>
+        <v>917</v>
       </c>
       <c r="D481" t="s">
-        <v>1366</v>
+        <v>918</v>
       </c>
       <c r="F481" t="s">
-        <v>1515</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1516</v>
+        <v>1313</v>
       </c>
       <c r="B482" t="s">
-        <v>1517</v>
+        <v>1314</v>
       </c>
       <c r="C482" t="s">
-        <v>1487</v>
+        <v>917</v>
       </c>
       <c r="D482" t="s">
-        <v>1488</v>
+        <v>918</v>
       </c>
       <c r="F482" t="s">
-        <v>1518</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1519</v>
+        <v>1527</v>
       </c>
       <c r="B483" t="s">
-        <v>1520</v>
+        <v>1528</v>
       </c>
       <c r="C483" t="s">
-        <v>891</v>
+        <v>1454</v>
       </c>
       <c r="D483" t="s">
-        <v>892</v>
+        <v>1455</v>
       </c>
       <c r="F483" t="s">
-        <v>1521</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1522</v>
+        <v>1530</v>
       </c>
       <c r="B484" t="s">
-        <v>1523</v>
+        <v>1531</v>
       </c>
       <c r="C484" t="s">
-        <v>891</v>
+        <v>917</v>
       </c>
       <c r="D484" t="s">
-        <v>892</v>
+        <v>918</v>
       </c>
       <c r="F484" t="s">
-        <v>1524</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1256</v>
+        <v>1533</v>
       </c>
       <c r="B485" t="s">
-        <v>1257</v>
+        <v>1534</v>
       </c>
       <c r="C485" t="s">
-        <v>891</v>
+        <v>917</v>
       </c>
       <c r="D485" t="s">
-        <v>892</v>
+        <v>918</v>
       </c>
       <c r="F485" t="s">
-        <v>1525</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1526</v>
+        <v>1536</v>
       </c>
       <c r="B486" t="s">
-        <v>1527</v>
+        <v>1537</v>
       </c>
       <c r="C486" t="s">
-        <v>1245</v>
+        <v>1391</v>
       </c>
       <c r="D486" t="s">
-        <v>1246</v>
+        <v>1392</v>
       </c>
       <c r="F486" t="s">
-        <v>1528</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1529</v>
+        <v>1539</v>
       </c>
       <c r="B487" t="s">
-        <v>1530</v>
+        <v>1540</v>
       </c>
       <c r="C487" t="s">
-        <v>1245</v>
+        <v>1391</v>
       </c>
       <c r="D487" t="s">
-        <v>1246</v>
+        <v>1392</v>
       </c>
       <c r="F487" t="s">
-        <v>1531</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1532</v>
+        <v>1542</v>
       </c>
       <c r="B488" t="s">
-        <v>1533</v>
+        <v>1543</v>
       </c>
       <c r="C488" t="s">
-        <v>1365</v>
+        <v>1513</v>
       </c>
       <c r="D488" t="s">
-        <v>1366</v>
+        <v>1514</v>
       </c>
       <c r="F488" t="s">
-        <v>1534</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>1245</v>
+        <v>1545</v>
       </c>
       <c r="B489" t="s">
-        <v>1246</v>
+        <v>1546</v>
       </c>
       <c r="C489" t="s">
-        <v>891</v>
+        <v>917</v>
       </c>
       <c r="D489" t="s">
-        <v>892</v>
+        <v>918</v>
       </c>
       <c r="F489" t="s">
-        <v>1535</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>1536</v>
+        <v>1548</v>
       </c>
       <c r="B490" t="s">
-        <v>1537</v>
+        <v>1549</v>
       </c>
       <c r="C490" t="s">
-        <v>891</v>
+        <v>917</v>
       </c>
       <c r="D490" t="s">
-        <v>892</v>
+        <v>918</v>
       </c>
       <c r="F490" t="s">
-        <v>1538</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>1539</v>
+        <v>1282</v>
       </c>
       <c r="B491" t="s">
-        <v>1540</v>
+        <v>1283</v>
       </c>
       <c r="C491" t="s">
-        <v>1331</v>
+        <v>917</v>
       </c>
       <c r="D491" t="s">
-        <v>1332</v>
+        <v>918</v>
       </c>
       <c r="F491" t="s">
-        <v>1541</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1542</v>
+        <v>1552</v>
       </c>
       <c r="B492" t="s">
-        <v>1543</v>
+        <v>1553</v>
       </c>
       <c r="C492" t="s">
-        <v>1536</v>
+        <v>1271</v>
       </c>
       <c r="D492" t="s">
-        <v>1537</v>
+        <v>1272</v>
       </c>
       <c r="F492" t="s">
-        <v>1544</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1545</v>
+        <v>1555</v>
       </c>
       <c r="B493" t="s">
-        <v>1546</v>
+        <v>1556</v>
       </c>
       <c r="C493" t="s">
-        <v>1536</v>
+        <v>1271</v>
       </c>
       <c r="D493" t="s">
-        <v>1537</v>
+        <v>1272</v>
       </c>
       <c r="F493" t="s">
-        <v>1547</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1548</v>
+        <v>1558</v>
       </c>
       <c r="B494" t="s">
-        <v>1549</v>
+        <v>1559</v>
       </c>
       <c r="C494" t="s">
-        <v>896</v>
+        <v>1391</v>
       </c>
       <c r="D494" t="s">
-        <v>897</v>
+        <v>1392</v>
       </c>
       <c r="F494" t="s">
-        <v>1550</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1551</v>
+        <v>1271</v>
       </c>
       <c r="B495" t="s">
-        <v>1552</v>
+        <v>1272</v>
       </c>
       <c r="C495" t="s">
-        <v>1235</v>
+        <v>917</v>
       </c>
       <c r="D495" t="s">
-        <v>1236</v>
+        <v>918</v>
       </c>
       <c r="F495" t="s">
-        <v>1553</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>1554</v>
+        <v>1562</v>
       </c>
       <c r="B496" t="s">
-        <v>1555</v>
+        <v>1563</v>
       </c>
       <c r="C496" t="s">
-        <v>896</v>
+        <v>917</v>
       </c>
       <c r="D496" t="s">
-        <v>897</v>
+        <v>918</v>
       </c>
       <c r="F496" t="s">
-        <v>1556</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1557</v>
+        <v>1565</v>
       </c>
       <c r="B497" t="s">
-        <v>1558</v>
+        <v>1566</v>
       </c>
       <c r="C497" t="s">
-        <v>1439</v>
+        <v>1357</v>
       </c>
       <c r="D497" t="s">
-        <v>1440</v>
+        <v>1358</v>
       </c>
       <c r="F497" t="s">
-        <v>1559</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1560</v>
+        <v>1568</v>
       </c>
       <c r="B498" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="C498" t="s">
-        <v>891</v>
+        <v>1562</v>
       </c>
       <c r="D498" t="s">
-        <v>892</v>
+        <v>1563</v>
       </c>
       <c r="F498" t="s">
-        <v>1562</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D499" t="s">
         <v>1563</v>
       </c>
-      <c r="B499" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F499" t="s">
-        <v>1565</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>1566</v>
+        <v>1574</v>
       </c>
       <c r="B500" t="s">
-        <v>1567</v>
+        <v>1575</v>
       </c>
       <c r="C500" t="s">
-        <v>1235</v>
+        <v>922</v>
       </c>
       <c r="D500" t="s">
-        <v>1236</v>
+        <v>923</v>
       </c>
       <c r="F500" t="s">
-        <v>1568</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>1569</v>
+        <v>1577</v>
       </c>
       <c r="B501" t="s">
-        <v>1570</v>
+        <v>1578</v>
       </c>
       <c r="C501" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="D501" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="F501" t="s">
-        <v>1571</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1572</v>
+        <v>1580</v>
       </c>
       <c r="B502" t="s">
-        <v>1573</v>
+        <v>1581</v>
       </c>
       <c r="C502" t="s">
-        <v>891</v>
+        <v>922</v>
       </c>
       <c r="D502" t="s">
-        <v>892</v>
+        <v>923</v>
       </c>
       <c r="F502" t="s">
-        <v>1574</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>1575</v>
+        <v>1583</v>
       </c>
       <c r="B503" t="s">
-        <v>1576</v>
+        <v>1584</v>
       </c>
       <c r="C503" t="s">
-        <v>1282</v>
+        <v>1465</v>
       </c>
       <c r="D503" t="s">
-        <v>1283</v>
+        <v>1466</v>
       </c>
       <c r="F503" t="s">
-        <v>1577</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1578</v>
+        <v>1586</v>
       </c>
       <c r="B504" t="s">
-        <v>1579</v>
+        <v>1587</v>
       </c>
       <c r="C504" t="s">
-        <v>830</v>
+        <v>917</v>
       </c>
       <c r="D504" t="s">
-        <v>831</v>
+        <v>918</v>
       </c>
       <c r="F504" t="s">
-        <v>1580</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1581</v>
+        <v>1589</v>
       </c>
       <c r="B505" t="s">
-        <v>1582</v>
+        <v>1590</v>
       </c>
       <c r="C505" t="s">
-        <v>1450</v>
+        <v>1472</v>
       </c>
       <c r="D505" t="s">
-        <v>1451</v>
+        <v>1473</v>
       </c>
       <c r="F505" t="s">
-        <v>1583</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1584</v>
+        <v>1592</v>
       </c>
       <c r="B506" t="s">
-        <v>1585</v>
+        <v>1593</v>
       </c>
       <c r="C506" t="s">
-        <v>1522</v>
+        <v>1261</v>
       </c>
       <c r="D506" t="s">
-        <v>1523</v>
+        <v>1262</v>
       </c>
       <c r="F506" t="s">
-        <v>1586</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1587</v>
+        <v>1595</v>
       </c>
       <c r="B507" t="s">
-        <v>1588</v>
+        <v>1596</v>
       </c>
       <c r="C507" t="s">
-        <v>1479</v>
+        <v>1251</v>
       </c>
       <c r="D507" t="s">
-        <v>1480</v>
+        <v>1252</v>
       </c>
       <c r="F507" t="s">
-        <v>1589</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1590</v>
+        <v>1598</v>
       </c>
       <c r="B508" t="s">
-        <v>1591</v>
+        <v>1599</v>
       </c>
       <c r="C508" t="s">
-        <v>1436</v>
+        <v>917</v>
       </c>
       <c r="D508" t="s">
-        <v>1437</v>
+        <v>918</v>
       </c>
       <c r="F508" t="s">
-        <v>1592</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1593</v>
+        <v>1601</v>
       </c>
       <c r="B509" t="s">
-        <v>1594</v>
+        <v>1602</v>
       </c>
       <c r="C509" t="s">
-        <v>1436</v>
+        <v>1308</v>
       </c>
       <c r="D509" t="s">
-        <v>1437</v>
+        <v>1309</v>
       </c>
       <c r="F509" t="s">
-        <v>1595</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1596</v>
+        <v>1604</v>
       </c>
       <c r="B510" t="s">
-        <v>1597</v>
+        <v>1605</v>
       </c>
       <c r="C510" t="s">
-        <v>1513</v>
+        <v>854</v>
       </c>
       <c r="D510" t="s">
-        <v>1514</v>
+        <v>855</v>
       </c>
       <c r="F510" t="s">
-        <v>1598</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>1599</v>
+        <v>1607</v>
       </c>
       <c r="B511" t="s">
-        <v>1600</v>
+        <v>1608</v>
       </c>
       <c r="C511" t="s">
-        <v>1507</v>
+        <v>1476</v>
       </c>
       <c r="D511" t="s">
-        <v>1508</v>
+        <v>1477</v>
       </c>
       <c r="F511" t="s">
-        <v>1601</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1602</v>
+        <v>1610</v>
       </c>
       <c r="B512" t="s">
-        <v>1603</v>
+        <v>1611</v>
       </c>
       <c r="C512" t="s">
-        <v>1510</v>
+        <v>1548</v>
       </c>
       <c r="D512" t="s">
-        <v>1511</v>
+        <v>1549</v>
       </c>
       <c r="F512" t="s">
-        <v>1604</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>1605</v>
+        <v>1613</v>
       </c>
       <c r="B513" t="s">
-        <v>1606</v>
+        <v>1614</v>
       </c>
       <c r="C513" t="s">
-        <v>1245</v>
+        <v>1505</v>
       </c>
       <c r="D513" t="s">
-        <v>1246</v>
+        <v>1506</v>
       </c>
       <c r="F513" t="s">
-        <v>1607</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1608</v>
+        <v>1616</v>
       </c>
       <c r="B514" t="s">
-        <v>1609</v>
+        <v>1617</v>
       </c>
       <c r="C514" t="s">
-        <v>1245</v>
+        <v>1462</v>
       </c>
       <c r="D514" t="s">
-        <v>1246</v>
+        <v>1463</v>
       </c>
       <c r="F514" t="s">
-        <v>1610</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1611</v>
+        <v>1619</v>
       </c>
       <c r="B515" t="s">
-        <v>1612</v>
+        <v>1620</v>
       </c>
       <c r="C515" t="s">
-        <v>1256</v>
+        <v>1462</v>
       </c>
       <c r="D515" t="s">
-        <v>1257</v>
+        <v>1463</v>
       </c>
       <c r="F515" t="s">
-        <v>1613</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1614</v>
+        <v>1622</v>
       </c>
       <c r="B516" t="s">
-        <v>1615</v>
+        <v>1623</v>
       </c>
       <c r="C516" t="s">
-        <v>1262</v>
+        <v>1539</v>
       </c>
       <c r="D516" t="s">
-        <v>1263</v>
+        <v>1540</v>
       </c>
       <c r="F516" t="s">
-        <v>1616</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1617</v>
+        <v>1625</v>
       </c>
       <c r="B517" t="s">
-        <v>1618</v>
+        <v>1626</v>
       </c>
       <c r="C517" t="s">
-        <v>891</v>
+        <v>1533</v>
       </c>
       <c r="D517" t="s">
-        <v>892</v>
+        <v>1534</v>
       </c>
       <c r="F517" t="s">
-        <v>1619</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>1620</v>
+        <v>1628</v>
       </c>
       <c r="B518" t="s">
-        <v>1621</v>
+        <v>1629</v>
       </c>
       <c r="C518" t="s">
-        <v>891</v>
+        <v>1536</v>
       </c>
       <c r="D518" t="s">
-        <v>892</v>
+        <v>1537</v>
       </c>
       <c r="F518" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>1623</v>
+        <v>1631</v>
       </c>
       <c r="B519" t="s">
-        <v>1624</v>
+        <v>1632</v>
       </c>
       <c r="C519" t="s">
-        <v>1365</v>
+        <v>1271</v>
       </c>
       <c r="D519" t="s">
-        <v>1366</v>
+        <v>1272</v>
       </c>
       <c r="F519" t="s">
-        <v>1625</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>1626</v>
+        <v>1634</v>
       </c>
       <c r="B520" t="s">
-        <v>1627</v>
+        <v>1635</v>
       </c>
       <c r="C520" t="s">
-        <v>1504</v>
+        <v>1271</v>
       </c>
       <c r="D520" t="s">
-        <v>1505</v>
+        <v>1272</v>
       </c>
       <c r="F520" t="s">
-        <v>1628</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="B521" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="C521" t="s">
-        <v>1256</v>
+        <v>1282</v>
       </c>
       <c r="D521" t="s">
-        <v>1257</v>
+        <v>1283</v>
       </c>
       <c r="F521" t="s">
-        <v>1631</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>1632</v>
+        <v>1640</v>
       </c>
       <c r="B522" t="s">
-        <v>1633</v>
+        <v>1641</v>
       </c>
       <c r="C522" t="s">
-        <v>1237</v>
+        <v>1288</v>
       </c>
       <c r="D522" t="s">
-        <v>1238</v>
+        <v>1289</v>
       </c>
       <c r="F522" t="s">
-        <v>1634</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>1635</v>
+        <v>1643</v>
       </c>
       <c r="B523" t="s">
-        <v>1636</v>
+        <v>1644</v>
       </c>
       <c r="C523" t="s">
-        <v>1256</v>
+        <v>917</v>
       </c>
       <c r="D523" t="s">
-        <v>1257</v>
+        <v>918</v>
       </c>
       <c r="F523" t="s">
-        <v>1637</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>1638</v>
+        <v>1646</v>
       </c>
       <c r="B524" t="s">
-        <v>1639</v>
+        <v>1647</v>
       </c>
       <c r="C524" t="s">
-        <v>1245</v>
+        <v>917</v>
       </c>
       <c r="D524" t="s">
-        <v>1246</v>
+        <v>918</v>
       </c>
       <c r="F524" t="s">
-        <v>1640</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>1641</v>
+        <v>1649</v>
       </c>
       <c r="B525" t="s">
-        <v>1642</v>
+        <v>1650</v>
       </c>
       <c r="C525" t="s">
-        <v>1428</v>
+        <v>1391</v>
       </c>
       <c r="D525" t="s">
-        <v>1429</v>
+        <v>1392</v>
       </c>
       <c r="F525" t="s">
-        <v>1643</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>1644</v>
+        <v>1652</v>
       </c>
       <c r="B526" t="s">
-        <v>1645</v>
+        <v>1653</v>
       </c>
       <c r="C526" t="s">
-        <v>1548</v>
+        <v>1530</v>
       </c>
       <c r="D526" t="s">
-        <v>1549</v>
+        <v>1531</v>
       </c>
       <c r="F526" t="s">
-        <v>1646</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>1647</v>
+        <v>1655</v>
       </c>
       <c r="B527" t="s">
-        <v>1648</v>
+        <v>1656</v>
       </c>
       <c r="C527" t="s">
-        <v>896</v>
+        <v>1282</v>
       </c>
       <c r="D527" t="s">
-        <v>897</v>
+        <v>1283</v>
       </c>
       <c r="F527" t="s">
-        <v>1649</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>1650</v>
+        <v>1658</v>
       </c>
       <c r="B528" t="s">
-        <v>1651</v>
+        <v>1659</v>
       </c>
       <c r="C528" t="s">
-        <v>896</v>
+        <v>1263</v>
       </c>
       <c r="D528" t="s">
-        <v>897</v>
+        <v>1264</v>
       </c>
       <c r="F528" t="s">
-        <v>1652</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>1653</v>
+        <v>1661</v>
       </c>
       <c r="B529" t="s">
-        <v>1654</v>
+        <v>1662</v>
       </c>
       <c r="C529" t="s">
-        <v>896</v>
+        <v>1282</v>
       </c>
       <c r="D529" t="s">
-        <v>897</v>
+        <v>1283</v>
       </c>
       <c r="F529" t="s">
-        <v>1655</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>1656</v>
+        <v>1664</v>
       </c>
       <c r="B530" t="s">
-        <v>1657</v>
+        <v>1665</v>
       </c>
       <c r="C530" t="s">
-        <v>922</v>
+        <v>1271</v>
       </c>
       <c r="D530" t="s">
-        <v>923</v>
+        <v>1272</v>
       </c>
       <c r="F530" t="s">
-        <v>1658</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>1659</v>
+        <v>1667</v>
       </c>
       <c r="B531" t="s">
-        <v>451</v>
+        <v>1668</v>
       </c>
       <c r="C531" t="s">
-        <v>723</v>
+        <v>1454</v>
       </c>
       <c r="D531" t="s">
-        <v>724</v>
+        <v>1455</v>
       </c>
       <c r="F531" t="s">
-        <v>1660</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>488</v>
+        <v>1670</v>
       </c>
       <c r="B532" t="s">
-        <v>489</v>
+        <v>1671</v>
       </c>
       <c r="C532" t="s">
-        <v>294</v>
+        <v>1574</v>
       </c>
       <c r="D532" t="s">
-        <v>295</v>
+        <v>1575</v>
       </c>
       <c r="F532" t="s">
-        <v>1661</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>1662</v>
+        <v>1673</v>
       </c>
       <c r="B533" t="s">
-        <v>1663</v>
+        <v>1674</v>
       </c>
       <c r="C533" t="s">
-        <v>488</v>
+        <v>922</v>
       </c>
       <c r="D533" t="s">
-        <v>489</v>
+        <v>923</v>
       </c>
       <c r="F533" t="s">
-        <v>1664</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>1665</v>
+        <v>1676</v>
       </c>
       <c r="B534" t="s">
-        <v>1666</v>
+        <v>1677</v>
       </c>
       <c r="C534" t="s">
-        <v>1667</v>
+        <v>922</v>
       </c>
       <c r="D534" t="s">
-        <v>1668</v>
+        <v>923</v>
       </c>
       <c r="F534" t="s">
-        <v>1669</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>1670</v>
+        <v>1679</v>
       </c>
       <c r="B535" t="s">
-        <v>1671</v>
+        <v>1680</v>
       </c>
       <c r="C535" t="s">
-        <v>488</v>
+        <v>922</v>
       </c>
       <c r="D535" t="s">
-        <v>489</v>
+        <v>923</v>
       </c>
       <c r="F535" t="s">
-        <v>1672</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>1673</v>
+        <v>1682</v>
       </c>
       <c r="B536" t="s">
-        <v>1674</v>
+        <v>1683</v>
       </c>
       <c r="C536" t="s">
-        <v>1675</v>
+        <v>948</v>
       </c>
       <c r="D536" t="s">
-        <v>1676</v>
+        <v>949</v>
       </c>
       <c r="F536" t="s">
-        <v>1677</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>1675</v>
+        <v>1685</v>
       </c>
       <c r="B537" t="s">
-        <v>1676</v>
+        <v>1686</v>
       </c>
       <c r="C537" t="s">
-        <v>142</v>
+        <v>748</v>
       </c>
       <c r="D537" t="s">
-        <v>143</v>
+        <v>749</v>
       </c>
       <c r="F537" t="s">
-        <v>1678</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>1679</v>
+        <v>1688</v>
       </c>
       <c r="B538" t="s">
-        <v>1680</v>
+        <v>1689</v>
       </c>
       <c r="C538" t="s">
-        <v>716</v>
+        <v>806</v>
       </c>
       <c r="D538" t="s">
-        <v>717</v>
+        <v>807</v>
       </c>
       <c r="F538" t="s">
-        <v>1681</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>1682</v>
+        <v>1691</v>
       </c>
       <c r="B539" t="s">
-        <v>1683</v>
+        <v>1692</v>
       </c>
       <c r="C539" t="s">
-        <v>573</v>
+        <v>806</v>
       </c>
       <c r="D539" t="s">
-        <v>574</v>
+        <v>807</v>
       </c>
       <c r="F539" t="s">
-        <v>1684</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>1685</v>
+        <v>1694</v>
       </c>
       <c r="B540" t="s">
-        <v>1686</v>
+        <v>1695</v>
       </c>
       <c r="C540" t="s">
-        <v>573</v>
+        <v>1696</v>
       </c>
       <c r="D540" t="s">
-        <v>574</v>
+        <v>1697</v>
       </c>
       <c r="F540" t="s">
-        <v>1687</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>1688</v>
+        <v>1699</v>
       </c>
       <c r="B541" t="s">
-        <v>1689</v>
+        <v>1700</v>
       </c>
       <c r="C541" t="s">
-        <v>1685</v>
+        <v>1696</v>
       </c>
       <c r="D541" t="s">
-        <v>1686</v>
+        <v>1697</v>
       </c>
       <c r="F541" t="s">
-        <v>1690</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>1691</v>
+        <v>1702</v>
       </c>
       <c r="B542" t="s">
-        <v>1692</v>
+        <v>1703</v>
       </c>
       <c r="C542" t="s">
-        <v>573</v>
+        <v>1694</v>
       </c>
       <c r="D542" t="s">
-        <v>574</v>
+        <v>1695</v>
       </c>
       <c r="F542" t="s">
-        <v>1693</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>1694</v>
+        <v>1705</v>
       </c>
       <c r="B543" t="s">
-        <v>1695</v>
+        <v>1706</v>
       </c>
       <c r="C543" t="s">
-        <v>573</v>
+        <v>806</v>
       </c>
       <c r="D543" t="s">
-        <v>574</v>
+        <v>807</v>
       </c>
       <c r="F543" t="s">
-        <v>1696</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>1697</v>
+        <v>1708</v>
       </c>
       <c r="B544" t="s">
-        <v>1698</v>
+        <v>1709</v>
       </c>
       <c r="C544" t="s">
-        <v>851</v>
+        <v>582</v>
       </c>
       <c r="D544" t="s">
-        <v>852</v>
+        <v>583</v>
       </c>
       <c r="F544" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>1700</v>
+        <v>1711</v>
       </c>
       <c r="B545" t="s">
-        <v>1701</v>
+        <v>1712</v>
       </c>
       <c r="C545" t="s">
-        <v>825</v>
+        <v>1708</v>
       </c>
       <c r="D545" t="s">
-        <v>826</v>
+        <v>1709</v>
       </c>
       <c r="F545" t="s">
-        <v>1702</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>1703</v>
+        <v>1714</v>
       </c>
       <c r="B546" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="C546" t="s">
-        <v>785</v>
+        <v>1708</v>
       </c>
       <c r="D546" t="s">
-        <v>786</v>
+        <v>1709</v>
       </c>
       <c r="F546" t="s">
-        <v>1705</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
-        <v>1706</v>
+        <v>1717</v>
       </c>
       <c r="B547" t="s">
-        <v>1707</v>
+        <v>1718</v>
       </c>
       <c r="C547" t="s">
-        <v>213</v>
+        <v>1708</v>
       </c>
       <c r="D547" t="s">
-        <v>214</v>
+        <v>1709</v>
       </c>
       <c r="F547" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D548" t="s">
         <v>1709</v>
       </c>
-      <c r="B548" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F548" t="s">
-        <v>1711</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>1667</v>
+        <v>1723</v>
       </c>
       <c r="B549" t="s">
-        <v>1668</v>
+        <v>1724</v>
       </c>
       <c r="C549" t="s">
-        <v>1670</v>
+        <v>1708</v>
       </c>
       <c r="D549" t="s">
-        <v>1671</v>
+        <v>1709</v>
       </c>
       <c r="F549" t="s">
-        <v>1712</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>112</v>
+        <v>1726</v>
       </c>
       <c r="B550" t="s">
-        <v>113</v>
+        <v>1727</v>
       </c>
       <c r="C550" t="s">
-        <v>294</v>
+        <v>1711</v>
       </c>
       <c r="D550" t="s">
-        <v>295</v>
+        <v>1712</v>
       </c>
       <c r="F550" t="s">
-        <v>1713</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>513</v>
+        <v>1729</v>
       </c>
       <c r="B551" t="s">
-        <v>514</v>
+        <v>1730</v>
       </c>
       <c r="C551" t="s">
-        <v>1714</v>
+        <v>1711</v>
       </c>
       <c r="D551" t="s">
-        <v>1715</v>
+        <v>1712</v>
       </c>
       <c r="F551" t="s">
-        <v>1716</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>1717</v>
+        <v>1732</v>
       </c>
       <c r="B552" t="s">
-        <v>1718</v>
+        <v>1733</v>
       </c>
       <c r="C552" t="s">
-        <v>322</v>
+        <v>1711</v>
       </c>
       <c r="D552" t="s">
-        <v>323</v>
+        <v>1712</v>
       </c>
       <c r="F552" t="s">
-        <v>1719</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>1720</v>
+        <v>1735</v>
       </c>
       <c r="B553" t="s">
-        <v>1721</v>
+        <v>1736</v>
       </c>
       <c r="C553" t="s">
-        <v>775</v>
+        <v>1711</v>
       </c>
       <c r="D553" t="s">
-        <v>776</v>
+        <v>1712</v>
       </c>
       <c r="F553" t="s">
-        <v>1722</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>1723</v>
+        <v>1738</v>
       </c>
       <c r="B554" t="s">
-        <v>1724</v>
+        <v>1739</v>
       </c>
       <c r="C554" t="s">
-        <v>1720</v>
+        <v>1711</v>
       </c>
       <c r="D554" t="s">
-        <v>1721</v>
+        <v>1712</v>
       </c>
       <c r="F554" t="s">
-        <v>1725</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>1726</v>
+        <v>1741</v>
       </c>
       <c r="B555" t="s">
-        <v>1727</v>
+        <v>1742</v>
       </c>
       <c r="C555" t="s">
-        <v>702</v>
+        <v>1711</v>
       </c>
       <c r="D555" t="s">
-        <v>703</v>
+        <v>1712</v>
       </c>
       <c r="F555" t="s">
-        <v>1728</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>1729</v>
+        <v>1744</v>
       </c>
       <c r="B556" t="s">
-        <v>1730</v>
+        <v>1745</v>
       </c>
       <c r="C556" t="s">
-        <v>488</v>
+        <v>1711</v>
       </c>
       <c r="D556" t="s">
-        <v>489</v>
+        <v>1712</v>
       </c>
       <c r="F556" t="s">
-        <v>1731</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>1732</v>
+        <v>1747</v>
       </c>
       <c r="B557" t="s">
-        <v>1733</v>
+        <v>1748</v>
       </c>
       <c r="C557" t="s">
-        <v>1729</v>
+        <v>1711</v>
       </c>
       <c r="D557" t="s">
-        <v>1730</v>
+        <v>1712</v>
       </c>
       <c r="F557" t="s">
-        <v>1734</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>1735</v>
+        <v>1750</v>
       </c>
       <c r="B558" t="s">
-        <v>1736</v>
+        <v>1751</v>
       </c>
       <c r="C558" t="s">
-        <v>1732</v>
+        <v>1711</v>
       </c>
       <c r="D558" t="s">
-        <v>1733</v>
+        <v>1712</v>
       </c>
       <c r="F558" t="s">
-        <v>1737</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>1738</v>
+        <v>1753</v>
       </c>
       <c r="B559" t="s">
-        <v>1739</v>
+        <v>1754</v>
       </c>
       <c r="C559" t="s">
-        <v>1732</v>
+        <v>1711</v>
       </c>
       <c r="D559" t="s">
-        <v>1733</v>
+        <v>1712</v>
       </c>
       <c r="F559" t="s">
-        <v>1740</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>1741</v>
+        <v>1756</v>
       </c>
       <c r="B560" t="s">
-        <v>1742</v>
+        <v>1757</v>
       </c>
       <c r="C560" t="s">
-        <v>1732</v>
+        <v>1711</v>
       </c>
       <c r="D560" t="s">
-        <v>1733</v>
+        <v>1712</v>
       </c>
       <c r="F560" t="s">
-        <v>1743</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
-        <v>1744</v>
+        <v>1759</v>
       </c>
       <c r="B561" t="s">
-        <v>1745</v>
+        <v>1760</v>
       </c>
       <c r="C561" t="s">
-        <v>1703</v>
+        <v>1711</v>
       </c>
       <c r="D561" t="s">
-        <v>1704</v>
+        <v>1712</v>
       </c>
       <c r="F561" t="s">
-        <v>1746</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>1747</v>
+        <v>1762</v>
       </c>
       <c r="B562" t="s">
-        <v>1748</v>
+        <v>1763</v>
       </c>
       <c r="C562" t="s">
-        <v>1703</v>
+        <v>1711</v>
       </c>
       <c r="D562" t="s">
-        <v>1704</v>
+        <v>1712</v>
       </c>
       <c r="F562" t="s">
-        <v>1749</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>1714</v>
+        <v>1765</v>
       </c>
       <c r="B563" t="s">
-        <v>1715</v>
+        <v>1766</v>
       </c>
       <c r="C563" t="s">
-        <v>1750</v>
+        <v>1711</v>
       </c>
       <c r="D563" t="s">
-        <v>1751</v>
+        <v>1712</v>
       </c>
       <c r="F563" t="s">
-        <v>1752</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
-        <v>1753</v>
+        <v>1768</v>
       </c>
       <c r="B564" t="s">
-        <v>1754</v>
+        <v>1769</v>
       </c>
       <c r="C564" t="s">
-        <v>1750</v>
+        <v>1711</v>
       </c>
       <c r="D564" t="s">
-        <v>1751</v>
+        <v>1712</v>
       </c>
       <c r="F564" t="s">
-        <v>1755</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>1756</v>
+        <v>1771</v>
       </c>
       <c r="B565" t="s">
-        <v>1757</v>
+        <v>1772</v>
       </c>
       <c r="C565" t="s">
-        <v>166</v>
+        <v>1711</v>
       </c>
       <c r="D565" t="s">
-        <v>167</v>
+        <v>1712</v>
       </c>
       <c r="F565" t="s">
-        <v>1758</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
-        <v>1759</v>
+        <v>1774</v>
       </c>
       <c r="B566" t="s">
-        <v>1760</v>
+        <v>1775</v>
       </c>
       <c r="C566" t="s">
-        <v>166</v>
+        <v>1711</v>
       </c>
       <c r="D566" t="s">
-        <v>167</v>
+        <v>1712</v>
       </c>
       <c r="F566" t="s">
-        <v>1761</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>1762</v>
+        <v>1777</v>
       </c>
       <c r="B567" t="s">
-        <v>1763</v>
+        <v>1778</v>
       </c>
       <c r="C567" t="s">
-        <v>166</v>
+        <v>1711</v>
       </c>
       <c r="D567" t="s">
-        <v>167</v>
+        <v>1712</v>
       </c>
       <c r="F567" t="s">
-        <v>1764</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
-        <v>1765</v>
+        <v>1780</v>
       </c>
       <c r="B568" t="s">
-        <v>1766</v>
+        <v>1781</v>
       </c>
       <c r="C568" t="s">
-        <v>166</v>
+        <v>1711</v>
       </c>
       <c r="D568" t="s">
-        <v>167</v>
+        <v>1712</v>
       </c>
       <c r="F568" t="s">
-        <v>1767</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
-        <v>1768</v>
+        <v>1783</v>
       </c>
       <c r="B569" t="s">
-        <v>1769</v>
+        <v>1784</v>
       </c>
       <c r="C569" t="s">
-        <v>172</v>
+        <v>1711</v>
       </c>
       <c r="D569" t="s">
-        <v>173</v>
+        <v>1712</v>
       </c>
       <c r="F569" t="s">
-        <v>1770</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
-        <v>1771</v>
+        <v>1786</v>
       </c>
       <c r="B570" t="s">
-        <v>1772</v>
+        <v>1787</v>
       </c>
       <c r="C570" t="s">
-        <v>172</v>
+        <v>1711</v>
       </c>
       <c r="D570" t="s">
-        <v>173</v>
+        <v>1712</v>
       </c>
       <c r="F570" t="s">
-        <v>1773</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
-        <v>1774</v>
+        <v>1789</v>
       </c>
       <c r="B571" t="s">
-        <v>1775</v>
+        <v>1790</v>
       </c>
       <c r="C571" t="s">
-        <v>172</v>
+        <v>1711</v>
       </c>
       <c r="D571" t="s">
-        <v>173</v>
+        <v>1712</v>
       </c>
       <c r="F571" t="s">
-        <v>1776</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
-        <v>1777</v>
+        <v>1792</v>
       </c>
       <c r="B572" t="s">
-        <v>1778</v>
+        <v>1793</v>
       </c>
       <c r="C572" t="s">
-        <v>172</v>
+        <v>1711</v>
       </c>
       <c r="D572" t="s">
-        <v>173</v>
+        <v>1712</v>
       </c>
       <c r="F572" t="s">
-        <v>1779</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
-        <v>1780</v>
+        <v>1795</v>
       </c>
       <c r="B573" t="s">
-        <v>1781</v>
+        <v>1796</v>
       </c>
       <c r="C573" t="s">
-        <v>172</v>
+        <v>1711</v>
       </c>
       <c r="D573" t="s">
-        <v>173</v>
+        <v>1712</v>
       </c>
       <c r="F573" t="s">
-        <v>1782</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
-        <v>1783</v>
+        <v>1798</v>
       </c>
       <c r="B574" t="s">
-        <v>1784</v>
+        <v>1799</v>
       </c>
       <c r="C574" t="s">
-        <v>1785</v>
+        <v>1711</v>
       </c>
       <c r="D574" t="s">
-        <v>1786</v>
+        <v>1712</v>
       </c>
       <c r="F574" t="s">
-        <v>1787</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
-        <v>1788</v>
+        <v>1801</v>
       </c>
       <c r="B575" t="s">
-        <v>1789</v>
+        <v>1802</v>
       </c>
       <c r="C575" t="s">
-        <v>172</v>
+        <v>1711</v>
       </c>
       <c r="D575" t="s">
-        <v>173</v>
+        <v>1712</v>
       </c>
       <c r="F575" t="s">
-        <v>1790</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
-        <v>1785</v>
+        <v>1804</v>
       </c>
       <c r="B576" t="s">
-        <v>1786</v>
+        <v>1805</v>
       </c>
       <c r="C576" t="s">
-        <v>172</v>
+        <v>1711</v>
       </c>
       <c r="D576" t="s">
-        <v>173</v>
+        <v>1712</v>
       </c>
       <c r="F576" t="s">
-        <v>1791</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
-        <v>1792</v>
+        <v>1807</v>
       </c>
       <c r="B577" t="s">
-        <v>1793</v>
+        <v>1808</v>
       </c>
       <c r="C577" t="s">
-        <v>172</v>
+        <v>1711</v>
       </c>
       <c r="D577" t="s">
-        <v>173</v>
+        <v>1712</v>
       </c>
       <c r="F577" t="s">
-        <v>1794</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
-        <v>1795</v>
+        <v>1810</v>
       </c>
       <c r="B578" t="s">
-        <v>1796</v>
+        <v>1811</v>
       </c>
       <c r="C578" t="s">
-        <v>172</v>
+        <v>1711</v>
       </c>
       <c r="D578" t="s">
-        <v>173</v>
+        <v>1712</v>
       </c>
       <c r="F578" t="s">
-        <v>1797</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>1798</v>
+        <v>1813</v>
       </c>
       <c r="B579" t="s">
-        <v>1799</v>
+        <v>1814</v>
       </c>
       <c r="C579" t="s">
-        <v>1792</v>
+        <v>1711</v>
       </c>
       <c r="D579" t="s">
-        <v>1793</v>
+        <v>1712</v>
       </c>
       <c r="F579" t="s">
-        <v>1800</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>1801</v>
+        <v>1816</v>
       </c>
       <c r="B580" t="s">
-        <v>1802</v>
+        <v>1817</v>
       </c>
       <c r="C580" t="s">
-        <v>110</v>
+        <v>1711</v>
       </c>
       <c r="D580" t="s">
-        <v>111</v>
+        <v>1712</v>
       </c>
       <c r="F580" t="s">
-        <v>1803</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
-        <v>178</v>
+        <v>1819</v>
       </c>
       <c r="B581" t="s">
-        <v>179</v>
+        <v>1820</v>
       </c>
       <c r="C581" t="s">
-        <v>1801</v>
+        <v>1711</v>
       </c>
       <c r="D581" t="s">
-        <v>1802</v>
+        <v>1712</v>
       </c>
       <c r="F581" t="s">
-        <v>1804</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>1805</v>
+        <v>1822</v>
       </c>
       <c r="B582" t="s">
-        <v>1806</v>
+        <v>1823</v>
       </c>
       <c r="C582" t="s">
-        <v>176</v>
+        <v>1711</v>
       </c>
       <c r="D582" t="s">
-        <v>177</v>
+        <v>1712</v>
       </c>
       <c r="F582" t="s">
-        <v>1807</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>1808</v>
+        <v>1825</v>
       </c>
       <c r="B583" t="s">
-        <v>1809</v>
+        <v>1826</v>
       </c>
       <c r="C583" t="s">
-        <v>1810</v>
+        <v>1711</v>
       </c>
       <c r="D583" t="s">
-        <v>1811</v>
+        <v>1712</v>
       </c>
       <c r="F583" t="s">
-        <v>1812</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>1810</v>
+        <v>1828</v>
       </c>
       <c r="B584" t="s">
-        <v>1811</v>
+        <v>1829</v>
       </c>
       <c r="C584" t="s">
-        <v>176</v>
+        <v>1711</v>
       </c>
       <c r="D584" t="s">
-        <v>177</v>
+        <v>1712</v>
       </c>
       <c r="F584" t="s">
-        <v>1813</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
-        <v>1814</v>
+        <v>1831</v>
       </c>
       <c r="B585" t="s">
-        <v>1815</v>
+        <v>1832</v>
       </c>
       <c r="C585" t="s">
-        <v>176</v>
+        <v>1711</v>
       </c>
       <c r="D585" t="s">
-        <v>177</v>
+        <v>1712</v>
       </c>
       <c r="F585" t="s">
-        <v>1816</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
-        <v>1817</v>
+        <v>1834</v>
       </c>
       <c r="B586" t="s">
-        <v>1818</v>
+        <v>1835</v>
       </c>
       <c r="C586" t="s">
-        <v>172</v>
+        <v>1711</v>
       </c>
       <c r="D586" t="s">
-        <v>173</v>
+        <v>1712</v>
       </c>
       <c r="F586" t="s">
-        <v>1819</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
-        <v>1820</v>
+        <v>1837</v>
       </c>
       <c r="B587" t="s">
-        <v>1821</v>
+        <v>1838</v>
       </c>
       <c r="C587" t="s">
-        <v>182</v>
+        <v>1711</v>
       </c>
       <c r="D587" t="s">
-        <v>183</v>
+        <v>1712</v>
       </c>
       <c r="F587" t="s">
-        <v>1822</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
-        <v>1823</v>
+        <v>1840</v>
       </c>
       <c r="B588" t="s">
-        <v>1824</v>
+        <v>1841</v>
       </c>
       <c r="C588" t="s">
-        <v>182</v>
+        <v>1711</v>
       </c>
       <c r="D588" t="s">
-        <v>183</v>
+        <v>1712</v>
       </c>
       <c r="F588" t="s">
-        <v>1825</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
-        <v>1826</v>
+        <v>1843</v>
       </c>
       <c r="B589" t="s">
-        <v>1827</v>
+        <v>1844</v>
       </c>
       <c r="C589" t="s">
-        <v>182</v>
+        <v>1711</v>
       </c>
       <c r="D589" t="s">
-        <v>183</v>
+        <v>1712</v>
       </c>
       <c r="F589" t="s">
-        <v>1828</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
-        <v>1829</v>
+        <v>1846</v>
       </c>
       <c r="B590" t="s">
-        <v>1830</v>
+        <v>1847</v>
       </c>
       <c r="C590" t="s">
-        <v>996</v>
+        <v>1711</v>
       </c>
       <c r="D590" t="s">
-        <v>997</v>
+        <v>1712</v>
       </c>
       <c r="F590" t="s">
-        <v>1831</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
-        <v>1832</v>
+        <v>1849</v>
       </c>
       <c r="B591" t="s">
-        <v>1833</v>
+        <v>1850</v>
       </c>
       <c r="C591" t="s">
-        <v>176</v>
+        <v>1711</v>
       </c>
       <c r="D591" t="s">
-        <v>177</v>
+        <v>1712</v>
       </c>
       <c r="F591" t="s">
-        <v>1834</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
-        <v>1835</v>
+        <v>1852</v>
       </c>
       <c r="B592" t="s">
-        <v>1836</v>
+        <v>1853</v>
       </c>
       <c r="C592" t="s">
-        <v>1020</v>
+        <v>1711</v>
       </c>
       <c r="D592" t="s">
-        <v>1021</v>
+        <v>1712</v>
       </c>
       <c r="F592" t="s">
-        <v>1837</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
-        <v>937</v>
+        <v>1855</v>
       </c>
       <c r="B593" t="s">
-        <v>938</v>
+        <v>1856</v>
       </c>
       <c r="C593" t="s">
-        <v>1835</v>
+        <v>1711</v>
       </c>
       <c r="D593" t="s">
-        <v>1836</v>
+        <v>1712</v>
       </c>
       <c r="F593" t="s">
-        <v>1838</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
-        <v>1839</v>
+        <v>1858</v>
       </c>
       <c r="B594" t="s">
-        <v>1840</v>
+        <v>1859</v>
       </c>
       <c r="C594" t="s">
-        <v>1017</v>
+        <v>1711</v>
       </c>
       <c r="D594" t="s">
-        <v>1018</v>
+        <v>1712</v>
       </c>
       <c r="F594" t="s">
-        <v>1841</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
-        <v>1842</v>
+        <v>1861</v>
       </c>
       <c r="B595" t="s">
-        <v>1843</v>
+        <v>1862</v>
       </c>
       <c r="C595" t="s">
-        <v>1839</v>
+        <v>1711</v>
       </c>
       <c r="D595" t="s">
-        <v>1840</v>
+        <v>1712</v>
       </c>
       <c r="F595" t="s">
-        <v>1844</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
-        <v>364</v>
+        <v>1864</v>
       </c>
       <c r="B596" t="s">
-        <v>365</v>
+        <v>1865</v>
       </c>
       <c r="C596" t="s">
-        <v>38</v>
+        <v>1711</v>
       </c>
       <c r="D596" t="s">
-        <v>39</v>
+        <v>1712</v>
       </c>
       <c r="F596" t="s">
-        <v>1845</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
-        <v>192</v>
+        <v>1867</v>
       </c>
       <c r="B597" t="s">
-        <v>193</v>
+        <v>1868</v>
       </c>
       <c r="C597" t="s">
-        <v>110</v>
+        <v>1711</v>
       </c>
       <c r="D597" t="s">
-        <v>111</v>
+        <v>1712</v>
       </c>
       <c r="F597" t="s">
-        <v>1846</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
-        <v>1847</v>
+        <v>1870</v>
       </c>
       <c r="B598" t="s">
-        <v>1848</v>
+        <v>1871</v>
       </c>
       <c r="C598" t="s">
-        <v>785</v>
+        <v>1711</v>
       </c>
       <c r="D598" t="s">
-        <v>786</v>
+        <v>1712</v>
       </c>
       <c r="F598" t="s">
-        <v>1849</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
-        <v>542</v>
+        <v>1873</v>
       </c>
       <c r="B599" t="s">
-        <v>543</v>
+        <v>1874</v>
       </c>
       <c r="C599" t="s">
-        <v>513</v>
+        <v>1711</v>
       </c>
       <c r="D599" t="s">
-        <v>514</v>
+        <v>1712</v>
       </c>
       <c r="F599" t="s">
-        <v>1850</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
-        <v>1851</v>
+        <v>1876</v>
       </c>
       <c r="B600" t="s">
-        <v>1852</v>
+        <v>1877</v>
       </c>
       <c r="C600" t="s">
-        <v>557</v>
+        <v>1711</v>
       </c>
       <c r="D600" t="s">
-        <v>558</v>
+        <v>1712</v>
       </c>
       <c r="F600" t="s">
-        <v>1853</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>1854</v>
+        <v>1879</v>
       </c>
       <c r="B601" t="s">
-        <v>1855</v>
+        <v>1880</v>
       </c>
       <c r="C601" t="s">
-        <v>950</v>
+        <v>1711</v>
       </c>
       <c r="D601" t="s">
-        <v>951</v>
+        <v>1712</v>
       </c>
       <c r="F601" t="s">
-        <v>1856</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
-        <v>1857</v>
+        <v>1882</v>
       </c>
       <c r="B602" t="s">
-        <v>1858</v>
+        <v>1883</v>
       </c>
       <c r="C602" t="s">
-        <v>1854</v>
+        <v>1711</v>
       </c>
       <c r="D602" t="s">
-        <v>1855</v>
+        <v>1712</v>
       </c>
       <c r="F602" t="s">
-        <v>1859</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
-        <v>1860</v>
+        <v>1885</v>
       </c>
       <c r="B603" t="s">
-        <v>1861</v>
+        <v>1886</v>
       </c>
       <c r="C603" t="s">
-        <v>1854</v>
+        <v>1711</v>
       </c>
       <c r="D603" t="s">
-        <v>1855</v>
+        <v>1712</v>
       </c>
       <c r="F603" t="s">
-        <v>1862</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
-        <v>1863</v>
+        <v>1888</v>
       </c>
       <c r="B604" t="s">
-        <v>1864</v>
+        <v>1889</v>
       </c>
       <c r="C604" t="s">
-        <v>800</v>
+        <v>1711</v>
       </c>
       <c r="D604" t="s">
-        <v>801</v>
+        <v>1712</v>
       </c>
       <c r="F604" t="s">
-        <v>1865</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
-        <v>1866</v>
+        <v>1891</v>
       </c>
       <c r="B605" t="s">
-        <v>1867</v>
+        <v>1892</v>
       </c>
       <c r="C605" t="s">
-        <v>1863</v>
+        <v>1711</v>
       </c>
       <c r="D605" t="s">
-        <v>1864</v>
+        <v>1712</v>
       </c>
       <c r="F605" t="s">
-        <v>1868</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
-        <v>1869</v>
+        <v>1894</v>
       </c>
       <c r="B606" t="s">
-        <v>1870</v>
+        <v>1895</v>
       </c>
       <c r="C606" t="s">
-        <v>1863</v>
+        <v>1711</v>
       </c>
       <c r="D606" t="s">
-        <v>1864</v>
+        <v>1712</v>
       </c>
       <c r="F606" t="s">
-        <v>1871</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
-        <v>1872</v>
+        <v>1897</v>
       </c>
       <c r="B607" t="s">
-        <v>1873</v>
+        <v>1898</v>
       </c>
       <c r="C607" t="s">
-        <v>1854</v>
+        <v>1711</v>
       </c>
       <c r="D607" t="s">
-        <v>1855</v>
+        <v>1712</v>
       </c>
       <c r="F607" t="s">
-        <v>1874</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
-        <v>1875</v>
+        <v>1900</v>
       </c>
       <c r="B608" t="s">
-        <v>1876</v>
+        <v>1901</v>
       </c>
       <c r="C608" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D608" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F608" t="s">
-        <v>1877</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
-        <v>1878</v>
+        <v>1903</v>
       </c>
       <c r="B609" t="s">
-        <v>1879</v>
+        <v>1904</v>
       </c>
       <c r="C609" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D609" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F609" t="s">
-        <v>1880</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
-        <v>1881</v>
+        <v>1906</v>
       </c>
       <c r="B610" t="s">
-        <v>1882</v>
+        <v>1907</v>
       </c>
       <c r="C610" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D610" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F610" t="s">
-        <v>1883</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
-        <v>1884</v>
+        <v>1909</v>
       </c>
       <c r="B611" t="s">
-        <v>1885</v>
+        <v>1910</v>
       </c>
       <c r="C611" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D611" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F611" t="s">
-        <v>1886</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
-        <v>1887</v>
+        <v>1912</v>
       </c>
       <c r="B612" t="s">
-        <v>1888</v>
+        <v>1913</v>
       </c>
       <c r="C612" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D612" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F612" t="s">
-        <v>1889</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
-        <v>1890</v>
+        <v>1915</v>
       </c>
       <c r="B613" t="s">
-        <v>1891</v>
+        <v>1916</v>
       </c>
       <c r="C613" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D613" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F613" t="s">
-        <v>1892</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
-        <v>1893</v>
+        <v>1918</v>
       </c>
       <c r="B614" t="s">
-        <v>1894</v>
+        <v>1919</v>
       </c>
       <c r="C614" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D614" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F614" t="s">
-        <v>1895</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
-        <v>1896</v>
+        <v>1921</v>
       </c>
       <c r="B615" t="s">
-        <v>1897</v>
+        <v>1922</v>
       </c>
       <c r="C615" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D615" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F615" t="s">
-        <v>1898</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
-        <v>1899</v>
+        <v>1924</v>
       </c>
       <c r="B616" t="s">
-        <v>1900</v>
+        <v>1925</v>
       </c>
       <c r="C616" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D616" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F616" t="s">
-        <v>1901</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
-        <v>1902</v>
+        <v>1927</v>
       </c>
       <c r="B617" t="s">
-        <v>1903</v>
+        <v>1928</v>
       </c>
       <c r="C617" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D617" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F617" t="s">
-        <v>1904</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
-        <v>1905</v>
+        <v>1930</v>
       </c>
       <c r="B618" t="s">
-        <v>1906</v>
+        <v>1931</v>
       </c>
       <c r="C618" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D618" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F618" t="s">
-        <v>1907</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
-        <v>1908</v>
+        <v>1933</v>
       </c>
       <c r="B619" t="s">
-        <v>1909</v>
+        <v>1934</v>
       </c>
       <c r="C619" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D619" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F619" t="s">
-        <v>1910</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
-        <v>1911</v>
+        <v>1936</v>
       </c>
       <c r="B620" t="s">
-        <v>1912</v>
+        <v>1937</v>
       </c>
       <c r="C620" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D620" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F620" t="s">
-        <v>1913</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>1914</v>
+        <v>1939</v>
       </c>
       <c r="B621" t="s">
-        <v>1915</v>
+        <v>1940</v>
       </c>
       <c r="C621" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D621" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F621" t="s">
-        <v>1916</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
-        <v>1917</v>
+        <v>1942</v>
       </c>
       <c r="B622" t="s">
-        <v>1918</v>
+        <v>1943</v>
       </c>
       <c r="C622" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D622" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F622" t="s">
-        <v>1919</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
-        <v>1920</v>
+        <v>1945</v>
       </c>
       <c r="B623" t="s">
-        <v>1921</v>
+        <v>1946</v>
       </c>
       <c r="C623" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D623" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F623" t="s">
-        <v>1922</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>1923</v>
+        <v>1948</v>
       </c>
       <c r="B624" t="s">
-        <v>1924</v>
+        <v>1949</v>
       </c>
       <c r="C624" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D624" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F624" t="s">
-        <v>1925</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>1926</v>
+        <v>1951</v>
       </c>
       <c r="B625" t="s">
-        <v>1927</v>
+        <v>1952</v>
       </c>
       <c r="C625" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D625" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F625" t="s">
-        <v>1928</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
-        <v>1929</v>
+        <v>1954</v>
       </c>
       <c r="B626" t="s">
-        <v>1930</v>
+        <v>1955</v>
       </c>
       <c r="C626" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D626" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F626" t="s">
-        <v>1931</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
-        <v>1932</v>
+        <v>1957</v>
       </c>
       <c r="B627" t="s">
-        <v>1933</v>
+        <v>1958</v>
       </c>
       <c r="C627" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D627" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F627" t="s">
-        <v>1934</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
-        <v>1935</v>
+        <v>1960</v>
       </c>
       <c r="B628" t="s">
-        <v>1936</v>
+        <v>1961</v>
       </c>
       <c r="C628" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D628" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F628" t="s">
-        <v>1937</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
-        <v>1938</v>
+        <v>1963</v>
       </c>
       <c r="B629" t="s">
-        <v>1939</v>
+        <v>1964</v>
       </c>
       <c r="C629" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D629" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F629" t="s">
-        <v>1940</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
-        <v>1941</v>
+        <v>1966</v>
       </c>
       <c r="B630" t="s">
-        <v>1942</v>
+        <v>1967</v>
       </c>
       <c r="C630" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D630" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F630" t="s">
-        <v>1943</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
-        <v>1944</v>
+        <v>1969</v>
       </c>
       <c r="B631" t="s">
-        <v>1945</v>
+        <v>1970</v>
       </c>
       <c r="C631" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D631" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F631" t="s">
-        <v>1946</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
-        <v>1947</v>
+        <v>1972</v>
       </c>
       <c r="B632" t="s">
-        <v>1948</v>
+        <v>1973</v>
       </c>
       <c r="C632" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D632" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F632" t="s">
-        <v>1949</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
-        <v>1950</v>
+        <v>1975</v>
       </c>
       <c r="B633" t="s">
-        <v>1951</v>
+        <v>1976</v>
       </c>
       <c r="C633" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D633" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F633" t="s">
-        <v>1952</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
-        <v>1953</v>
+        <v>1978</v>
       </c>
       <c r="B634" t="s">
-        <v>1954</v>
+        <v>1979</v>
       </c>
       <c r="C634" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D634" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F634" t="s">
-        <v>1955</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
-        <v>1956</v>
+        <v>1981</v>
       </c>
       <c r="B635" t="s">
-        <v>1957</v>
+        <v>1982</v>
       </c>
       <c r="C635" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D635" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F635" t="s">
-        <v>1958</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
-        <v>1959</v>
+        <v>1984</v>
       </c>
       <c r="B636" t="s">
-        <v>1960</v>
+        <v>1985</v>
       </c>
       <c r="C636" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D636" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F636" t="s">
-        <v>1961</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
-        <v>1962</v>
+        <v>1987</v>
       </c>
       <c r="B637" t="s">
-        <v>1963</v>
+        <v>1988</v>
       </c>
       <c r="C637" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D637" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F637" t="s">
-        <v>1964</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
-        <v>1965</v>
+        <v>1990</v>
       </c>
       <c r="B638" t="s">
-        <v>1966</v>
+        <v>1991</v>
       </c>
       <c r="C638" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D638" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F638" t="s">
-        <v>1967</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
-        <v>1968</v>
+        <v>1993</v>
       </c>
       <c r="B639" t="s">
-        <v>1969</v>
+        <v>1994</v>
       </c>
       <c r="C639" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D639" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F639" t="s">
-        <v>1970</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>1971</v>
+        <v>1996</v>
       </c>
       <c r="B640" t="s">
-        <v>1972</v>
+        <v>1997</v>
       </c>
       <c r="C640" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D640" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F640" t="s">
-        <v>1973</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
-        <v>1974</v>
+        <v>1999</v>
       </c>
       <c r="B641" t="s">
-        <v>1975</v>
+        <v>2000</v>
       </c>
       <c r="C641" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D641" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F641" t="s">
-        <v>1976</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
-        <v>1977</v>
+        <v>2002</v>
       </c>
       <c r="B642" t="s">
-        <v>1978</v>
+        <v>2003</v>
       </c>
       <c r="C642" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D642" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F642" t="s">
-        <v>1979</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>1980</v>
+        <v>2005</v>
       </c>
       <c r="B643" t="s">
-        <v>1981</v>
+        <v>2006</v>
       </c>
       <c r="C643" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D643" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F643" t="s">
-        <v>1982</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>1983</v>
+        <v>2008</v>
       </c>
       <c r="B644" t="s">
-        <v>1984</v>
+        <v>2009</v>
       </c>
       <c r="C644" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D644" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F644" t="s">
-        <v>1985</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
-        <v>1986</v>
+        <v>2011</v>
       </c>
       <c r="B645" t="s">
-        <v>1987</v>
+        <v>2012</v>
       </c>
       <c r="C645" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D645" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F645" t="s">
-        <v>1988</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
-        <v>1989</v>
+        <v>2014</v>
       </c>
       <c r="B646" t="s">
-        <v>1990</v>
+        <v>2015</v>
       </c>
       <c r="C646" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D646" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F646" t="s">
-        <v>1991</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>1992</v>
+        <v>2017</v>
       </c>
       <c r="B647" t="s">
-        <v>1993</v>
+        <v>2018</v>
       </c>
       <c r="C647" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D647" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F647" t="s">
-        <v>1994</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
-        <v>1995</v>
+        <v>2020</v>
       </c>
       <c r="B648" t="s">
-        <v>1996</v>
+        <v>2021</v>
       </c>
       <c r="C648" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D648" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F648" t="s">
-        <v>1997</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
-        <v>1998</v>
+        <v>2023</v>
       </c>
       <c r="B649" t="s">
-        <v>1999</v>
+        <v>2024</v>
       </c>
       <c r="C649" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D649" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F649" t="s">
-        <v>2000</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
-        <v>2001</v>
+        <v>2026</v>
       </c>
       <c r="B650" t="s">
-        <v>2002</v>
+        <v>2027</v>
       </c>
       <c r="C650" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D650" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F650" t="s">
-        <v>2003</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>2004</v>
+        <v>2029</v>
       </c>
       <c r="B651" t="s">
-        <v>2005</v>
+        <v>2030</v>
       </c>
       <c r="C651" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D651" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F651" t="s">
-        <v>2006</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
-        <v>2007</v>
+        <v>2032</v>
       </c>
       <c r="B652" t="s">
-        <v>2008</v>
+        <v>2033</v>
       </c>
       <c r="C652" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D652" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F652" t="s">
-        <v>2009</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>2010</v>
+        <v>2035</v>
       </c>
       <c r="B653" t="s">
-        <v>2011</v>
+        <v>2036</v>
       </c>
       <c r="C653" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D653" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F653" t="s">
-        <v>2012</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>2013</v>
+        <v>2038</v>
       </c>
       <c r="B654" t="s">
-        <v>2014</v>
+        <v>2039</v>
       </c>
       <c r="C654" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D654" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F654" t="s">
-        <v>2015</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
-        <v>2016</v>
+        <v>2041</v>
       </c>
       <c r="B655" t="s">
-        <v>2017</v>
+        <v>2042</v>
       </c>
       <c r="C655" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D655" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F655" t="s">
-        <v>2018</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
-        <v>2019</v>
+        <v>2044</v>
       </c>
       <c r="B656" t="s">
-        <v>2020</v>
+        <v>2045</v>
       </c>
       <c r="C656" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D656" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F656" t="s">
-        <v>2021</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
-        <v>2022</v>
+        <v>2047</v>
       </c>
       <c r="B657" t="s">
-        <v>2023</v>
+        <v>2048</v>
       </c>
       <c r="C657" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D657" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F657" t="s">
-        <v>2024</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>2025</v>
+        <v>2050</v>
       </c>
       <c r="B658" t="s">
-        <v>2026</v>
+        <v>2051</v>
       </c>
       <c r="C658" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D658" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F658" t="s">
-        <v>2027</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>2028</v>
+        <v>2053</v>
       </c>
       <c r="B659" t="s">
-        <v>2029</v>
+        <v>2054</v>
       </c>
       <c r="C659" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D659" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F659" t="s">
-        <v>2030</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>2031</v>
+        <v>2056</v>
       </c>
       <c r="B660" t="s">
-        <v>2032</v>
+        <v>2057</v>
       </c>
       <c r="C660" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D660" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F660" t="s">
-        <v>2033</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
-        <v>2034</v>
+        <v>2059</v>
       </c>
       <c r="B661" t="s">
-        <v>2035</v>
+        <v>2060</v>
       </c>
       <c r="C661" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D661" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F661" t="s">
-        <v>2036</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>2037</v>
+        <v>2062</v>
       </c>
       <c r="B662" t="s">
-        <v>2038</v>
+        <v>2063</v>
       </c>
       <c r="C662" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D662" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F662" t="s">
-        <v>2039</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>2040</v>
+        <v>2065</v>
       </c>
       <c r="B663" t="s">
-        <v>2041</v>
+        <v>2066</v>
       </c>
       <c r="C663" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D663" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F663" t="s">
-        <v>2042</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>2043</v>
+        <v>2068</v>
       </c>
       <c r="B664" t="s">
-        <v>2044</v>
+        <v>2069</v>
       </c>
       <c r="C664" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D664" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F664" t="s">
-        <v>2045</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
-        <v>2046</v>
+        <v>2071</v>
       </c>
       <c r="B665" t="s">
-        <v>2047</v>
+        <v>2072</v>
       </c>
       <c r="C665" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D665" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F665" t="s">
-        <v>2048</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
-        <v>2049</v>
+        <v>2074</v>
       </c>
       <c r="B666" t="s">
-        <v>2050</v>
+        <v>2075</v>
       </c>
       <c r="C666" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D666" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F666" t="s">
-        <v>2051</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" t="s">
-        <v>2052</v>
+        <v>2077</v>
       </c>
       <c r="B667" t="s">
-        <v>2053</v>
+        <v>2078</v>
       </c>
       <c r="C667" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D667" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F667" t="s">
-        <v>2054</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" t="s">
-        <v>2055</v>
+        <v>2080</v>
       </c>
       <c r="B668" t="s">
-        <v>2056</v>
+        <v>2081</v>
       </c>
       <c r="C668" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D668" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F668" t="s">
-        <v>2057</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" t="s">
-        <v>2058</v>
+        <v>2083</v>
       </c>
       <c r="B669" t="s">
-        <v>2059</v>
+        <v>2084</v>
       </c>
       <c r="C669" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D669" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F669" t="s">
-        <v>2060</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" t="s">
-        <v>2061</v>
+        <v>2086</v>
       </c>
       <c r="B670" t="s">
-        <v>2062</v>
+        <v>2087</v>
       </c>
       <c r="C670" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D670" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F670" t="s">
-        <v>2063</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" t="s">
-        <v>2064</v>
+        <v>2089</v>
       </c>
       <c r="B671" t="s">
-        <v>2065</v>
+        <v>2090</v>
       </c>
       <c r="C671" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D671" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F671" t="s">
-        <v>2066</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" t="s">
-        <v>2067</v>
+        <v>2092</v>
       </c>
       <c r="B672" t="s">
-        <v>2068</v>
+        <v>2093</v>
       </c>
       <c r="C672" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D672" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F672" t="s">
-        <v>2069</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" t="s">
-        <v>2070</v>
+        <v>2095</v>
       </c>
       <c r="B673" t="s">
-        <v>2071</v>
+        <v>2096</v>
       </c>
       <c r="C673" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D673" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F673" t="s">
-        <v>2072</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
-        <v>2073</v>
+        <v>2098</v>
       </c>
       <c r="B674" t="s">
-        <v>2074</v>
+        <v>2099</v>
       </c>
       <c r="C674" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D674" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F674" t="s">
-        <v>2075</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" t="s">
-        <v>2076</v>
+        <v>2101</v>
       </c>
       <c r="B675" t="s">
-        <v>2077</v>
+        <v>2102</v>
       </c>
       <c r="C675" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D675" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F675" t="s">
-        <v>2078</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" t="s">
-        <v>2079</v>
+        <v>2104</v>
       </c>
       <c r="B676" t="s">
-        <v>2080</v>
+        <v>2105</v>
       </c>
       <c r="C676" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D676" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F676" t="s">
-        <v>2081</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" t="s">
-        <v>2082</v>
+        <v>2107</v>
       </c>
       <c r="B677" t="s">
-        <v>2083</v>
+        <v>2108</v>
       </c>
       <c r="C677" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D677" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F677" t="s">
-        <v>2084</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" t="s">
-        <v>2085</v>
+        <v>2110</v>
       </c>
       <c r="B678" t="s">
-        <v>2086</v>
+        <v>2111</v>
       </c>
       <c r="C678" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D678" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F678" t="s">
-        <v>2087</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" t="s">
-        <v>2088</v>
+        <v>2113</v>
       </c>
       <c r="B679" t="s">
-        <v>2089</v>
+        <v>2114</v>
       </c>
       <c r="C679" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D679" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F679" t="s">
-        <v>2090</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" t="s">
-        <v>2091</v>
+        <v>2116</v>
       </c>
       <c r="B680" t="s">
-        <v>2092</v>
+        <v>2117</v>
       </c>
       <c r="C680" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D680" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F680" t="s">
-        <v>2093</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" t="s">
-        <v>2094</v>
+        <v>2119</v>
       </c>
       <c r="B681" t="s">
-        <v>2095</v>
+        <v>2120</v>
       </c>
       <c r="C681" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D681" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F681" t="s">
-        <v>2096</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" t="s">
-        <v>2097</v>
+        <v>2122</v>
       </c>
       <c r="B682" t="s">
-        <v>2098</v>
+        <v>2123</v>
       </c>
       <c r="C682" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D682" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F682" t="s">
-        <v>2099</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" t="s">
-        <v>2100</v>
+        <v>2125</v>
       </c>
       <c r="B683" t="s">
-        <v>2101</v>
+        <v>2126</v>
       </c>
       <c r="C683" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D683" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F683" t="s">
-        <v>2102</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" t="s">
-        <v>2103</v>
+        <v>2128</v>
       </c>
       <c r="B684" t="s">
-        <v>2104</v>
+        <v>2129</v>
       </c>
       <c r="C684" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D684" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F684" t="s">
-        <v>2105</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" t="s">
-        <v>2106</v>
+        <v>2131</v>
       </c>
       <c r="B685" t="s">
-        <v>2107</v>
+        <v>2132</v>
       </c>
       <c r="C685" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D685" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F685" t="s">
-        <v>2108</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" t="s">
-        <v>2109</v>
+        <v>2134</v>
       </c>
       <c r="B686" t="s">
-        <v>2110</v>
+        <v>2135</v>
       </c>
       <c r="C686" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D686" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F686" t="s">
-        <v>2111</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" t="s">
-        <v>2112</v>
+        <v>2137</v>
       </c>
       <c r="B687" t="s">
-        <v>2113</v>
+        <v>2138</v>
       </c>
       <c r="C687" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D687" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F687" t="s">
-        <v>2114</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" t="s">
-        <v>2115</v>
+        <v>2140</v>
       </c>
       <c r="B688" t="s">
-        <v>2116</v>
+        <v>2141</v>
       </c>
       <c r="C688" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D688" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F688" t="s">
-        <v>2117</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" t="s">
-        <v>2118</v>
+        <v>2143</v>
       </c>
       <c r="B689" t="s">
-        <v>2119</v>
+        <v>2144</v>
       </c>
       <c r="C689" t="s">
-        <v>1857</v>
+        <v>1711</v>
       </c>
       <c r="D689" t="s">
-        <v>1858</v>
+        <v>1712</v>
       </c>
       <c r="F689" t="s">
-        <v>2120</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" t="s">
-        <v>2121</v>
+        <v>2146</v>
       </c>
       <c r="B690" t="s">
-        <v>2122</v>
+        <v>2147</v>
       </c>
       <c r="C690" t="s">
-        <v>1872</v>
+        <v>1711</v>
       </c>
       <c r="D690" t="s">
-        <v>1873</v>
+        <v>1712</v>
       </c>
       <c r="F690" t="s">
-        <v>2123</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" t="s">
-        <v>2124</v>
+        <v>2149</v>
       </c>
       <c r="B691" t="s">
-        <v>2125</v>
+        <v>2150</v>
       </c>
       <c r="C691" t="s">
-        <v>1872</v>
+        <v>1711</v>
       </c>
       <c r="D691" t="s">
-        <v>1873</v>
+        <v>1712</v>
       </c>
       <c r="F691" t="s">
-        <v>2126</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" t="s">
-        <v>2127</v>
+        <v>2152</v>
       </c>
       <c r="B692" t="s">
-        <v>2128</v>
+        <v>2153</v>
       </c>
       <c r="C692" t="s">
-        <v>1872</v>
+        <v>1711</v>
       </c>
       <c r="D692" t="s">
-        <v>1873</v>
+        <v>1712</v>
       </c>
       <c r="F692" t="s">
-        <v>2129</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" t="s">
-        <v>2130</v>
+        <v>2155</v>
       </c>
       <c r="B693" t="s">
-        <v>2131</v>
+        <v>2156</v>
       </c>
       <c r="C693" t="s">
-        <v>1872</v>
+        <v>1711</v>
       </c>
       <c r="D693" t="s">
-        <v>1873</v>
+        <v>1712</v>
       </c>
       <c r="F693" t="s">
-        <v>2132</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" t="s">
-        <v>2133</v>
+        <v>2158</v>
       </c>
       <c r="B694" t="s">
-        <v>2134</v>
+        <v>2159</v>
       </c>
       <c r="C694" t="s">
-        <v>1872</v>
+        <v>1711</v>
       </c>
       <c r="D694" t="s">
-        <v>1873</v>
+        <v>1712</v>
       </c>
       <c r="F694" t="s">
-        <v>2135</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" t="s">
-        <v>2136</v>
+        <v>2161</v>
       </c>
       <c r="B695" t="s">
-        <v>2137</v>
+        <v>2162</v>
       </c>
       <c r="C695" t="s">
-        <v>1872</v>
+        <v>1711</v>
       </c>
       <c r="D695" t="s">
-        <v>1873</v>
+        <v>1712</v>
       </c>
       <c r="F695" t="s">
-        <v>2138</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" t="s">
-        <v>2139</v>
+        <v>2164</v>
       </c>
       <c r="B696" t="s">
-        <v>2140</v>
+        <v>2165</v>
       </c>
       <c r="C696" t="s">
-        <v>1872</v>
+        <v>1711</v>
       </c>
       <c r="D696" t="s">
-        <v>1873</v>
+        <v>1712</v>
       </c>
       <c r="F696" t="s">
-        <v>2141</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" t="s">
-        <v>2142</v>
+        <v>2167</v>
       </c>
       <c r="B697" t="s">
-        <v>2143</v>
+        <v>2168</v>
       </c>
       <c r="C697" t="s">
-        <v>1872</v>
+        <v>1711</v>
       </c>
       <c r="D697" t="s">
-        <v>1873</v>
+        <v>1712</v>
       </c>
       <c r="F697" t="s">
-        <v>2144</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" t="s">
-        <v>2145</v>
+        <v>2170</v>
       </c>
       <c r="B698" t="s">
-        <v>2146</v>
+        <v>2171</v>
       </c>
       <c r="C698" t="s">
-        <v>1872</v>
+        <v>1711</v>
       </c>
       <c r="D698" t="s">
-        <v>1873</v>
+        <v>1712</v>
       </c>
       <c r="F698" t="s">
-        <v>2147</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" t="s">
-        <v>2148</v>
+        <v>2173</v>
       </c>
       <c r="B699" t="s">
-        <v>2149</v>
+        <v>2174</v>
       </c>
       <c r="C699" t="s">
-        <v>1872</v>
+        <v>1711</v>
       </c>
       <c r="D699" t="s">
-        <v>1873</v>
+        <v>1712</v>
       </c>
       <c r="F699" t="s">
-        <v>2150</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" t="s">
-        <v>2151</v>
+        <v>2176</v>
       </c>
       <c r="B700" t="s">
-        <v>2152</v>
+        <v>2177</v>
       </c>
       <c r="C700" t="s">
-        <v>1872</v>
+        <v>1711</v>
       </c>
       <c r="D700" t="s">
-        <v>1873</v>
+        <v>1712</v>
       </c>
       <c r="F700" t="s">
-        <v>2153</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" t="s">
-        <v>2154</v>
+        <v>2179</v>
       </c>
       <c r="B701" t="s">
-        <v>2155</v>
+        <v>2180</v>
       </c>
       <c r="C701" t="s">
-        <v>1872</v>
+        <v>1711</v>
       </c>
       <c r="D701" t="s">
-        <v>1873</v>
+        <v>1712</v>
       </c>
       <c r="F701" t="s">
-        <v>2156</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" t="s">
-        <v>2157</v>
+        <v>2182</v>
       </c>
       <c r="B702" t="s">
-        <v>2158</v>
+        <v>2183</v>
       </c>
       <c r="C702" t="s">
-        <v>1872</v>
+        <v>1711</v>
       </c>
       <c r="D702" t="s">
-        <v>1873</v>
+        <v>1712</v>
       </c>
       <c r="F702" t="s">
-        <v>2159</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" t="s">
-        <v>2160</v>
+        <v>2185</v>
       </c>
       <c r="B703" t="s">
-        <v>2161</v>
+        <v>2186</v>
       </c>
       <c r="C703" t="s">
-        <v>1872</v>
+        <v>1711</v>
       </c>
       <c r="D703" t="s">
-        <v>1873</v>
+        <v>1712</v>
       </c>
       <c r="F703" t="s">
-        <v>2162</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" t="s">
-        <v>2163</v>
+        <v>2188</v>
       </c>
       <c r="B704" t="s">
-        <v>2164</v>
+        <v>2189</v>
       </c>
       <c r="C704" t="s">
-        <v>1872</v>
+        <v>1711</v>
       </c>
       <c r="D704" t="s">
-        <v>1873</v>
+        <v>1712</v>
       </c>
       <c r="F704" t="s">
-        <v>2165</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" t="s">
-        <v>2166</v>
+        <v>2191</v>
       </c>
       <c r="B705" t="s">
-        <v>2167</v>
+        <v>2192</v>
       </c>
       <c r="C705" t="s">
-        <v>1872</v>
+        <v>1711</v>
       </c>
       <c r="D705" t="s">
-        <v>1873</v>
+        <v>1712</v>
       </c>
       <c r="F705" t="s">
-        <v>2168</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" t="s">
-        <v>2169</v>
+        <v>2194</v>
       </c>
       <c r="B706" t="s">
-        <v>2170</v>
+        <v>2195</v>
       </c>
       <c r="C706" t="s">
-        <v>1872</v>
+        <v>1711</v>
       </c>
       <c r="D706" t="s">
-        <v>1873</v>
+        <v>1712</v>
       </c>
       <c r="F706" t="s">
-        <v>2171</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" t="s">
-        <v>2172</v>
+        <v>2197</v>
       </c>
       <c r="B707" t="s">
-        <v>2173</v>
+        <v>2198</v>
       </c>
       <c r="C707" t="s">
-        <v>1872</v>
+        <v>1714</v>
       </c>
       <c r="D707" t="s">
-        <v>1873</v>
+        <v>1715</v>
       </c>
       <c r="F707" t="s">
-        <v>2174</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" t="s">
-        <v>2175</v>
+        <v>2200</v>
       </c>
       <c r="B708" t="s">
-        <v>2176</v>
+        <v>2201</v>
       </c>
       <c r="C708" t="s">
-        <v>1872</v>
+        <v>1717</v>
       </c>
       <c r="D708" t="s">
-        <v>1873</v>
+        <v>1718</v>
       </c>
       <c r="F708" t="s">
-        <v>2177</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" t="s">
-        <v>2178</v>
+        <v>2203</v>
       </c>
       <c r="B709" t="s">
-        <v>2179</v>
+        <v>2204</v>
       </c>
       <c r="C709" t="s">
-        <v>1872</v>
+        <v>1714</v>
       </c>
       <c r="D709" t="s">
-        <v>1873</v>
+        <v>1715</v>
       </c>
       <c r="F709" t="s">
-        <v>2180</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" t="s">
-        <v>2181</v>
+        <v>2206</v>
       </c>
       <c r="B710" t="s">
-        <v>2182</v>
+        <v>2207</v>
       </c>
       <c r="C710" t="s">
-        <v>1872</v>
+        <v>1714</v>
       </c>
       <c r="D710" t="s">
-        <v>1873</v>
+        <v>1715</v>
       </c>
       <c r="F710" t="s">
-        <v>2183</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" t="s">
-        <v>2184</v>
+        <v>2209</v>
       </c>
       <c r="B711" t="s">
-        <v>2185</v>
+        <v>2210</v>
       </c>
       <c r="C711" t="s">
-        <v>1872</v>
+        <v>1714</v>
       </c>
       <c r="D711" t="s">
-        <v>1873</v>
+        <v>1715</v>
       </c>
       <c r="F711" t="s">
-        <v>2186</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" t="s">
-        <v>2187</v>
+        <v>2212</v>
       </c>
       <c r="B712" t="s">
-        <v>2188</v>
+        <v>2213</v>
       </c>
       <c r="C712" t="s">
-        <v>1872</v>
+        <v>1714</v>
       </c>
       <c r="D712" t="s">
-        <v>1873</v>
+        <v>1715</v>
       </c>
       <c r="F712" t="s">
-        <v>2189</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" t="s">
-        <v>2190</v>
+        <v>2215</v>
       </c>
       <c r="B713" t="s">
-        <v>2191</v>
+        <v>2216</v>
       </c>
       <c r="C713" t="s">
-        <v>1872</v>
+        <v>1714</v>
       </c>
       <c r="D713" t="s">
-        <v>1873</v>
+        <v>1715</v>
       </c>
       <c r="F713" t="s">
-        <v>2192</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" t="s">
-        <v>2193</v>
+        <v>2218</v>
       </c>
       <c r="B714" t="s">
-        <v>2194</v>
+        <v>2219</v>
       </c>
       <c r="C714" t="s">
-        <v>1872</v>
+        <v>1714</v>
       </c>
       <c r="D714" t="s">
-        <v>1873</v>
+        <v>1715</v>
       </c>
       <c r="F714" t="s">
-        <v>2195</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" t="s">
-        <v>2196</v>
+        <v>2221</v>
       </c>
       <c r="B715" t="s">
-        <v>2197</v>
+        <v>2222</v>
       </c>
       <c r="C715" t="s">
-        <v>1872</v>
+        <v>1714</v>
       </c>
       <c r="D715" t="s">
-        <v>1873</v>
+        <v>1715</v>
       </c>
       <c r="F715" t="s">
-        <v>2198</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" t="s">
-        <v>2199</v>
+        <v>2224</v>
       </c>
       <c r="B716" t="s">
-        <v>2200</v>
+        <v>2225</v>
       </c>
       <c r="C716" t="s">
-        <v>1872</v>
+        <v>1714</v>
       </c>
       <c r="D716" t="s">
-        <v>1873</v>
+        <v>1715</v>
       </c>
       <c r="F716" t="s">
-        <v>2201</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" t="s">
-        <v>2202</v>
+        <v>2227</v>
       </c>
       <c r="B717" t="s">
-        <v>2203</v>
+        <v>2228</v>
       </c>
       <c r="C717" t="s">
-        <v>1872</v>
+        <v>1714</v>
       </c>
       <c r="D717" t="s">
-        <v>1873</v>
+        <v>1715</v>
       </c>
       <c r="F717" t="s">
-        <v>2204</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" t="s">
-        <v>2205</v>
+        <v>2230</v>
       </c>
       <c r="B718" t="s">
-        <v>2206</v>
+        <v>2231</v>
       </c>
       <c r="C718" t="s">
-        <v>1872</v>
+        <v>1714</v>
       </c>
       <c r="D718" t="s">
-        <v>1873</v>
+        <v>1715</v>
       </c>
       <c r="F718" t="s">
-        <v>2207</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" t="s">
-        <v>2208</v>
+        <v>2233</v>
       </c>
       <c r="B719" t="s">
-        <v>2209</v>
+        <v>2234</v>
       </c>
       <c r="C719" t="s">
-        <v>1860</v>
+        <v>1717</v>
       </c>
       <c r="D719" t="s">
-        <v>1861</v>
+        <v>1718</v>
       </c>
       <c r="F719" t="s">
-        <v>2210</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" t="s">
-        <v>2211</v>
+        <v>2236</v>
       </c>
       <c r="B720" t="s">
-        <v>2212</v>
+        <v>2237</v>
       </c>
       <c r="C720" t="s">
-        <v>1860</v>
+        <v>1717</v>
       </c>
       <c r="D720" t="s">
-        <v>1861</v>
+        <v>1718</v>
       </c>
       <c r="F720" t="s">
-        <v>2213</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" t="s">
-        <v>2214</v>
+        <v>2239</v>
       </c>
       <c r="B721" t="s">
-        <v>2215</v>
+        <v>2240</v>
       </c>
       <c r="C721" t="s">
-        <v>1860</v>
+        <v>1717</v>
       </c>
       <c r="D721" t="s">
-        <v>1861</v>
+        <v>1718</v>
       </c>
       <c r="F721" t="s">
-        <v>2216</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" t="s">
-        <v>2217</v>
+        <v>2242</v>
       </c>
       <c r="B722" t="s">
-        <v>2218</v>
+        <v>2243</v>
       </c>
       <c r="C722" t="s">
-        <v>1860</v>
+        <v>1714</v>
       </c>
       <c r="D722" t="s">
-        <v>1861</v>
+        <v>1715</v>
       </c>
       <c r="F722" t="s">
-        <v>2219</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" t="s">
-        <v>2220</v>
+        <v>2245</v>
       </c>
       <c r="B723" t="s">
-        <v>2221</v>
+        <v>2246</v>
       </c>
       <c r="C723" t="s">
-        <v>1860</v>
+        <v>1717</v>
       </c>
       <c r="D723" t="s">
-        <v>1861</v>
+        <v>1718</v>
       </c>
       <c r="F723" t="s">
-        <v>2222</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" t="s">
-        <v>2223</v>
+        <v>2248</v>
       </c>
       <c r="B724" t="s">
-        <v>2224</v>
+        <v>2249</v>
       </c>
       <c r="C724" t="s">
-        <v>1860</v>
+        <v>1714</v>
       </c>
       <c r="D724" t="s">
-        <v>1861</v>
+        <v>1715</v>
       </c>
       <c r="F724" t="s">
-        <v>2225</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" t="s">
-        <v>2226</v>
+        <v>2251</v>
       </c>
       <c r="B725" t="s">
-        <v>2227</v>
+        <v>2252</v>
       </c>
       <c r="C725" t="s">
-        <v>1860</v>
+        <v>1717</v>
       </c>
       <c r="D725" t="s">
-        <v>1861</v>
+        <v>1718</v>
       </c>
       <c r="F725" t="s">
-        <v>2228</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" t="s">
-        <v>2229</v>
+        <v>2254</v>
       </c>
       <c r="B726" t="s">
-        <v>2230</v>
+        <v>2255</v>
       </c>
       <c r="C726" t="s">
-        <v>1860</v>
+        <v>1717</v>
       </c>
       <c r="D726" t="s">
-        <v>1861</v>
+        <v>1718</v>
       </c>
       <c r="F726" t="s">
-        <v>2231</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" t="s">
-        <v>2232</v>
+        <v>2257</v>
       </c>
       <c r="B727" t="s">
-        <v>2233</v>
+        <v>2258</v>
       </c>
       <c r="C727" t="s">
-        <v>1860</v>
+        <v>1717</v>
       </c>
       <c r="D727" t="s">
-        <v>1861</v>
+        <v>1718</v>
       </c>
       <c r="F727" t="s">
-        <v>2234</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" t="s">
-        <v>2235</v>
+        <v>2260</v>
       </c>
       <c r="B728" t="s">
-        <v>2236</v>
+        <v>2261</v>
       </c>
       <c r="C728" t="s">
-        <v>1860</v>
+        <v>1717</v>
       </c>
       <c r="D728" t="s">
-        <v>1861</v>
+        <v>1718</v>
       </c>
       <c r="F728" t="s">
-        <v>2237</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" t="s">
-        <v>2238</v>
+        <v>2263</v>
       </c>
       <c r="B729" t="s">
-        <v>2239</v>
+        <v>2264</v>
       </c>
       <c r="C729" t="s">
-        <v>1860</v>
+        <v>1714</v>
       </c>
       <c r="D729" t="s">
-        <v>1861</v>
+        <v>1715</v>
       </c>
       <c r="F729" t="s">
-        <v>2240</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" t="s">
-        <v>2241</v>
+        <v>2266</v>
       </c>
       <c r="B730" t="s">
-        <v>2242</v>
+        <v>2267</v>
       </c>
       <c r="C730" t="s">
-        <v>1860</v>
+        <v>1714</v>
       </c>
       <c r="D730" t="s">
-        <v>1861</v>
+        <v>1715</v>
       </c>
       <c r="F730" t="s">
-        <v>2243</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" t="s">
-        <v>2244</v>
+        <v>2269</v>
       </c>
       <c r="B731" t="s">
-        <v>2245</v>
+        <v>2270</v>
       </c>
       <c r="C731" t="s">
-        <v>1860</v>
+        <v>1714</v>
       </c>
       <c r="D731" t="s">
-        <v>1861</v>
+        <v>1715</v>
       </c>
       <c r="F731" t="s">
-        <v>2246</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" t="s">
-        <v>2247</v>
+        <v>2272</v>
       </c>
       <c r="B732" t="s">
-        <v>2248</v>
+        <v>2273</v>
       </c>
       <c r="C732" t="s">
-        <v>1860</v>
+        <v>1714</v>
       </c>
       <c r="D732" t="s">
-        <v>1861</v>
+        <v>1715</v>
       </c>
       <c r="F732" t="s">
-        <v>2249</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" t="s">
-        <v>2250</v>
+        <v>2275</v>
       </c>
       <c r="B733" t="s">
-        <v>2251</v>
+        <v>2276</v>
       </c>
       <c r="C733" t="s">
-        <v>1860</v>
+        <v>1714</v>
       </c>
       <c r="D733" t="s">
-        <v>1861</v>
+        <v>1715</v>
       </c>
       <c r="F733" t="s">
-        <v>2252</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" t="s">
-        <v>2253</v>
+        <v>2278</v>
       </c>
       <c r="B734" t="s">
-        <v>2254</v>
+        <v>2279</v>
       </c>
       <c r="C734" t="s">
-        <v>1860</v>
+        <v>1714</v>
       </c>
       <c r="D734" t="s">
-        <v>1861</v>
+        <v>1715</v>
       </c>
       <c r="F734" t="s">
-        <v>2255</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" t="s">
-        <v>2256</v>
+        <v>2281</v>
       </c>
       <c r="B735" t="s">
-        <v>2257</v>
+        <v>2282</v>
       </c>
       <c r="C735" t="s">
-        <v>1860</v>
+        <v>1717</v>
       </c>
       <c r="D735" t="s">
-        <v>1861</v>
+        <v>1718</v>
       </c>
       <c r="F735" t="s">
-        <v>2258</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" t="s">
-        <v>2259</v>
+        <v>2284</v>
       </c>
       <c r="B736" t="s">
-        <v>2260</v>
+        <v>2285</v>
       </c>
       <c r="C736" t="s">
-        <v>1860</v>
+        <v>1714</v>
       </c>
       <c r="D736" t="s">
-        <v>1861</v>
+        <v>1715</v>
       </c>
       <c r="F736" t="s">
-        <v>2261</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" t="s">
-        <v>2262</v>
+        <v>2287</v>
       </c>
       <c r="B737" t="s">
-        <v>2263</v>
+        <v>2288</v>
       </c>
       <c r="C737" t="s">
-        <v>1860</v>
+        <v>1714</v>
       </c>
       <c r="D737" t="s">
-        <v>1861</v>
+        <v>1715</v>
       </c>
       <c r="F737" t="s">
-        <v>2264</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" t="s">
-        <v>2265</v>
+        <v>2290</v>
       </c>
       <c r="B738" t="s">
-        <v>2266</v>
+        <v>2291</v>
       </c>
       <c r="C738" t="s">
-        <v>1860</v>
+        <v>1714</v>
       </c>
       <c r="D738" t="s">
-        <v>1861</v>
+        <v>1715</v>
       </c>
       <c r="F738" t="s">
-        <v>2267</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" t="s">
-        <v>2268</v>
+        <v>2293</v>
       </c>
       <c r="B739" t="s">
-        <v>2269</v>
+        <v>2294</v>
       </c>
       <c r="C739" t="s">
-        <v>1860</v>
+        <v>1714</v>
       </c>
       <c r="D739" t="s">
-        <v>1861</v>
+        <v>1715</v>
       </c>
       <c r="F739" t="s">
-        <v>2270</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" t="s">
-        <v>2271</v>
+        <v>2296</v>
       </c>
       <c r="B740" t="s">
-        <v>2272</v>
+        <v>2297</v>
       </c>
       <c r="C740" t="s">
-        <v>1860</v>
+        <v>1714</v>
       </c>
       <c r="D740" t="s">
-        <v>1861</v>
+        <v>1715</v>
       </c>
       <c r="F740" t="s">
-        <v>2273</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="741" spans="1:6">
       <c r="A741" t="s">
-        <v>2274</v>
+        <v>2299</v>
       </c>
       <c r="B741" t="s">
-        <v>2275</v>
+        <v>2300</v>
       </c>
       <c r="C741" t="s">
-        <v>1860</v>
+        <v>1714</v>
       </c>
       <c r="D741" t="s">
-        <v>1861</v>
+        <v>1715</v>
       </c>
       <c r="F741" t="s">
-        <v>2276</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" t="s">
-        <v>2277</v>
+        <v>2302</v>
       </c>
       <c r="B742" t="s">
-        <v>2278</v>
+        <v>2303</v>
       </c>
       <c r="C742" t="s">
-        <v>1860</v>
+        <v>1717</v>
       </c>
       <c r="D742" t="s">
-        <v>1861</v>
+        <v>1718</v>
       </c>
       <c r="F742" t="s">
-        <v>2279</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" t="s">
-        <v>2280</v>
+        <v>2305</v>
       </c>
       <c r="B743" t="s">
-        <v>2281</v>
+        <v>2306</v>
       </c>
       <c r="C743" t="s">
-        <v>2282</v>
+        <v>1714</v>
       </c>
       <c r="D743" t="s">
-        <v>2283</v>
+        <v>1715</v>
       </c>
       <c r="F743" t="s">
-        <v>2284</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" t="s">
-        <v>2285</v>
+        <v>2308</v>
       </c>
       <c r="B744" t="s">
-        <v>2286</v>
+        <v>2309</v>
       </c>
       <c r="C744" t="s">
-        <v>2282</v>
+        <v>1717</v>
       </c>
       <c r="D744" t="s">
-        <v>2283</v>
+        <v>1718</v>
       </c>
       <c r="F744" t="s">
-        <v>2287</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="745" spans="1:6">
       <c r="A745" t="s">
-        <v>2288</v>
+        <v>2311</v>
       </c>
       <c r="B745" t="s">
-        <v>2289</v>
+        <v>2312</v>
       </c>
       <c r="C745" t="s">
-        <v>2282</v>
+        <v>1717</v>
       </c>
       <c r="D745" t="s">
-        <v>2283</v>
+        <v>1718</v>
       </c>
       <c r="F745" t="s">
-        <v>2290</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="746" spans="1:6">
       <c r="A746" t="s">
-        <v>2291</v>
+        <v>2314</v>
       </c>
       <c r="B746" t="s">
-        <v>2292</v>
+        <v>2315</v>
       </c>
       <c r="C746" t="s">
-        <v>2282</v>
+        <v>1714</v>
       </c>
       <c r="D746" t="s">
-        <v>2283</v>
+        <v>1715</v>
       </c>
       <c r="F746" t="s">
-        <v>2293</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="747" spans="1:6">
       <c r="A747" t="s">
-        <v>2294</v>
+        <v>2317</v>
       </c>
       <c r="B747" t="s">
-        <v>2295</v>
+        <v>2318</v>
       </c>
       <c r="C747" t="s">
-        <v>2282</v>
+        <v>1717</v>
       </c>
       <c r="D747" t="s">
-        <v>2283</v>
+        <v>1718</v>
       </c>
       <c r="F747" t="s">
-        <v>2296</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" t="s">
-        <v>2297</v>
+        <v>2320</v>
       </c>
       <c r="B748" t="s">
-        <v>2298</v>
+        <v>2321</v>
       </c>
       <c r="C748" t="s">
-        <v>2282</v>
+        <v>1717</v>
       </c>
       <c r="D748" t="s">
-        <v>2283</v>
+        <v>1718</v>
       </c>
       <c r="F748" t="s">
-        <v>2299</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="749" spans="1:6">
       <c r="A749" t="s">
-        <v>2300</v>
+        <v>2323</v>
       </c>
       <c r="B749" t="s">
-        <v>2301</v>
+        <v>2324</v>
       </c>
       <c r="C749" t="s">
-        <v>2282</v>
+        <v>1717</v>
       </c>
       <c r="D749" t="s">
-        <v>2283</v>
+        <v>1718</v>
       </c>
       <c r="F749" t="s">
-        <v>2302</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="750" spans="1:6">
       <c r="A750" t="s">
-        <v>2303</v>
+        <v>2326</v>
       </c>
       <c r="B750" t="s">
-        <v>2304</v>
+        <v>2327</v>
       </c>
       <c r="C750" t="s">
-        <v>2282</v>
+        <v>1717</v>
       </c>
       <c r="D750" t="s">
-        <v>2283</v>
+        <v>1718</v>
       </c>
       <c r="F750" t="s">
-        <v>2305</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="751" spans="1:6">
       <c r="A751" t="s">
-        <v>2306</v>
+        <v>2329</v>
       </c>
       <c r="B751" t="s">
-        <v>2307</v>
+        <v>2330</v>
       </c>
       <c r="C751" t="s">
-        <v>2282</v>
+        <v>1717</v>
       </c>
       <c r="D751" t="s">
-        <v>2283</v>
+        <v>1718</v>
       </c>
       <c r="F751" t="s">
-        <v>2308</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="752" spans="1:6">
       <c r="A752" t="s">
-        <v>2309</v>
+        <v>2332</v>
       </c>
       <c r="B752" t="s">
-        <v>2310</v>
+        <v>2333</v>
       </c>
       <c r="C752" t="s">
-        <v>2282</v>
+        <v>1714</v>
       </c>
       <c r="D752" t="s">
-        <v>2283</v>
+        <v>1715</v>
       </c>
       <c r="F752" t="s">
-        <v>2311</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" t="s">
-        <v>2312</v>
+        <v>2335</v>
       </c>
       <c r="B753" t="s">
-        <v>2313</v>
+        <v>2336</v>
       </c>
       <c r="C753" t="s">
-        <v>2282</v>
+        <v>1714</v>
       </c>
       <c r="D753" t="s">
-        <v>2283</v>
+        <v>1715</v>
       </c>
       <c r="F753" t="s">
-        <v>2314</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="754" spans="1:6">
       <c r="A754" t="s">
-        <v>2315</v>
+        <v>2338</v>
       </c>
       <c r="B754" t="s">
-        <v>2316</v>
+        <v>2339</v>
       </c>
       <c r="C754" t="s">
-        <v>2282</v>
+        <v>1720</v>
       </c>
       <c r="D754" t="s">
-        <v>2283</v>
+        <v>1721</v>
       </c>
       <c r="F754" t="s">
-        <v>2317</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" t="s">
-        <v>2318</v>
+        <v>2341</v>
       </c>
       <c r="B755" t="s">
-        <v>2319</v>
+        <v>2342</v>
       </c>
       <c r="C755" t="s">
-        <v>2282</v>
+        <v>1720</v>
       </c>
       <c r="D755" t="s">
-        <v>2283</v>
+        <v>1721</v>
       </c>
       <c r="F755" t="s">
-        <v>2320</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" t="s">
-        <v>2321</v>
+        <v>2344</v>
       </c>
       <c r="B756" t="s">
-        <v>2322</v>
+        <v>2345</v>
       </c>
       <c r="C756" t="s">
-        <v>2282</v>
+        <v>1720</v>
       </c>
       <c r="D756" t="s">
-        <v>2283</v>
+        <v>1721</v>
       </c>
       <c r="F756" t="s">
-        <v>2323</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" t="s">
-        <v>2324</v>
+        <v>2347</v>
       </c>
       <c r="B757" t="s">
-        <v>2325</v>
+        <v>2348</v>
       </c>
       <c r="C757" t="s">
-        <v>2282</v>
+        <v>1720</v>
       </c>
       <c r="D757" t="s">
-        <v>2283</v>
+        <v>1721</v>
       </c>
       <c r="F757" t="s">
-        <v>2326</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" t="s">
-        <v>2327</v>
+        <v>2350</v>
       </c>
       <c r="B758" t="s">
-        <v>2328</v>
+        <v>2351</v>
       </c>
       <c r="C758" t="s">
-        <v>2282</v>
+        <v>1720</v>
       </c>
       <c r="D758" t="s">
-        <v>2283</v>
+        <v>1721</v>
       </c>
       <c r="F758" t="s">
-        <v>2329</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="A759" t="s">
-        <v>2330</v>
+        <v>2353</v>
       </c>
       <c r="B759" t="s">
-        <v>2331</v>
+        <v>2354</v>
       </c>
       <c r="C759" t="s">
-        <v>2282</v>
+        <v>1720</v>
       </c>
       <c r="D759" t="s">
-        <v>2283</v>
+        <v>1721</v>
       </c>
       <c r="F759" t="s">
-        <v>2332</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="760" spans="1:6">
       <c r="A760" t="s">
-        <v>2333</v>
+        <v>2356</v>
       </c>
       <c r="B760" t="s">
-        <v>2334</v>
+        <v>2357</v>
       </c>
       <c r="C760" t="s">
-        <v>2282</v>
+        <v>1720</v>
       </c>
       <c r="D760" t="s">
-        <v>2283</v>
+        <v>1721</v>
       </c>
       <c r="F760" t="s">
-        <v>2335</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" t="s">
-        <v>2336</v>
+        <v>2359</v>
       </c>
       <c r="B761" t="s">
-        <v>2337</v>
+        <v>2360</v>
       </c>
       <c r="C761" t="s">
-        <v>2282</v>
+        <v>1720</v>
       </c>
       <c r="D761" t="s">
-        <v>2283</v>
+        <v>1721</v>
       </c>
       <c r="F761" t="s">
-        <v>2338</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="762" spans="1:6">
       <c r="A762" t="s">
-        <v>2339</v>
+        <v>2362</v>
       </c>
       <c r="B762" t="s">
-        <v>2340</v>
+        <v>2363</v>
       </c>
       <c r="C762" t="s">
-        <v>2282</v>
+        <v>1720</v>
       </c>
       <c r="D762" t="s">
-        <v>2283</v>
+        <v>1721</v>
       </c>
       <c r="F762" t="s">
-        <v>2341</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="763" spans="1:6">
       <c r="A763" t="s">
-        <v>2342</v>
+        <v>2365</v>
       </c>
       <c r="B763" t="s">
-        <v>2343</v>
+        <v>2366</v>
       </c>
       <c r="C763" t="s">
-        <v>2282</v>
+        <v>1720</v>
       </c>
       <c r="D763" t="s">
-        <v>2283</v>
+        <v>1721</v>
       </c>
       <c r="F763" t="s">
-        <v>2344</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="764" spans="1:6">
       <c r="A764" t="s">
-        <v>2345</v>
+        <v>2368</v>
       </c>
       <c r="B764" t="s">
-        <v>2346</v>
+        <v>2369</v>
       </c>
       <c r="C764" t="s">
-        <v>2282</v>
+        <v>1720</v>
       </c>
       <c r="D764" t="s">
-        <v>2283</v>
+        <v>1721</v>
       </c>
       <c r="F764" t="s">
-        <v>2347</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="765" spans="1:6">
       <c r="A765" t="s">
-        <v>2348</v>
+        <v>2371</v>
       </c>
       <c r="B765" t="s">
-        <v>2349</v>
+        <v>2372</v>
       </c>
       <c r="C765" t="s">
-        <v>2282</v>
+        <v>1720</v>
       </c>
       <c r="D765" t="s">
-        <v>2283</v>
+        <v>1721</v>
       </c>
       <c r="F765" t="s">
-        <v>2350</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="766" spans="1:6">
       <c r="A766" t="s">
-        <v>2351</v>
+        <v>2374</v>
       </c>
       <c r="B766" t="s">
-        <v>2352</v>
+        <v>2375</v>
       </c>
       <c r="C766" t="s">
-        <v>2282</v>
+        <v>1720</v>
       </c>
       <c r="D766" t="s">
-        <v>2283</v>
+        <v>1721</v>
       </c>
       <c r="F766" t="s">
-        <v>2353</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="767" spans="1:6">
       <c r="A767" t="s">
-        <v>2354</v>
+        <v>2377</v>
       </c>
       <c r="B767" t="s">
-        <v>2355</v>
+        <v>2378</v>
       </c>
       <c r="C767" t="s">
-        <v>2282</v>
+        <v>1720</v>
       </c>
       <c r="D767" t="s">
-        <v>2283</v>
+        <v>1721</v>
       </c>
       <c r="F767" t="s">
-        <v>2356</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="768" spans="1:6">
       <c r="A768" t="s">
-        <v>2357</v>
+        <v>2380</v>
       </c>
       <c r="B768" t="s">
-        <v>2358</v>
+        <v>2381</v>
       </c>
       <c r="C768" t="s">
-        <v>2282</v>
+        <v>1720</v>
       </c>
       <c r="D768" t="s">
-        <v>2283</v>
+        <v>1721</v>
       </c>
       <c r="F768" t="s">
-        <v>2359</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="769" spans="1:6">
       <c r="A769" t="s">
-        <v>2360</v>
+        <v>2383</v>
       </c>
       <c r="B769" t="s">
-        <v>2361</v>
+        <v>2384</v>
       </c>
       <c r="C769" t="s">
-        <v>1863</v>
+        <v>1720</v>
       </c>
       <c r="D769" t="s">
-        <v>1864</v>
+        <v>1721</v>
       </c>
       <c r="F769" t="s">
-        <v>2362</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="770" spans="1:6">
       <c r="A770" t="s">
-        <v>118</v>
+        <v>2386</v>
       </c>
       <c r="B770" t="s">
-        <v>119</v>
+        <v>2387</v>
       </c>
       <c r="C770" t="s">
-        <v>542</v>
+        <v>1720</v>
       </c>
       <c r="D770" t="s">
-        <v>543</v>
+        <v>1721</v>
       </c>
       <c r="F770" t="s">
-        <v>2363</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="771" spans="1:6">
       <c r="A771" t="s">
-        <v>2364</v>
+        <v>2389</v>
       </c>
       <c r="B771" t="s">
-        <v>2365</v>
+        <v>2390</v>
       </c>
       <c r="C771" t="s">
-        <v>953</v>
+        <v>1720</v>
       </c>
       <c r="D771" t="s">
-        <v>954</v>
+        <v>1721</v>
       </c>
       <c r="F771" t="s">
-        <v>2366</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="772" spans="1:6">
       <c r="A772" t="s">
-        <v>2367</v>
+        <v>2392</v>
       </c>
       <c r="B772" t="s">
-        <v>2368</v>
+        <v>2393</v>
       </c>
       <c r="C772" t="s">
-        <v>953</v>
+        <v>1720</v>
       </c>
       <c r="D772" t="s">
-        <v>954</v>
+        <v>1721</v>
       </c>
       <c r="F772" t="s">
-        <v>2369</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="773" spans="1:6">
       <c r="A773" t="s">
-        <v>2370</v>
+        <v>2395</v>
       </c>
       <c r="B773" t="s">
-        <v>2371</v>
+        <v>2396</v>
       </c>
       <c r="C773" t="s">
-        <v>953</v>
+        <v>1720</v>
       </c>
       <c r="D773" t="s">
-        <v>954</v>
+        <v>1721</v>
       </c>
       <c r="F773" t="s">
-        <v>2372</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="774" spans="1:6">
       <c r="A774" t="s">
-        <v>2373</v>
+        <v>2398</v>
       </c>
       <c r="B774" t="s">
-        <v>2374</v>
+        <v>2399</v>
       </c>
       <c r="C774" t="s">
-        <v>953</v>
+        <v>1720</v>
       </c>
       <c r="D774" t="s">
-        <v>954</v>
+        <v>1721</v>
       </c>
       <c r="F774" t="s">
-        <v>2375</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="775" spans="1:6">
       <c r="A775" t="s">
-        <v>2376</v>
+        <v>2401</v>
       </c>
       <c r="B775" t="s">
-        <v>2377</v>
+        <v>2402</v>
       </c>
       <c r="C775" t="s">
-        <v>953</v>
+        <v>1720</v>
       </c>
       <c r="D775" t="s">
-        <v>954</v>
+        <v>1721</v>
       </c>
       <c r="F775" t="s">
-        <v>2378</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="776" spans="1:6">
       <c r="A776" t="s">
-        <v>2379</v>
+        <v>2404</v>
       </c>
       <c r="B776" t="s">
-        <v>2380</v>
+        <v>2405</v>
       </c>
       <c r="C776" t="s">
-        <v>953</v>
+        <v>1720</v>
       </c>
       <c r="D776" t="s">
-        <v>954</v>
+        <v>1721</v>
       </c>
       <c r="F776" t="s">
-        <v>2381</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="777" spans="1:6">
       <c r="A777" t="s">
-        <v>2382</v>
+        <v>2407</v>
       </c>
       <c r="B777" t="s">
-        <v>2383</v>
+        <v>2408</v>
       </c>
       <c r="C777" t="s">
-        <v>922</v>
+        <v>1720</v>
       </c>
       <c r="D777" t="s">
-        <v>923</v>
+        <v>1721</v>
       </c>
       <c r="F777" t="s">
-        <v>2384</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="778" spans="1:6">
       <c r="A778" t="s">
-        <v>2385</v>
+        <v>2410</v>
       </c>
       <c r="B778" t="s">
-        <v>2386</v>
+        <v>2411</v>
       </c>
       <c r="C778" t="s">
-        <v>805</v>
+        <v>1720</v>
       </c>
       <c r="D778" t="s">
-        <v>806</v>
+        <v>1721</v>
       </c>
       <c r="F778" t="s">
-        <v>2387</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="779" spans="1:6">
       <c r="A779" t="s">
-        <v>2388</v>
+        <v>2413</v>
       </c>
       <c r="B779" t="s">
-        <v>2389</v>
+        <v>2414</v>
       </c>
       <c r="C779" t="s">
-        <v>1002</v>
+        <v>1720</v>
       </c>
       <c r="D779" t="s">
-        <v>1003</v>
+        <v>1721</v>
       </c>
       <c r="F779" t="s">
-        <v>2390</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="780" spans="1:6">
       <c r="A780" t="s">
-        <v>2391</v>
+        <v>2416</v>
       </c>
       <c r="B780" t="s">
-        <v>2392</v>
+        <v>2417</v>
       </c>
       <c r="C780" t="s">
-        <v>981</v>
+        <v>1720</v>
       </c>
       <c r="D780" t="s">
-        <v>982</v>
+        <v>1721</v>
       </c>
       <c r="F780" t="s">
-        <v>2393</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="781" spans="1:6">
       <c r="A781" t="s">
-        <v>2394</v>
+        <v>2419</v>
       </c>
       <c r="B781" t="s">
-        <v>2395</v>
+        <v>2420</v>
       </c>
       <c r="C781" t="s">
-        <v>981</v>
+        <v>1720</v>
       </c>
       <c r="D781" t="s">
-        <v>982</v>
+        <v>1721</v>
       </c>
       <c r="F781" t="s">
-        <v>2396</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="782" spans="1:6">
       <c r="A782" t="s">
-        <v>2397</v>
+        <v>2422</v>
       </c>
       <c r="B782" t="s">
-        <v>2398</v>
+        <v>2423</v>
       </c>
       <c r="C782" t="s">
-        <v>166</v>
+        <v>1720</v>
       </c>
       <c r="D782" t="s">
-        <v>167</v>
+        <v>1721</v>
       </c>
       <c r="F782" t="s">
-        <v>2399</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="783" spans="1:6">
       <c r="A783" t="s">
-        <v>2400</v>
+        <v>2425</v>
       </c>
       <c r="B783" t="s">
-        <v>2401</v>
+        <v>2426</v>
       </c>
       <c r="C783" t="s">
-        <v>981</v>
+        <v>1720</v>
       </c>
       <c r="D783" t="s">
-        <v>982</v>
+        <v>1721</v>
       </c>
       <c r="F783" t="s">
-        <v>2402</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="784" spans="1:6">
       <c r="A784" t="s">
-        <v>2403</v>
+        <v>2428</v>
       </c>
       <c r="B784" t="s">
-        <v>2404</v>
+        <v>2429</v>
       </c>
       <c r="C784" t="s">
-        <v>888</v>
+        <v>1720</v>
       </c>
       <c r="D784" t="s">
-        <v>889</v>
+        <v>1721</v>
       </c>
       <c r="F784" t="s">
-        <v>2405</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="785" spans="1:6">
       <c r="A785" t="s">
-        <v>2406</v>
+        <v>2431</v>
       </c>
       <c r="B785" t="s">
-        <v>2407</v>
+        <v>2432</v>
       </c>
       <c r="C785" t="s">
-        <v>888</v>
+        <v>1720</v>
       </c>
       <c r="D785" t="s">
-        <v>889</v>
+        <v>1721</v>
       </c>
       <c r="F785" t="s">
-        <v>2408</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="786" spans="1:6">
       <c r="A786" t="s">
-        <v>2409</v>
+        <v>2434</v>
       </c>
       <c r="B786" t="s">
-        <v>2410</v>
+        <v>2435</v>
       </c>
       <c r="C786" t="s">
-        <v>888</v>
+        <v>1720</v>
       </c>
       <c r="D786" t="s">
-        <v>889</v>
+        <v>1721</v>
       </c>
       <c r="F786" t="s">
-        <v>2411</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="787" spans="1:6">
       <c r="A787" t="s">
-        <v>2412</v>
+        <v>2437</v>
       </c>
       <c r="B787" t="s">
-        <v>2413</v>
+        <v>2438</v>
       </c>
       <c r="C787" t="s">
-        <v>857</v>
+        <v>1720</v>
       </c>
       <c r="D787" t="s">
-        <v>858</v>
+        <v>1721</v>
       </c>
       <c r="F787" t="s">
-        <v>2414</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="788" spans="1:6">
       <c r="A788" t="s">
-        <v>2415</v>
+        <v>2440</v>
       </c>
       <c r="B788" t="s">
-        <v>2416</v>
+        <v>2441</v>
       </c>
       <c r="C788" t="s">
-        <v>888</v>
+        <v>1720</v>
       </c>
       <c r="D788" t="s">
-        <v>889</v>
+        <v>1721</v>
       </c>
       <c r="F788" t="s">
-        <v>2417</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="789" spans="1:6">
       <c r="A789" t="s">
-        <v>2418</v>
+        <v>2443</v>
       </c>
       <c r="B789" t="s">
-        <v>2419</v>
+        <v>2444</v>
       </c>
       <c r="C789" t="s">
-        <v>965</v>
+        <v>1723</v>
       </c>
       <c r="D789" t="s">
-        <v>966</v>
+        <v>1724</v>
       </c>
       <c r="F789" t="s">
-        <v>2420</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="790" spans="1:6">
       <c r="A790" t="s">
-        <v>2421</v>
+        <v>2446</v>
       </c>
       <c r="B790" t="s">
-        <v>2422</v>
+        <v>2447</v>
       </c>
       <c r="C790" t="s">
-        <v>965</v>
+        <v>1723</v>
       </c>
       <c r="D790" t="s">
-        <v>966</v>
+        <v>1724</v>
       </c>
       <c r="F790" t="s">
-        <v>2423</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="791" spans="1:6">
       <c r="A791" t="s">
-        <v>2424</v>
+        <v>2449</v>
       </c>
       <c r="B791" t="s">
-        <v>2425</v>
+        <v>2450</v>
       </c>
       <c r="C791" t="s">
-        <v>965</v>
+        <v>1723</v>
       </c>
       <c r="D791" t="s">
-        <v>966</v>
+        <v>1724</v>
       </c>
       <c r="F791" t="s">
-        <v>2426</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="792" spans="1:6">
       <c r="A792" t="s">
-        <v>2427</v>
+        <v>2452</v>
       </c>
       <c r="B792" t="s">
-        <v>2428</v>
+        <v>2453</v>
       </c>
       <c r="C792" t="s">
-        <v>965</v>
+        <v>1723</v>
       </c>
       <c r="D792" t="s">
-        <v>966</v>
+        <v>1724</v>
       </c>
       <c r="F792" t="s">
-        <v>2429</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="793" spans="1:6">
       <c r="A793" t="s">
-        <v>2430</v>
+        <v>2455</v>
       </c>
       <c r="B793" t="s">
-        <v>2431</v>
+        <v>2456</v>
       </c>
       <c r="C793" t="s">
-        <v>965</v>
+        <v>1723</v>
       </c>
       <c r="D793" t="s">
-        <v>966</v>
+        <v>1724</v>
       </c>
       <c r="F793" t="s">
-        <v>2432</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="794" spans="1:6">
       <c r="A794" t="s">
-        <v>2433</v>
+        <v>2458</v>
       </c>
       <c r="B794" t="s">
-        <v>2434</v>
+        <v>2459</v>
       </c>
       <c r="C794" t="s">
-        <v>965</v>
+        <v>1723</v>
       </c>
       <c r="D794" t="s">
-        <v>966</v>
+        <v>1724</v>
       </c>
       <c r="F794" t="s">
-        <v>2435</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="795" spans="1:6">
       <c r="A795" t="s">
-        <v>2436</v>
+        <v>2461</v>
       </c>
       <c r="B795" t="s">
-        <v>2437</v>
+        <v>2462</v>
       </c>
       <c r="C795" t="s">
-        <v>1014</v>
+        <v>1723</v>
       </c>
       <c r="D795" t="s">
-        <v>1015</v>
+        <v>1724</v>
       </c>
       <c r="F795" t="s">
-        <v>2438</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="796" spans="1:6">
       <c r="A796" t="s">
-        <v>2439</v>
+        <v>2464</v>
       </c>
       <c r="B796" t="s">
-        <v>2440</v>
+        <v>2465</v>
       </c>
       <c r="C796" t="s">
-        <v>965</v>
+        <v>1723</v>
       </c>
       <c r="D796" t="s">
-        <v>966</v>
+        <v>1724</v>
       </c>
       <c r="F796" t="s">
-        <v>2441</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="797" spans="1:6">
       <c r="A797" t="s">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="B797" t="s">
-        <v>2443</v>
+        <v>2468</v>
       </c>
       <c r="C797" t="s">
-        <v>965</v>
+        <v>1723</v>
       </c>
       <c r="D797" t="s">
-        <v>966</v>
+        <v>1724</v>
       </c>
       <c r="F797" t="s">
-        <v>2444</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="798" spans="1:6">
       <c r="A798" t="s">
-        <v>2445</v>
+        <v>2470</v>
       </c>
       <c r="B798" t="s">
-        <v>2446</v>
+        <v>2471</v>
       </c>
       <c r="C798" t="s">
-        <v>965</v>
+        <v>1723</v>
       </c>
       <c r="D798" t="s">
-        <v>966</v>
+        <v>1724</v>
       </c>
       <c r="F798" t="s">
-        <v>2447</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="799" spans="1:6">
       <c r="A799" t="s">
-        <v>2448</v>
+        <v>2473</v>
       </c>
       <c r="B799" t="s">
-        <v>2449</v>
+        <v>2474</v>
       </c>
       <c r="C799" t="s">
-        <v>965</v>
+        <v>1723</v>
       </c>
       <c r="D799" t="s">
-        <v>966</v>
+        <v>1724</v>
       </c>
       <c r="F799" t="s">
-        <v>2450</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="800" spans="1:6">
       <c r="A800" t="s">
-        <v>2451</v>
+        <v>2476</v>
       </c>
       <c r="B800" t="s">
-        <v>2452</v>
+        <v>2477</v>
       </c>
       <c r="C800" t="s">
-        <v>1023</v>
+        <v>1723</v>
       </c>
       <c r="D800" t="s">
-        <v>1024</v>
+        <v>1724</v>
       </c>
       <c r="F800" t="s">
-        <v>2453</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="801" spans="1:6">
       <c r="A801" t="s">
-        <v>2454</v>
+        <v>2479</v>
       </c>
       <c r="B801" t="s">
-        <v>2455</v>
+        <v>2480</v>
       </c>
       <c r="C801" t="s">
-        <v>2451</v>
+        <v>1723</v>
       </c>
       <c r="D801" t="s">
-        <v>2452</v>
+        <v>1724</v>
       </c>
       <c r="F801" t="s">
-        <v>2456</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="802" spans="1:6">
       <c r="A802" t="s">
-        <v>2457</v>
+        <v>2482</v>
       </c>
       <c r="B802" t="s">
-        <v>2458</v>
+        <v>2483</v>
       </c>
       <c r="C802" t="s">
-        <v>1023</v>
+        <v>1723</v>
       </c>
       <c r="D802" t="s">
-        <v>1024</v>
+        <v>1724</v>
       </c>
       <c r="F802" t="s">
-        <v>2459</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="803" spans="1:6">
       <c r="A803" t="s">
-        <v>2460</v>
+        <v>2485</v>
       </c>
       <c r="B803" t="s">
-        <v>2461</v>
+        <v>2486</v>
       </c>
       <c r="C803" t="s">
-        <v>2457</v>
+        <v>1723</v>
       </c>
       <c r="D803" t="s">
-        <v>2458</v>
+        <v>1724</v>
       </c>
       <c r="F803" t="s">
-        <v>2462</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="804" spans="1:6">
       <c r="A804" t="s">
-        <v>2463</v>
+        <v>2488</v>
       </c>
       <c r="B804" t="s">
-        <v>2464</v>
+        <v>2489</v>
       </c>
       <c r="C804" t="s">
-        <v>1023</v>
+        <v>1723</v>
       </c>
       <c r="D804" t="s">
-        <v>1024</v>
+        <v>1724</v>
       </c>
       <c r="F804" t="s">
-        <v>2465</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="805" spans="1:6">
       <c r="A805" t="s">
-        <v>2466</v>
+        <v>513</v>
       </c>
       <c r="B805" t="s">
-        <v>2467</v>
+        <v>514</v>
       </c>
       <c r="C805" t="s">
-        <v>2463</v>
+        <v>316</v>
       </c>
       <c r="D805" t="s">
-        <v>2464</v>
+        <v>317</v>
       </c>
       <c r="F805" t="s">
-        <v>2468</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="806" spans="1:6">
       <c r="A806" t="s">
-        <v>2469</v>
+        <v>2492</v>
       </c>
       <c r="B806" t="s">
-        <v>2470</v>
+        <v>2493</v>
       </c>
       <c r="C806" t="s">
-        <v>2466</v>
+        <v>513</v>
       </c>
       <c r="D806" t="s">
-        <v>2467</v>
+        <v>514</v>
       </c>
       <c r="F806" t="s">
-        <v>2471</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="807" spans="1:6">
       <c r="A807" t="s">
-        <v>2472</v>
+        <v>2495</v>
       </c>
       <c r="B807" t="s">
-        <v>2473</v>
+        <v>2496</v>
       </c>
       <c r="C807" t="s">
-        <v>1041</v>
+        <v>2497</v>
       </c>
       <c r="D807" t="s">
-        <v>1042</v>
+        <v>2498</v>
       </c>
       <c r="F807" t="s">
-        <v>2474</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="808" spans="1:6">
       <c r="A808" t="s">
-        <v>2475</v>
+        <v>2500</v>
       </c>
       <c r="B808" t="s">
-        <v>2476</v>
+        <v>2501</v>
       </c>
       <c r="C808" t="s">
-        <v>172</v>
+        <v>513</v>
       </c>
       <c r="D808" t="s">
-        <v>173</v>
+        <v>514</v>
       </c>
       <c r="F808" t="s">
-        <v>2477</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="809" spans="1:6">
       <c r="A809" t="s">
-        <v>2478</v>
+        <v>2503</v>
       </c>
       <c r="B809" t="s">
-        <v>2479</v>
+        <v>2504</v>
       </c>
       <c r="C809" t="s">
-        <v>557</v>
+        <v>2505</v>
       </c>
       <c r="D809" t="s">
-        <v>558</v>
+        <v>2506</v>
       </c>
       <c r="F809" t="s">
-        <v>2480</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="810" spans="1:6">
       <c r="A810" t="s">
-        <v>2481</v>
+        <v>2505</v>
       </c>
       <c r="B810" t="s">
-        <v>2482</v>
+        <v>2506</v>
       </c>
       <c r="C810" t="s">
-        <v>2478</v>
+        <v>152</v>
       </c>
       <c r="D810" t="s">
-        <v>2479</v>
+        <v>153</v>
       </c>
       <c r="F810" t="s">
-        <v>2483</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="811" spans="1:6">
       <c r="A811" t="s">
-        <v>2484</v>
+        <v>2509</v>
       </c>
       <c r="B811" t="s">
-        <v>2485</v>
+        <v>2510</v>
       </c>
       <c r="C811" t="s">
-        <v>2478</v>
+        <v>741</v>
       </c>
       <c r="D811" t="s">
-        <v>2479</v>
+        <v>742</v>
       </c>
       <c r="F811" t="s">
-        <v>2486</v>
+        <v>2511</v>
       </c>
     </row>
     <row r="812" spans="1:6">
       <c r="A812" t="s">
-        <v>2487</v>
+        <v>2512</v>
       </c>
       <c r="B812" t="s">
-        <v>2488</v>
+        <v>2513</v>
       </c>
       <c r="C812" t="s">
-        <v>2478</v>
+        <v>598</v>
       </c>
       <c r="D812" t="s">
-        <v>2479</v>
+        <v>599</v>
       </c>
       <c r="F812" t="s">
-        <v>2489</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="813" spans="1:6">
       <c r="A813" t="s">
-        <v>2490</v>
+        <v>2515</v>
       </c>
       <c r="B813" t="s">
-        <v>2491</v>
+        <v>2516</v>
       </c>
       <c r="C813" t="s">
-        <v>2481</v>
+        <v>598</v>
       </c>
       <c r="D813" t="s">
-        <v>2482</v>
+        <v>599</v>
       </c>
       <c r="F813" t="s">
-        <v>2492</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="814" spans="1:6">
       <c r="A814" t="s">
-        <v>2493</v>
+        <v>2518</v>
       </c>
       <c r="B814" t="s">
-        <v>2494</v>
+        <v>2519</v>
       </c>
       <c r="C814" t="s">
-        <v>2487</v>
+        <v>2515</v>
       </c>
       <c r="D814" t="s">
-        <v>2488</v>
+        <v>2516</v>
       </c>
       <c r="F814" t="s">
-        <v>2495</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="815" spans="1:6">
       <c r="A815" t="s">
-        <v>2496</v>
+        <v>2521</v>
       </c>
       <c r="B815" t="s">
-        <v>2497</v>
+        <v>2522</v>
       </c>
       <c r="C815" t="s">
-        <v>2484</v>
+        <v>598</v>
       </c>
       <c r="D815" t="s">
-        <v>2485</v>
+        <v>599</v>
       </c>
       <c r="F815" t="s">
-        <v>2498</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="816" spans="1:6">
       <c r="A816" t="s">
-        <v>2499</v>
+        <v>2524</v>
       </c>
       <c r="B816" t="s">
-        <v>2500</v>
+        <v>2525</v>
       </c>
       <c r="C816" t="s">
-        <v>2478</v>
+        <v>598</v>
       </c>
       <c r="D816" t="s">
-        <v>2479</v>
+        <v>599</v>
       </c>
       <c r="F816" t="s">
-        <v>2501</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="817" spans="1:6">
       <c r="A817" t="s">
-        <v>2502</v>
+        <v>2527</v>
       </c>
       <c r="B817" t="s">
-        <v>2503</v>
+        <v>2528</v>
       </c>
       <c r="C817" t="s">
-        <v>2478</v>
+        <v>877</v>
       </c>
       <c r="D817" t="s">
-        <v>2479</v>
+        <v>878</v>
       </c>
       <c r="F817" t="s">
-        <v>2504</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="818" spans="1:6">
       <c r="A818" t="s">
-        <v>2505</v>
+        <v>2530</v>
       </c>
       <c r="B818" t="s">
-        <v>2506</v>
+        <v>2531</v>
       </c>
       <c r="C818" t="s">
-        <v>2481</v>
+        <v>849</v>
       </c>
       <c r="D818" t="s">
-        <v>2482</v>
+        <v>850</v>
       </c>
       <c r="F818" t="s">
-        <v>2507</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="819" spans="1:6">
       <c r="A819" t="s">
-        <v>2508</v>
+        <v>2533</v>
       </c>
       <c r="B819" t="s">
-        <v>2509</v>
+        <v>2534</v>
       </c>
       <c r="C819" t="s">
-        <v>2478</v>
+        <v>1685</v>
       </c>
       <c r="D819" t="s">
-        <v>2479</v>
+        <v>1686</v>
       </c>
       <c r="F819" t="s">
-        <v>2510</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="820" spans="1:6">
       <c r="A820" t="s">
-        <v>2511</v>
+        <v>2536</v>
       </c>
       <c r="B820" t="s">
-        <v>2512</v>
+        <v>2537</v>
       </c>
       <c r="C820" t="s">
-        <v>2508</v>
+        <v>227</v>
       </c>
       <c r="D820" t="s">
-        <v>2509</v>
+        <v>228</v>
       </c>
       <c r="F820" t="s">
-        <v>2513</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="821" spans="1:6">
       <c r="A821" t="s">
-        <v>2514</v>
+        <v>2539</v>
       </c>
       <c r="B821" t="s">
-        <v>2515</v>
+        <v>2540</v>
       </c>
       <c r="C821" t="s">
-        <v>2484</v>
+        <v>150</v>
       </c>
       <c r="D821" t="s">
-        <v>2485</v>
+        <v>151</v>
       </c>
       <c r="F821" t="s">
-        <v>2516</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="822" spans="1:6">
       <c r="A822" t="s">
-        <v>2517</v>
+        <v>2497</v>
       </c>
       <c r="B822" t="s">
-        <v>2518</v>
+        <v>2498</v>
       </c>
       <c r="C822" t="s">
-        <v>2508</v>
+        <v>2500</v>
       </c>
       <c r="D822" t="s">
-        <v>2509</v>
+        <v>2501</v>
       </c>
       <c r="F822" t="s">
-        <v>2519</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="823" spans="1:6">
       <c r="A823" t="s">
-        <v>2520</v>
+        <v>118</v>
       </c>
       <c r="B823" t="s">
-        <v>2521</v>
+        <v>119</v>
       </c>
       <c r="C823" t="s">
-        <v>2478</v>
+        <v>316</v>
       </c>
       <c r="D823" t="s">
-        <v>2479</v>
+        <v>317</v>
       </c>
       <c r="F823" t="s">
-        <v>2522</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="824" spans="1:6">
       <c r="A824" t="s">
-        <v>2523</v>
+        <v>538</v>
       </c>
       <c r="B824" t="s">
-        <v>2524</v>
+        <v>539</v>
       </c>
       <c r="C824" t="s">
-        <v>2478</v>
+        <v>2544</v>
       </c>
       <c r="D824" t="s">
-        <v>2479</v>
+        <v>2545</v>
       </c>
       <c r="F824" t="s">
-        <v>2525</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="825" spans="1:6">
       <c r="A825" t="s">
-        <v>2526</v>
+        <v>2547</v>
       </c>
       <c r="B825" t="s">
-        <v>2527</v>
+        <v>2548</v>
       </c>
       <c r="C825" t="s">
-        <v>2523</v>
+        <v>344</v>
       </c>
       <c r="D825" t="s">
-        <v>2524</v>
+        <v>345</v>
       </c>
       <c r="F825" t="s">
-        <v>2528</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="826" spans="1:6">
       <c r="A826" t="s">
-        <v>2529</v>
+        <v>2550</v>
       </c>
       <c r="B826" t="s">
-        <v>2530</v>
+        <v>2551</v>
       </c>
       <c r="C826" t="s">
-        <v>2478</v>
+        <v>800</v>
       </c>
       <c r="D826" t="s">
-        <v>2479</v>
+        <v>801</v>
       </c>
       <c r="F826" t="s">
-        <v>2531</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="827" spans="1:6">
       <c r="A827" t="s">
-        <v>2532</v>
+        <v>2553</v>
       </c>
       <c r="B827" t="s">
-        <v>2533</v>
+        <v>2554</v>
       </c>
       <c r="C827" t="s">
-        <v>2478</v>
+        <v>2550</v>
       </c>
       <c r="D827" t="s">
-        <v>2479</v>
+        <v>2551</v>
       </c>
       <c r="F827" t="s">
-        <v>2534</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="828" spans="1:6">
       <c r="A828" t="s">
-        <v>2535</v>
+        <v>2556</v>
       </c>
       <c r="B828" t="s">
-        <v>2536</v>
+        <v>2557</v>
       </c>
       <c r="C828" t="s">
-        <v>1141</v>
+        <v>727</v>
       </c>
       <c r="D828" t="s">
-        <v>1142</v>
+        <v>728</v>
       </c>
       <c r="F828" t="s">
-        <v>2537</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="829" spans="1:6">
       <c r="A829" t="s">
-        <v>2538</v>
+        <v>2559</v>
       </c>
       <c r="B829" t="s">
-        <v>2539</v>
+        <v>2560</v>
       </c>
       <c r="C829" t="s">
-        <v>1141</v>
+        <v>513</v>
       </c>
       <c r="D829" t="s">
-        <v>1142</v>
+        <v>514</v>
       </c>
       <c r="F829" t="s">
-        <v>2540</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="830" spans="1:6">
       <c r="A830" t="s">
-        <v>2541</v>
+        <v>2562</v>
       </c>
       <c r="B830" t="s">
-        <v>2542</v>
+        <v>2563</v>
       </c>
       <c r="C830" t="s">
-        <v>1047</v>
+        <v>2559</v>
       </c>
       <c r="D830" t="s">
-        <v>1048</v>
+        <v>2560</v>
       </c>
       <c r="F830" t="s">
-        <v>2543</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="831" spans="1:6">
       <c r="A831" t="s">
-        <v>2544</v>
+        <v>2565</v>
       </c>
       <c r="B831" t="s">
-        <v>2545</v>
+        <v>2566</v>
       </c>
       <c r="C831" t="s">
-        <v>2478</v>
+        <v>2562</v>
       </c>
       <c r="D831" t="s">
-        <v>2479</v>
+        <v>2563</v>
       </c>
       <c r="F831" t="s">
-        <v>2546</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="832" spans="1:6">
       <c r="A832" t="s">
-        <v>2547</v>
+        <v>2568</v>
       </c>
       <c r="B832" t="s">
-        <v>2548</v>
+        <v>2569</v>
       </c>
       <c r="C832" t="s">
-        <v>172</v>
+        <v>2562</v>
       </c>
       <c r="D832" t="s">
-        <v>173</v>
+        <v>2563</v>
       </c>
       <c r="F832" t="s">
-        <v>2549</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="833" spans="1:6">
       <c r="A833" t="s">
-        <v>2550</v>
+        <v>2571</v>
       </c>
       <c r="B833" t="s">
-        <v>2551</v>
+        <v>2572</v>
       </c>
       <c r="C833" t="s">
-        <v>2547</v>
+        <v>2562</v>
       </c>
       <c r="D833" t="s">
-        <v>2548</v>
+        <v>2563</v>
       </c>
       <c r="F833" t="s">
-        <v>2552</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="834" spans="1:6">
       <c r="A834" t="s">
-        <v>2553</v>
+        <v>2574</v>
       </c>
       <c r="B834" t="s">
-        <v>2554</v>
+        <v>2575</v>
       </c>
       <c r="C834" t="s">
-        <v>2547</v>
+        <v>2533</v>
       </c>
       <c r="D834" t="s">
-        <v>2548</v>
+        <v>2534</v>
       </c>
       <c r="F834" t="s">
-        <v>2555</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="835" spans="1:6">
       <c r="A835" t="s">
-        <v>2556</v>
+        <v>2577</v>
       </c>
       <c r="B835" t="s">
-        <v>2557</v>
+        <v>2578</v>
       </c>
       <c r="C835" t="s">
-        <v>513</v>
+        <v>2533</v>
       </c>
       <c r="D835" t="s">
-        <v>514</v>
+        <v>2534</v>
       </c>
       <c r="F835" t="s">
-        <v>2558</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="836" spans="1:6">
       <c r="A836" t="s">
-        <v>236</v>
+        <v>2544</v>
       </c>
       <c r="B836" t="s">
-        <v>237</v>
+        <v>2545</v>
       </c>
       <c r="C836" t="s">
-        <v>614</v>
+        <v>2580</v>
       </c>
       <c r="D836" t="s">
-        <v>615</v>
+        <v>2581</v>
       </c>
       <c r="F836" t="s">
-        <v>2559</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="837" spans="1:6">
       <c r="A837" t="s">
-        <v>2560</v>
+        <v>2583</v>
       </c>
       <c r="B837" t="s">
-        <v>2561</v>
+        <v>2584</v>
       </c>
       <c r="C837" t="s">
-        <v>209</v>
+        <v>2580</v>
       </c>
       <c r="D837" t="s">
-        <v>210</v>
+        <v>2581</v>
       </c>
       <c r="F837" t="s">
-        <v>2562</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="838" spans="1:6">
       <c r="A838" t="s">
-        <v>2563</v>
+        <v>2586</v>
       </c>
       <c r="B838" t="s">
-        <v>2564</v>
+        <v>2587</v>
       </c>
       <c r="C838" t="s">
-        <v>2560</v>
+        <v>162</v>
       </c>
       <c r="D838" t="s">
-        <v>2561</v>
+        <v>163</v>
       </c>
       <c r="F838" t="s">
-        <v>2565</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="839" spans="1:6">
       <c r="A839" t="s">
-        <v>2566</v>
+        <v>2589</v>
       </c>
       <c r="B839" t="s">
-        <v>2567</v>
+        <v>2590</v>
       </c>
       <c r="C839" t="s">
-        <v>2560</v>
+        <v>162</v>
       </c>
       <c r="D839" t="s">
-        <v>2561</v>
+        <v>163</v>
       </c>
       <c r="F839" t="s">
-        <v>2568</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="840" spans="1:6">
       <c r="A840" t="s">
-        <v>2569</v>
+        <v>2592</v>
       </c>
       <c r="B840" t="s">
-        <v>2570</v>
+        <v>2593</v>
       </c>
       <c r="C840" t="s">
-        <v>2571</v>
+        <v>162</v>
       </c>
       <c r="D840" t="s">
-        <v>2572</v>
+        <v>163</v>
       </c>
       <c r="F840" t="s">
-        <v>2573</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="841" spans="1:6">
       <c r="A841" t="s">
-        <v>2574</v>
+        <v>2595</v>
       </c>
       <c r="B841" t="s">
-        <v>2575</v>
+        <v>2596</v>
       </c>
       <c r="C841" t="s">
-        <v>2560</v>
+        <v>162</v>
       </c>
       <c r="D841" t="s">
-        <v>2561</v>
+        <v>163</v>
       </c>
       <c r="F841" t="s">
-        <v>2576</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="842" spans="1:6">
       <c r="A842" t="s">
-        <v>2577</v>
+        <v>2598</v>
       </c>
       <c r="B842" t="s">
-        <v>2578</v>
+        <v>2599</v>
       </c>
       <c r="C842" t="s">
-        <v>2560</v>
+        <v>168</v>
       </c>
       <c r="D842" t="s">
-        <v>2561</v>
+        <v>169</v>
       </c>
       <c r="F842" t="s">
-        <v>2579</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="843" spans="1:6">
       <c r="A843" t="s">
-        <v>2580</v>
+        <v>2601</v>
       </c>
       <c r="B843" t="s">
-        <v>2581</v>
+        <v>2602</v>
       </c>
       <c r="C843" t="s">
-        <v>209</v>
+        <v>168</v>
       </c>
       <c r="D843" t="s">
-        <v>210</v>
+        <v>169</v>
       </c>
       <c r="F843" t="s">
-        <v>2582</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="844" spans="1:6">
       <c r="A844" t="s">
-        <v>2571</v>
+        <v>2604</v>
       </c>
       <c r="B844" t="s">
-        <v>2572</v>
+        <v>2605</v>
       </c>
       <c r="C844" t="s">
-        <v>209</v>
+        <v>168</v>
       </c>
       <c r="D844" t="s">
-        <v>210</v>
+        <v>169</v>
       </c>
       <c r="F844" t="s">
-        <v>2583</v>
+        <v>2606</v>
       </c>
     </row>
     <row r="845" spans="1:6">
       <c r="A845" t="s">
-        <v>2584</v>
+        <v>2607</v>
       </c>
       <c r="B845" t="s">
-        <v>2585</v>
+        <v>2608</v>
       </c>
       <c r="C845" t="s">
-        <v>2580</v>
+        <v>168</v>
       </c>
       <c r="D845" t="s">
-        <v>2581</v>
+        <v>169</v>
       </c>
       <c r="F845" t="s">
-        <v>2586</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="846" spans="1:6">
       <c r="A846" t="s">
-        <v>1750</v>
+        <v>2610</v>
       </c>
       <c r="B846" t="s">
-        <v>1751</v>
+        <v>2611</v>
       </c>
       <c r="C846" t="s">
-        <v>1673</v>
+        <v>168</v>
       </c>
       <c r="D846" t="s">
-        <v>1674</v>
+        <v>169</v>
       </c>
       <c r="F846" t="s">
-        <v>2587</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="847" spans="1:6">
       <c r="A847" t="s">
-        <v>2588</v>
+        <v>2613</v>
       </c>
       <c r="B847" t="s">
-        <v>2589</v>
+        <v>2614</v>
       </c>
       <c r="C847" t="s">
-        <v>2590</v>
+        <v>2615</v>
       </c>
       <c r="D847" t="s">
-        <v>2591</v>
-[...2 lines deleted...]
-        <v>2592</v>
+        <v>2616</v>
+      </c>
+      <c r="F847" t="s">
+        <v>2617</v>
       </c>
     </row>
     <row r="848" spans="1:6">
       <c r="A848" t="s">
-        <v>2593</v>
+        <v>2618</v>
       </c>
       <c r="B848" t="s">
-        <v>2594</v>
+        <v>2619</v>
       </c>
       <c r="C848" t="s">
-        <v>2595</v>
+        <v>168</v>
       </c>
       <c r="D848" t="s">
-        <v>2596</v>
-[...2 lines deleted...]
-        <v>2597</v>
+        <v>169</v>
+      </c>
+      <c r="F848" t="s">
+        <v>2620</v>
       </c>
     </row>
     <row r="849" spans="1:6">
       <c r="A849" t="s">
-        <v>2598</v>
+        <v>2615</v>
       </c>
       <c r="B849" t="s">
-        <v>2599</v>
+        <v>2616</v>
       </c>
       <c r="C849" t="s">
-        <v>2600</v>
+        <v>168</v>
       </c>
       <c r="D849" t="s">
-        <v>2601</v>
-[...2 lines deleted...]
-        <v>2602</v>
+        <v>169</v>
+      </c>
+      <c r="F849" t="s">
+        <v>2621</v>
       </c>
     </row>
     <row r="850" spans="1:6">
       <c r="A850" t="s">
-        <v>2603</v>
+        <v>2622</v>
       </c>
       <c r="B850" t="s">
-        <v>2604</v>
+        <v>2623</v>
       </c>
       <c r="C850" t="s">
-        <v>2605</v>
+        <v>168</v>
       </c>
       <c r="D850" t="s">
-        <v>2606</v>
-[...2 lines deleted...]
-        <v>2607</v>
+        <v>169</v>
+      </c>
+      <c r="F850" t="s">
+        <v>2624</v>
       </c>
     </row>
     <row r="851" spans="1:6">
       <c r="A851" t="s">
-        <v>2608</v>
+        <v>2625</v>
       </c>
       <c r="B851" t="s">
-        <v>2609</v>
+        <v>2626</v>
       </c>
       <c r="C851" t="s">
-        <v>2610</v>
+        <v>168</v>
       </c>
       <c r="D851" t="s">
-        <v>2611</v>
-[...2 lines deleted...]
-        <v>2612</v>
+        <v>169</v>
+      </c>
+      <c r="F851" t="s">
+        <v>2627</v>
       </c>
     </row>
     <row r="852" spans="1:6">
       <c r="A852" t="s">
-        <v>2613</v>
+        <v>2628</v>
       </c>
       <c r="B852" t="s">
-        <v>2614</v>
+        <v>2629</v>
       </c>
       <c r="C852" t="s">
-        <v>2615</v>
+        <v>2622</v>
       </c>
       <c r="D852" t="s">
-        <v>2616</v>
-[...2 lines deleted...]
-        <v>2617</v>
+        <v>2623</v>
+      </c>
+      <c r="F852" t="s">
+        <v>2630</v>
       </c>
     </row>
     <row r="853" spans="1:6">
       <c r="A853" t="s">
-        <v>2618</v>
+        <v>2631</v>
       </c>
       <c r="B853" t="s">
-        <v>2619</v>
+        <v>2632</v>
       </c>
       <c r="C853" t="s">
-        <v>2620</v>
+        <v>116</v>
       </c>
       <c r="D853" t="s">
-        <v>2621</v>
-[...2 lines deleted...]
-        <v>2622</v>
+        <v>117</v>
+      </c>
+      <c r="F853" t="s">
+        <v>2633</v>
       </c>
     </row>
     <row r="854" spans="1:6">
       <c r="A854" t="s">
-        <v>2623</v>
+        <v>174</v>
       </c>
       <c r="B854" t="s">
-        <v>2624</v>
+        <v>175</v>
       </c>
       <c r="C854" t="s">
-        <v>2625</v>
+        <v>2631</v>
       </c>
       <c r="D854" t="s">
-        <v>2626</v>
-[...2 lines deleted...]
-        <v>2627</v>
+        <v>2632</v>
+      </c>
+      <c r="F854" t="s">
+        <v>2634</v>
       </c>
     </row>
     <row r="855" spans="1:6">
       <c r="A855" t="s">
-        <v>2628</v>
+        <v>2635</v>
       </c>
       <c r="B855" t="s">
-        <v>2629</v>
+        <v>2636</v>
       </c>
       <c r="C855" t="s">
-        <v>2630</v>
+        <v>172</v>
       </c>
       <c r="D855" t="s">
-        <v>2631</v>
-[...2 lines deleted...]
-        <v>2632</v>
+        <v>173</v>
+      </c>
+      <c r="F855" t="s">
+        <v>2637</v>
       </c>
     </row>
     <row r="856" spans="1:6">
       <c r="A856" t="s">
-        <v>2633</v>
+        <v>2638</v>
       </c>
       <c r="B856" t="s">
-        <v>2634</v>
+        <v>2639</v>
       </c>
       <c r="C856" t="s">
-        <v>2635</v>
+        <v>2640</v>
       </c>
       <c r="D856" t="s">
-        <v>2636</v>
-[...2 lines deleted...]
-        <v>2637</v>
+        <v>2641</v>
+      </c>
+      <c r="F856" t="s">
+        <v>2642</v>
       </c>
     </row>
     <row r="857" spans="1:6">
       <c r="A857" t="s">
-        <v>2638</v>
+        <v>2640</v>
       </c>
       <c r="B857" t="s">
-        <v>2639</v>
+        <v>2641</v>
       </c>
       <c r="C857" t="s">
-        <v>2640</v>
+        <v>172</v>
       </c>
       <c r="D857" t="s">
-        <v>2641</v>
-[...2 lines deleted...]
-        <v>2642</v>
+        <v>173</v>
+      </c>
+      <c r="F857" t="s">
+        <v>2643</v>
       </c>
     </row>
     <row r="858" spans="1:6">
       <c r="A858" t="s">
-        <v>2643</v>
+        <v>2644</v>
       </c>
       <c r="B858" t="s">
-        <v>2644</v>
+        <v>2645</v>
       </c>
       <c r="C858" t="s">
-        <v>2645</v>
+        <v>172</v>
       </c>
       <c r="D858" t="s">
+        <v>173</v>
+      </c>
+      <c r="F858" t="s">
         <v>2646</v>
-      </c>
-[...1 lines deleted...]
-        <v>2647</v>
       </c>
     </row>
     <row r="859" spans="1:6">
       <c r="A859" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B859" t="s">
         <v>2648</v>
       </c>
-      <c r="B859" t="s">
+      <c r="C859" t="s">
+        <v>168</v>
+      </c>
+      <c r="D859" t="s">
+        <v>169</v>
+      </c>
+      <c r="F859" t="s">
         <v>2649</v>
-      </c>
-[...7 lines deleted...]
-        <v>2652</v>
       </c>
     </row>
     <row r="860" spans="1:6">
       <c r="A860" t="s">
-        <v>2653</v>
+        <v>2650</v>
       </c>
       <c r="B860" t="s">
-        <v>2654</v>
+        <v>2651</v>
       </c>
       <c r="C860" t="s">
-        <v>1703</v>
+        <v>178</v>
       </c>
       <c r="D860" t="s">
-        <v>1704</v>
-[...2 lines deleted...]
-        <v>2655</v>
+        <v>179</v>
+      </c>
+      <c r="F860" t="s">
+        <v>2652</v>
       </c>
     </row>
     <row r="861" spans="1:6">
       <c r="A861" t="s">
-        <v>2656</v>
+        <v>2653</v>
       </c>
       <c r="B861" t="s">
-        <v>2657</v>
+        <v>2654</v>
       </c>
       <c r="C861" t="s">
-        <v>2658</v>
+        <v>178</v>
       </c>
       <c r="D861" t="s">
-        <v>2659</v>
-[...2 lines deleted...]
-        <v>2660</v>
+        <v>179</v>
+      </c>
+      <c r="F861" t="s">
+        <v>2655</v>
       </c>
     </row>
     <row r="862" spans="1:6">
       <c r="A862" t="s">
-        <v>2661</v>
+        <v>2656</v>
       </c>
       <c r="B862" t="s">
-        <v>2662</v>
+        <v>2657</v>
       </c>
       <c r="C862" t="s">
-        <v>2663</v>
+        <v>178</v>
       </c>
       <c r="D862" t="s">
-        <v>2664</v>
-[...2 lines deleted...]
-        <v>2665</v>
+        <v>179</v>
+      </c>
+      <c r="F862" t="s">
+        <v>2658</v>
       </c>
     </row>
     <row r="863" spans="1:6">
       <c r="A863" t="s">
-        <v>2666</v>
+        <v>2659</v>
       </c>
       <c r="B863" t="s">
-        <v>2667</v>
+        <v>2660</v>
       </c>
       <c r="C863" t="s">
-        <v>2663</v>
+        <v>1022</v>
       </c>
       <c r="D863" t="s">
-        <v>2664</v>
-[...2 lines deleted...]
-        <v>2668</v>
+        <v>1023</v>
+      </c>
+      <c r="F863" t="s">
+        <v>2661</v>
       </c>
     </row>
     <row r="864" spans="1:6">
       <c r="A864" t="s">
-        <v>2669</v>
+        <v>2662</v>
       </c>
       <c r="B864" t="s">
-        <v>2670</v>
+        <v>2663</v>
       </c>
       <c r="C864" t="s">
-        <v>2635</v>
+        <v>172</v>
       </c>
       <c r="D864" t="s">
-        <v>2636</v>
-[...2 lines deleted...]
-        <v>2671</v>
+        <v>173</v>
+      </c>
+      <c r="F864" t="s">
+        <v>2664</v>
       </c>
     </row>
     <row r="865" spans="1:6">
       <c r="A865" t="s">
-        <v>2672</v>
+        <v>2665</v>
       </c>
       <c r="B865" t="s">
-        <v>2673</v>
+        <v>2666</v>
       </c>
       <c r="C865" t="s">
-        <v>2674</v>
+        <v>1046</v>
       </c>
       <c r="D865" t="s">
-        <v>2675</v>
-[...2 lines deleted...]
-        <v>2676</v>
+        <v>1047</v>
+      </c>
+      <c r="F865" t="s">
+        <v>2667</v>
       </c>
     </row>
     <row r="866" spans="1:6">
       <c r="A866" t="s">
-        <v>2677</v>
+        <v>963</v>
       </c>
       <c r="B866" t="s">
-        <v>2678</v>
+        <v>964</v>
       </c>
       <c r="C866" t="s">
-        <v>2679</v>
+        <v>2665</v>
       </c>
       <c r="D866" t="s">
-        <v>2680</v>
-[...2 lines deleted...]
-        <v>2681</v>
+        <v>2666</v>
+      </c>
+      <c r="F866" t="s">
+        <v>2668</v>
       </c>
     </row>
     <row r="867" spans="1:6">
       <c r="A867" t="s">
-        <v>2682</v>
+        <v>2669</v>
       </c>
       <c r="B867" t="s">
-        <v>2683</v>
+        <v>2670</v>
       </c>
       <c r="C867" t="s">
-        <v>2684</v>
+        <v>1043</v>
       </c>
       <c r="D867" t="s">
-        <v>2685</v>
-[...2 lines deleted...]
-        <v>2686</v>
+        <v>1044</v>
+      </c>
+      <c r="F867" t="s">
+        <v>2671</v>
       </c>
     </row>
     <row r="868" spans="1:6">
       <c r="A868" t="s">
-        <v>2625</v>
+        <v>2672</v>
       </c>
       <c r="B868" t="s">
-        <v>2626</v>
+        <v>2673</v>
       </c>
       <c r="C868" t="s">
-        <v>1703</v>
+        <v>2669</v>
       </c>
       <c r="D868" t="s">
-        <v>1704</v>
-[...2 lines deleted...]
-        <v>2687</v>
+        <v>2670</v>
+      </c>
+      <c r="F868" t="s">
+        <v>2674</v>
       </c>
     </row>
     <row r="869" spans="1:6">
       <c r="A869" t="s">
-        <v>2688</v>
+        <v>392</v>
       </c>
       <c r="B869" t="s">
-        <v>2689</v>
+        <v>393</v>
       </c>
       <c r="C869" t="s">
-        <v>2690</v>
+        <v>44</v>
       </c>
       <c r="D869" t="s">
-        <v>2691</v>
-[...2 lines deleted...]
-        <v>2692</v>
+        <v>45</v>
+      </c>
+      <c r="F869" t="s">
+        <v>2675</v>
       </c>
     </row>
     <row r="870" spans="1:6">
       <c r="A870" t="s">
-        <v>2693</v>
+        <v>188</v>
       </c>
       <c r="B870" t="s">
-        <v>2694</v>
+        <v>189</v>
       </c>
       <c r="C870" t="s">
-        <v>2695</v>
+        <v>116</v>
       </c>
       <c r="D870" t="s">
-        <v>2696</v>
-[...2 lines deleted...]
-        <v>2697</v>
+        <v>117</v>
+      </c>
+      <c r="F870" t="s">
+        <v>2676</v>
       </c>
     </row>
     <row r="871" spans="1:6">
       <c r="A871" t="s">
-        <v>2698</v>
+        <v>2677</v>
       </c>
       <c r="B871" t="s">
-        <v>2699</v>
+        <v>2678</v>
       </c>
       <c r="C871" t="s">
-        <v>2700</v>
+        <v>1685</v>
       </c>
       <c r="D871" t="s">
-        <v>2701</v>
-[...2 lines deleted...]
-        <v>2702</v>
+        <v>1686</v>
+      </c>
+      <c r="F871" t="s">
+        <v>2679</v>
       </c>
     </row>
     <row r="872" spans="1:6">
       <c r="A872" t="s">
-        <v>2703</v>
+        <v>567</v>
       </c>
       <c r="B872" t="s">
-        <v>2704</v>
+        <v>568</v>
       </c>
       <c r="C872" t="s">
-        <v>2630</v>
+        <v>538</v>
       </c>
       <c r="D872" t="s">
-        <v>2631</v>
-[...2 lines deleted...]
-        <v>2705</v>
+        <v>539</v>
+      </c>
+      <c r="F872" t="s">
+        <v>2680</v>
       </c>
     </row>
     <row r="873" spans="1:6">
       <c r="A873" t="s">
-        <v>2706</v>
+        <v>2681</v>
       </c>
       <c r="B873" t="s">
-        <v>2707</v>
+        <v>2682</v>
       </c>
       <c r="C873" t="s">
-        <v>2630</v>
+        <v>8</v>
       </c>
       <c r="D873" t="s">
-        <v>2631</v>
-[...2 lines deleted...]
-        <v>2708</v>
+        <v>9</v>
+      </c>
+      <c r="F873" t="s">
+        <v>2683</v>
       </c>
     </row>
     <row r="874" spans="1:6">
       <c r="A874" t="s">
-        <v>2709</v>
+        <v>2684</v>
       </c>
       <c r="B874" t="s">
-        <v>2710</v>
+        <v>2685</v>
       </c>
       <c r="C874" t="s">
-        <v>2706</v>
+        <v>8</v>
       </c>
       <c r="D874" t="s">
-        <v>2707</v>
-[...2 lines deleted...]
-        <v>2711</v>
+        <v>9</v>
+      </c>
+      <c r="F874" t="s">
+        <v>2686</v>
       </c>
     </row>
     <row r="875" spans="1:6">
       <c r="A875" t="s">
-        <v>2712</v>
+        <v>2687</v>
       </c>
       <c r="B875" t="s">
-        <v>2713</v>
+        <v>2688</v>
       </c>
       <c r="C875" t="s">
-        <v>2630</v>
+        <v>8</v>
       </c>
       <c r="D875" t="s">
-        <v>2631</v>
-[...2 lines deleted...]
-        <v>2714</v>
+        <v>9</v>
+      </c>
+      <c r="F875" t="s">
+        <v>2689</v>
       </c>
     </row>
     <row r="876" spans="1:6">
       <c r="A876" t="s">
-        <v>2715</v>
+        <v>2690</v>
       </c>
       <c r="B876" t="s">
-        <v>2716</v>
+        <v>2691</v>
       </c>
       <c r="C876" t="s">
-        <v>2717</v>
+        <v>6</v>
       </c>
       <c r="D876" t="s">
-        <v>2718</v>
-[...2 lines deleted...]
-        <v>2719</v>
+        <v>7</v>
+      </c>
+      <c r="F876" t="s">
+        <v>2692</v>
       </c>
     </row>
     <row r="877" spans="1:6">
       <c r="A877" t="s">
-        <v>2684</v>
+        <v>2693</v>
       </c>
       <c r="B877" t="s">
-        <v>2685</v>
+        <v>2694</v>
       </c>
       <c r="C877" t="s">
-        <v>2679</v>
+        <v>6</v>
       </c>
       <c r="D877" t="s">
-        <v>2680</v>
-[...2 lines deleted...]
-        <v>2686</v>
+        <v>7</v>
+      </c>
+      <c r="F877" t="s">
+        <v>2695</v>
       </c>
     </row>
     <row r="878" spans="1:6">
       <c r="A878" t="s">
-        <v>2720</v>
+        <v>2696</v>
       </c>
       <c r="B878" t="s">
-        <v>2721</v>
+        <v>2697</v>
       </c>
       <c r="C878" t="s">
-        <v>2722</v>
+        <v>8</v>
       </c>
       <c r="D878" t="s">
-        <v>2723</v>
-[...2 lines deleted...]
-        <v>2724</v>
+        <v>9</v>
+      </c>
+      <c r="F878" t="s">
+        <v>2698</v>
       </c>
     </row>
     <row r="879" spans="1:6">
       <c r="A879" t="s">
-        <v>2725</v>
+        <v>2699</v>
       </c>
       <c r="B879" t="s">
-        <v>2726</v>
+        <v>2700</v>
       </c>
       <c r="C879" t="s">
-        <v>2727</v>
+        <v>8</v>
       </c>
       <c r="D879" t="s">
-        <v>2728</v>
-[...2 lines deleted...]
-        <v>2729</v>
+        <v>9</v>
+      </c>
+      <c r="F879" t="s">
+        <v>2701</v>
       </c>
     </row>
     <row r="880" spans="1:6">
       <c r="A880" t="s">
-        <v>2615</v>
+        <v>2702</v>
       </c>
       <c r="B880" t="s">
-        <v>2616</v>
+        <v>2703</v>
       </c>
       <c r="C880" t="s">
-        <v>2725</v>
+        <v>2699</v>
       </c>
       <c r="D880" t="s">
-        <v>2726</v>
-[...2 lines deleted...]
-        <v>2730</v>
+        <v>2700</v>
+      </c>
+      <c r="F880" t="s">
+        <v>2704</v>
       </c>
     </row>
     <row r="881" spans="1:6">
       <c r="A881" t="s">
-        <v>2731</v>
+        <v>2705</v>
       </c>
       <c r="B881" t="s">
-        <v>2732</v>
+        <v>2706</v>
       </c>
       <c r="C881" t="s">
-        <v>2733</v>
+        <v>2707</v>
       </c>
       <c r="D881" t="s">
-        <v>2734</v>
-[...2 lines deleted...]
-        <v>2735</v>
+        <v>2708</v>
+      </c>
+      <c r="F881" s="2" t="s">
+        <v>2709</v>
       </c>
     </row>
     <row r="882" spans="1:6">
       <c r="A882" t="s">
-        <v>2736</v>
+        <v>2710</v>
       </c>
       <c r="B882" t="s">
-        <v>2737</v>
+        <v>2711</v>
       </c>
       <c r="C882" t="s">
-        <v>2738</v>
+        <v>582</v>
       </c>
       <c r="D882" t="s">
-        <v>2739</v>
-[...2 lines deleted...]
-        <v>2740</v>
+        <v>583</v>
+      </c>
+      <c r="F882" t="s">
+        <v>2712</v>
       </c>
     </row>
     <row r="883" spans="1:6">
       <c r="A883" t="s">
-        <v>2741</v>
+        <v>2713</v>
       </c>
       <c r="B883" t="s">
-        <v>2742</v>
+        <v>2714</v>
       </c>
       <c r="C883" t="s">
-        <v>2743</v>
+        <v>976</v>
       </c>
       <c r="D883" t="s">
-        <v>2744</v>
-[...2 lines deleted...]
-        <v>2745</v>
+        <v>977</v>
+      </c>
+      <c r="F883" t="s">
+        <v>2715</v>
       </c>
     </row>
     <row r="884" spans="1:6">
       <c r="A884" t="s">
-        <v>2746</v>
+        <v>2716</v>
       </c>
       <c r="B884" t="s">
-        <v>2747</v>
+        <v>2717</v>
       </c>
       <c r="C884" t="s">
-        <v>2748</v>
+        <v>2713</v>
       </c>
       <c r="D884" t="s">
-        <v>2749</v>
-[...2 lines deleted...]
-        <v>2750</v>
+        <v>2714</v>
+      </c>
+      <c r="F884" t="s">
+        <v>2718</v>
       </c>
     </row>
     <row r="885" spans="1:6">
       <c r="A885" t="s">
-        <v>2748</v>
+        <v>2719</v>
       </c>
       <c r="B885" t="s">
-        <v>2749</v>
+        <v>2720</v>
       </c>
       <c r="C885" t="s">
-        <v>2733</v>
+        <v>2713</v>
       </c>
       <c r="D885" t="s">
-        <v>2734</v>
-[...2 lines deleted...]
-        <v>2751</v>
+        <v>2714</v>
+      </c>
+      <c r="F885" t="s">
+        <v>2721</v>
       </c>
     </row>
     <row r="886" spans="1:6">
       <c r="A886" t="s">
-        <v>2752</v>
+        <v>2722</v>
       </c>
       <c r="B886" t="s">
-        <v>2753</v>
+        <v>2723</v>
       </c>
       <c r="C886" t="s">
-        <v>785</v>
+        <v>824</v>
       </c>
       <c r="D886" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>2754</v>
+        <v>825</v>
+      </c>
+      <c r="F886" t="s">
+        <v>2724</v>
       </c>
     </row>
     <row r="887" spans="1:6">
       <c r="A887" t="s">
-        <v>2700</v>
+        <v>2725</v>
       </c>
       <c r="B887" t="s">
-        <v>2701</v>
+        <v>2726</v>
       </c>
       <c r="C887" t="s">
-        <v>2725</v>
+        <v>2722</v>
       </c>
       <c r="D887" t="s">
-        <v>2726</v>
-[...2 lines deleted...]
-        <v>2755</v>
+        <v>2723</v>
+      </c>
+      <c r="F887" t="s">
+        <v>2727</v>
       </c>
     </row>
     <row r="888" spans="1:6">
       <c r="A888" t="s">
-        <v>2756</v>
+        <v>2728</v>
       </c>
       <c r="B888" t="s">
-        <v>2757</v>
+        <v>2729</v>
       </c>
       <c r="C888" t="s">
-        <v>2725</v>
+        <v>2722</v>
       </c>
       <c r="D888" t="s">
-        <v>2726</v>
-[...2 lines deleted...]
-        <v>2758</v>
+        <v>2723</v>
+      </c>
+      <c r="F888" t="s">
+        <v>2730</v>
       </c>
     </row>
     <row r="889" spans="1:6">
       <c r="A889" t="s">
-        <v>2759</v>
+        <v>2731</v>
       </c>
       <c r="B889" t="s">
-        <v>2760</v>
+        <v>2732</v>
       </c>
       <c r="C889" t="s">
-        <v>2727</v>
+        <v>2713</v>
       </c>
       <c r="D889" t="s">
-        <v>2728</v>
-[...2 lines deleted...]
-        <v>2761</v>
+        <v>2714</v>
+      </c>
+      <c r="F889" t="s">
+        <v>2733</v>
       </c>
     </row>
     <row r="890" spans="1:6">
       <c r="A890" t="s">
-        <v>2743</v>
+        <v>2734</v>
       </c>
       <c r="B890" t="s">
-        <v>2744</v>
+        <v>2735</v>
       </c>
       <c r="C890" t="s">
-        <v>2762</v>
+        <v>2716</v>
       </c>
       <c r="D890" t="s">
-        <v>2763</v>
-[...2 lines deleted...]
-        <v>2764</v>
+        <v>2717</v>
+      </c>
+      <c r="F890" t="s">
+        <v>2736</v>
       </c>
     </row>
     <row r="891" spans="1:6">
       <c r="A891" t="s">
-        <v>2765</v>
+        <v>2737</v>
       </c>
       <c r="B891" t="s">
-        <v>2766</v>
+        <v>2738</v>
       </c>
       <c r="C891" t="s">
-        <v>2720</v>
+        <v>2716</v>
       </c>
       <c r="D891" t="s">
-        <v>2721</v>
-[...2 lines deleted...]
-        <v>2767</v>
+        <v>2717</v>
+      </c>
+      <c r="F891" t="s">
+        <v>2739</v>
       </c>
     </row>
     <row r="892" spans="1:6">
       <c r="A892" t="s">
-        <v>2768</v>
+        <v>2740</v>
       </c>
       <c r="B892" t="s">
-        <v>2769</v>
+        <v>2741</v>
       </c>
       <c r="C892" t="s">
-        <v>2765</v>
+        <v>2716</v>
       </c>
       <c r="D892" t="s">
-        <v>2766</v>
-[...2 lines deleted...]
-        <v>2770</v>
+        <v>2717</v>
+      </c>
+      <c r="F892" t="s">
+        <v>2742</v>
       </c>
     </row>
     <row r="893" spans="1:6">
       <c r="A893" t="s">
-        <v>2771</v>
+        <v>2743</v>
       </c>
       <c r="B893" t="s">
-        <v>2772</v>
+        <v>2744</v>
       </c>
       <c r="C893" t="s">
-        <v>2752</v>
+        <v>2716</v>
       </c>
       <c r="D893" t="s">
-        <v>2753</v>
-[...2 lines deleted...]
-        <v>2773</v>
+        <v>2717</v>
+      </c>
+      <c r="F893" t="s">
+        <v>2745</v>
       </c>
     </row>
     <row r="894" spans="1:6">
       <c r="A894" t="s">
-        <v>2774</v>
+        <v>2746</v>
       </c>
       <c r="B894" t="s">
-        <v>2775</v>
+        <v>2747</v>
       </c>
       <c r="C894" t="s">
-        <v>2768</v>
+        <v>2716</v>
       </c>
       <c r="D894" t="s">
-        <v>2769</v>
-[...2 lines deleted...]
-        <v>2776</v>
+        <v>2717</v>
+      </c>
+      <c r="F894" t="s">
+        <v>2748</v>
       </c>
     </row>
     <row r="895" spans="1:6">
       <c r="A895" t="s">
-        <v>2777</v>
+        <v>2749</v>
       </c>
       <c r="B895" t="s">
-        <v>2778</v>
+        <v>2750</v>
       </c>
       <c r="C895" t="s">
-        <v>2690</v>
+        <v>2716</v>
       </c>
       <c r="D895" t="s">
-        <v>2691</v>
-[...2 lines deleted...]
-        <v>2779</v>
+        <v>2717</v>
+      </c>
+      <c r="F895" t="s">
+        <v>2751</v>
       </c>
     </row>
     <row r="896" spans="1:6">
       <c r="A896" t="s">
-        <v>2780</v>
+        <v>2752</v>
       </c>
       <c r="B896" t="s">
-        <v>2781</v>
+        <v>2753</v>
       </c>
       <c r="C896" t="s">
-        <v>2782</v>
+        <v>2716</v>
       </c>
       <c r="D896" t="s">
-        <v>2783</v>
-[...2 lines deleted...]
-        <v>2784</v>
+        <v>2717</v>
+      </c>
+      <c r="F896" t="s">
+        <v>2754</v>
       </c>
     </row>
     <row r="897" spans="1:6">
       <c r="A897" t="s">
-        <v>2722</v>
+        <v>2755</v>
       </c>
       <c r="B897" t="s">
-        <v>2723</v>
+        <v>2756</v>
       </c>
       <c r="C897" t="s">
-        <v>2785</v>
+        <v>2716</v>
       </c>
       <c r="D897" t="s">
-        <v>2786</v>
-[...2 lines deleted...]
-        <v>2787</v>
+        <v>2717</v>
+      </c>
+      <c r="F897" t="s">
+        <v>2757</v>
       </c>
     </row>
     <row r="898" spans="1:6">
       <c r="A898" t="s">
-        <v>2788</v>
+        <v>2758</v>
       </c>
       <c r="B898" t="s">
-        <v>2789</v>
+        <v>2759</v>
       </c>
       <c r="C898" t="s">
-        <v>2720</v>
+        <v>2716</v>
       </c>
       <c r="D898" t="s">
-        <v>2721</v>
-[...2 lines deleted...]
-        <v>2790</v>
+        <v>2717</v>
+      </c>
+      <c r="F898" t="s">
+        <v>2760</v>
       </c>
     </row>
     <row r="899" spans="1:6">
       <c r="A899" t="s">
+        <v>2761</v>
+      </c>
+      <c r="B899" t="s">
         <v>2762</v>
       </c>
-      <c r="B899" t="s">
+      <c r="C899" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D899" t="s">
+        <v>2717</v>
+      </c>
+      <c r="F899" t="s">
         <v>2763</v>
-      </c>
-[...7 lines deleted...]
-        <v>2791</v>
       </c>
     </row>
     <row r="900" spans="1:6">
       <c r="A900" t="s">
-        <v>2792</v>
+        <v>2764</v>
       </c>
       <c r="B900" t="s">
-        <v>2793</v>
+        <v>2765</v>
       </c>
       <c r="C900" t="s">
-        <v>2768</v>
+        <v>2716</v>
       </c>
       <c r="D900" t="s">
-        <v>2769</v>
-[...2 lines deleted...]
-        <v>2794</v>
+        <v>2717</v>
+      </c>
+      <c r="F900" t="s">
+        <v>2766</v>
       </c>
     </row>
     <row r="901" spans="1:6">
       <c r="A901" t="s">
-        <v>2795</v>
+        <v>2767</v>
       </c>
       <c r="B901" t="s">
-        <v>2796</v>
+        <v>2768</v>
       </c>
       <c r="C901" t="s">
-        <v>2674</v>
+        <v>2716</v>
       </c>
       <c r="D901" t="s">
-        <v>2675</v>
-[...2 lines deleted...]
-        <v>2797</v>
+        <v>2717</v>
+      </c>
+      <c r="F901" t="s">
+        <v>2769</v>
       </c>
     </row>
     <row r="902" spans="1:6">
       <c r="A902" t="s">
-        <v>2798</v>
+        <v>2770</v>
       </c>
       <c r="B902" t="s">
-        <v>2799</v>
+        <v>2771</v>
       </c>
       <c r="C902" t="s">
-        <v>2800</v>
+        <v>2716</v>
       </c>
       <c r="D902" t="s">
-        <v>2801</v>
-[...2 lines deleted...]
-        <v>2802</v>
+        <v>2717</v>
+      </c>
+      <c r="F902" t="s">
+        <v>2772</v>
       </c>
     </row>
     <row r="903" spans="1:6">
       <c r="A903" t="s">
-        <v>2803</v>
+        <v>2773</v>
       </c>
       <c r="B903" t="s">
-        <v>2804</v>
+        <v>2774</v>
       </c>
       <c r="C903" t="s">
-        <v>2805</v>
+        <v>2716</v>
       </c>
       <c r="D903" t="s">
-        <v>2806</v>
-[...2 lines deleted...]
-        <v>2807</v>
+        <v>2717</v>
+      </c>
+      <c r="F903" t="s">
+        <v>2775</v>
       </c>
     </row>
     <row r="904" spans="1:6">
       <c r="A904" t="s">
-        <v>2808</v>
+        <v>2776</v>
       </c>
       <c r="B904" t="s">
-        <v>2809</v>
+        <v>2777</v>
       </c>
       <c r="C904" t="s">
-        <v>2810</v>
+        <v>2716</v>
       </c>
       <c r="D904" t="s">
-        <v>2811</v>
-[...2 lines deleted...]
-        <v>2812</v>
+        <v>2717</v>
+      </c>
+      <c r="F904" t="s">
+        <v>2778</v>
       </c>
     </row>
     <row r="905" spans="1:6">
       <c r="A905" t="s">
-        <v>2813</v>
+        <v>2779</v>
       </c>
       <c r="B905" t="s">
-        <v>2814</v>
+        <v>2780</v>
       </c>
       <c r="C905" t="s">
-        <v>2638</v>
+        <v>2716</v>
       </c>
       <c r="D905" t="s">
-        <v>2639</v>
-[...2 lines deleted...]
-        <v>2815</v>
+        <v>2717</v>
+      </c>
+      <c r="F905" t="s">
+        <v>2781</v>
       </c>
     </row>
     <row r="906" spans="1:6">
       <c r="A906" t="s">
-        <v>2816</v>
+        <v>2782</v>
       </c>
       <c r="B906" t="s">
-        <v>2817</v>
+        <v>2783</v>
       </c>
       <c r="C906" t="s">
-        <v>2818</v>
+        <v>2716</v>
       </c>
       <c r="D906" t="s">
-        <v>2819</v>
-[...2 lines deleted...]
-        <v>2820</v>
+        <v>2717</v>
+      </c>
+      <c r="F906" t="s">
+        <v>2784</v>
       </c>
     </row>
     <row r="907" spans="1:6">
       <c r="A907" t="s">
-        <v>2821</v>
+        <v>2785</v>
       </c>
       <c r="B907" t="s">
-        <v>2822</v>
+        <v>2786</v>
       </c>
       <c r="C907" t="s">
-        <v>2595</v>
+        <v>2716</v>
       </c>
       <c r="D907" t="s">
-        <v>2596</v>
-[...2 lines deleted...]
-        <v>2823</v>
+        <v>2717</v>
+      </c>
+      <c r="F907" t="s">
+        <v>2787</v>
       </c>
     </row>
     <row r="908" spans="1:6">
       <c r="A908" t="s">
-        <v>2630</v>
+        <v>2788</v>
       </c>
       <c r="B908" t="s">
-        <v>2631</v>
+        <v>2789</v>
       </c>
       <c r="C908" t="s">
-        <v>2824</v>
+        <v>2716</v>
       </c>
       <c r="D908" t="s">
-        <v>2825</v>
-[...2 lines deleted...]
-        <v>2826</v>
+        <v>2717</v>
+      </c>
+      <c r="F908" t="s">
+        <v>2790</v>
       </c>
     </row>
     <row r="909" spans="1:6">
       <c r="A909" t="s">
-        <v>2827</v>
+        <v>2791</v>
       </c>
       <c r="B909" t="s">
-        <v>2828</v>
+        <v>2792</v>
       </c>
       <c r="C909" t="s">
-        <v>2700</v>
+        <v>2716</v>
       </c>
       <c r="D909" t="s">
-        <v>2701</v>
-[...2 lines deleted...]
-        <v>2829</v>
+        <v>2717</v>
+      </c>
+      <c r="F909" t="s">
+        <v>2793</v>
       </c>
     </row>
     <row r="910" spans="1:6">
       <c r="A910" t="s">
-        <v>2830</v>
+        <v>2794</v>
       </c>
       <c r="B910" t="s">
-        <v>2831</v>
+        <v>2795</v>
       </c>
       <c r="C910" t="s">
-        <v>2832</v>
+        <v>2716</v>
       </c>
       <c r="D910" t="s">
-        <v>2833</v>
-[...2 lines deleted...]
-        <v>2834</v>
+        <v>2717</v>
+      </c>
+      <c r="F910" t="s">
+        <v>2796</v>
       </c>
     </row>
     <row r="911" spans="1:6">
       <c r="A911" t="s">
-        <v>2733</v>
+        <v>2797</v>
       </c>
       <c r="B911" t="s">
-        <v>2734</v>
+        <v>2798</v>
       </c>
       <c r="C911" t="s">
-        <v>2625</v>
+        <v>2716</v>
       </c>
       <c r="D911" t="s">
-        <v>2626</v>
-[...2 lines deleted...]
-        <v>2835</v>
+        <v>2717</v>
+      </c>
+      <c r="F911" t="s">
+        <v>2799</v>
       </c>
     </row>
     <row r="912" spans="1:6">
       <c r="A912" t="s">
-        <v>2836</v>
+        <v>2800</v>
       </c>
       <c r="B912" t="s">
-        <v>2837</v>
+        <v>2801</v>
       </c>
       <c r="C912" t="s">
-        <v>2838</v>
+        <v>2716</v>
       </c>
       <c r="D912" t="s">
-        <v>2839</v>
-[...2 lines deleted...]
-        <v>2840</v>
+        <v>2717</v>
+      </c>
+      <c r="F912" t="s">
+        <v>2802</v>
       </c>
     </row>
     <row r="913" spans="1:6">
       <c r="A913" t="s">
-        <v>2841</v>
+        <v>2803</v>
       </c>
       <c r="B913" t="s">
-        <v>2842</v>
+        <v>2804</v>
       </c>
       <c r="C913" t="s">
-        <v>2658</v>
+        <v>2716</v>
       </c>
       <c r="D913" t="s">
-        <v>2659</v>
-[...2 lines deleted...]
-        <v>2843</v>
+        <v>2717</v>
+      </c>
+      <c r="F913" t="s">
+        <v>2805</v>
       </c>
     </row>
     <row r="914" spans="1:6">
       <c r="A914" t="s">
-        <v>2844</v>
+        <v>2806</v>
       </c>
       <c r="B914" t="s">
-        <v>2845</v>
+        <v>2807</v>
       </c>
       <c r="C914" t="s">
-        <v>2846</v>
+        <v>2716</v>
       </c>
       <c r="D914" t="s">
-        <v>2847</v>
-[...2 lines deleted...]
-        <v>2848</v>
+        <v>2717</v>
+      </c>
+      <c r="F914" t="s">
+        <v>2808</v>
       </c>
     </row>
     <row r="915" spans="1:6">
       <c r="A915" t="s">
-        <v>2849</v>
+        <v>2809</v>
       </c>
       <c r="B915" t="s">
-        <v>2850</v>
+        <v>2810</v>
       </c>
       <c r="C915" t="s">
-        <v>2816</v>
+        <v>2716</v>
       </c>
       <c r="D915" t="s">
-        <v>2817</v>
-[...2 lines deleted...]
-        <v>2851</v>
+        <v>2717</v>
+      </c>
+      <c r="F915" t="s">
+        <v>2811</v>
       </c>
     </row>
     <row r="916" spans="1:6">
       <c r="A916" t="s">
-        <v>2852</v>
+        <v>2812</v>
       </c>
       <c r="B916" t="s">
-        <v>2853</v>
+        <v>2813</v>
       </c>
       <c r="C916" t="s">
-        <v>2832</v>
+        <v>2716</v>
       </c>
       <c r="D916" t="s">
-        <v>2833</v>
-[...2 lines deleted...]
-        <v>2854</v>
+        <v>2717</v>
+      </c>
+      <c r="F916" t="s">
+        <v>2814</v>
       </c>
     </row>
     <row r="917" spans="1:6">
       <c r="A917" t="s">
-        <v>2635</v>
+        <v>2815</v>
       </c>
       <c r="B917" t="s">
-        <v>2636</v>
+        <v>2816</v>
       </c>
       <c r="C917" t="s">
-        <v>2765</v>
+        <v>2716</v>
       </c>
       <c r="D917" t="s">
-        <v>2766</v>
-[...2 lines deleted...]
-        <v>2855</v>
+        <v>2717</v>
+      </c>
+      <c r="F917" t="s">
+        <v>2817</v>
       </c>
     </row>
     <row r="918" spans="1:6">
       <c r="A918" t="s">
-        <v>2856</v>
+        <v>2818</v>
       </c>
       <c r="B918" t="s">
-        <v>2857</v>
+        <v>2819</v>
       </c>
       <c r="C918" t="s">
-        <v>2858</v>
+        <v>2716</v>
       </c>
       <c r="D918" t="s">
-        <v>2859</v>
+        <v>2717</v>
+      </c>
+      <c r="F918" t="s">
+        <v>2820</v>
       </c>
     </row>
     <row r="919" spans="1:6">
       <c r="A919" t="s">
-        <v>2860</v>
+        <v>2821</v>
       </c>
       <c r="B919" t="s">
-        <v>2861</v>
+        <v>2822</v>
       </c>
       <c r="C919" t="s">
-        <v>2862</v>
+        <v>2716</v>
       </c>
       <c r="D919" t="s">
-        <v>2863</v>
+        <v>2717</v>
+      </c>
+      <c r="F919" t="s">
+        <v>2823</v>
       </c>
     </row>
     <row r="920" spans="1:6">
       <c r="A920" t="s">
-        <v>2864</v>
+        <v>2824</v>
       </c>
       <c r="B920" t="s">
-        <v>2865</v>
+        <v>2825</v>
       </c>
       <c r="C920" t="s">
-        <v>2866</v>
+        <v>2716</v>
       </c>
       <c r="D920" t="s">
-        <v>2867</v>
+        <v>2717</v>
+      </c>
+      <c r="F920" t="s">
+        <v>2826</v>
       </c>
     </row>
     <row r="921" spans="1:6">
       <c r="A921" t="s">
-        <v>2868</v>
+        <v>2827</v>
       </c>
       <c r="B921" t="s">
-        <v>2869</v>
+        <v>2828</v>
       </c>
       <c r="C921" t="s">
-        <v>2866</v>
+        <v>2716</v>
       </c>
       <c r="D921" t="s">
-        <v>2867</v>
+        <v>2717</v>
+      </c>
+      <c r="F921" t="s">
+        <v>2829</v>
       </c>
     </row>
     <row r="922" spans="1:6">
       <c r="A922" t="s">
-        <v>2870</v>
+        <v>2830</v>
       </c>
       <c r="B922" t="s">
-        <v>2871</v>
+        <v>2831</v>
       </c>
       <c r="C922" t="s">
-        <v>2872</v>
+        <v>2716</v>
       </c>
       <c r="D922" t="s">
-        <v>2873</v>
+        <v>2717</v>
+      </c>
+      <c r="F922" t="s">
+        <v>2832</v>
       </c>
     </row>
     <row r="923" spans="1:6">
       <c r="A923" t="s">
-        <v>2874</v>
+        <v>2833</v>
       </c>
       <c r="B923" t="s">
-        <v>2875</v>
+        <v>2834</v>
       </c>
       <c r="C923" t="s">
-        <v>2872</v>
+        <v>2716</v>
       </c>
       <c r="D923" t="s">
-        <v>2873</v>
+        <v>2717</v>
+      </c>
+      <c r="F923" t="s">
+        <v>2835</v>
       </c>
     </row>
     <row r="924" spans="1:6">
       <c r="A924" t="s">
-        <v>2876</v>
+        <v>2836</v>
       </c>
       <c r="B924" t="s">
-        <v>2877</v>
+        <v>2837</v>
       </c>
       <c r="C924" t="s">
-        <v>2878</v>
+        <v>2716</v>
       </c>
       <c r="D924" t="s">
-        <v>2879</v>
+        <v>2717</v>
+      </c>
+      <c r="F924" t="s">
+        <v>2838</v>
       </c>
     </row>
     <row r="925" spans="1:6">
       <c r="A925" t="s">
-        <v>2880</v>
+        <v>2839</v>
       </c>
       <c r="B925" t="s">
-        <v>2881</v>
+        <v>2840</v>
       </c>
       <c r="C925" t="s">
-        <v>2878</v>
+        <v>2716</v>
       </c>
       <c r="D925" t="s">
-        <v>2879</v>
+        <v>2717</v>
+      </c>
+      <c r="F925" t="s">
+        <v>2841</v>
       </c>
     </row>
     <row r="926" spans="1:6">
       <c r="A926" t="s">
-        <v>2882</v>
+        <v>2842</v>
       </c>
       <c r="B926" t="s">
-        <v>2883</v>
+        <v>2843</v>
       </c>
       <c r="C926" t="s">
-        <v>2884</v>
+        <v>2716</v>
       </c>
       <c r="D926" t="s">
-        <v>2885</v>
+        <v>2717</v>
+      </c>
+      <c r="F926" t="s">
+        <v>2844</v>
       </c>
     </row>
     <row r="927" spans="1:6">
       <c r="A927" t="s">
-        <v>2886</v>
+        <v>2845</v>
       </c>
       <c r="B927" t="s">
-        <v>2887</v>
+        <v>2846</v>
       </c>
       <c r="C927" t="s">
-        <v>2884</v>
+        <v>2716</v>
       </c>
       <c r="D927" t="s">
-        <v>2885</v>
+        <v>2717</v>
+      </c>
+      <c r="F927" t="s">
+        <v>2847</v>
       </c>
     </row>
     <row r="928" spans="1:6">
       <c r="A928" t="s">
-        <v>2888</v>
+        <v>2848</v>
       </c>
       <c r="B928" t="s">
-        <v>2889</v>
+        <v>2849</v>
       </c>
       <c r="C928" t="s">
-        <v>2890</v>
+        <v>2716</v>
       </c>
       <c r="D928" t="s">
-        <v>2891</v>
+        <v>2717</v>
+      </c>
+      <c r="F928" t="s">
+        <v>2850</v>
       </c>
     </row>
     <row r="929" spans="1:6">
       <c r="A929" t="s">
-        <v>2892</v>
+        <v>2851</v>
       </c>
       <c r="B929" t="s">
-        <v>2893</v>
+        <v>2852</v>
       </c>
       <c r="C929" t="s">
-        <v>2890</v>
+        <v>2716</v>
       </c>
       <c r="D929" t="s">
-        <v>2891</v>
+        <v>2717</v>
+      </c>
+      <c r="F929" t="s">
+        <v>2853</v>
       </c>
     </row>
     <row r="930" spans="1:6">
       <c r="A930" t="s">
-        <v>2894</v>
+        <v>2854</v>
       </c>
       <c r="B930" t="s">
-        <v>2895</v>
+        <v>2855</v>
       </c>
       <c r="C930" t="s">
-        <v>2890</v>
+        <v>2716</v>
       </c>
       <c r="D930" t="s">
-        <v>2891</v>
+        <v>2717</v>
+      </c>
+      <c r="F930" t="s">
+        <v>2856</v>
       </c>
     </row>
     <row r="931" spans="1:6">
       <c r="A931" t="s">
-        <v>2896</v>
+        <v>2857</v>
       </c>
       <c r="B931" t="s">
-        <v>2897</v>
+        <v>2858</v>
       </c>
       <c r="C931" t="s">
-        <v>2890</v>
+        <v>2716</v>
       </c>
       <c r="D931" t="s">
-        <v>2891</v>
+        <v>2717</v>
+      </c>
+      <c r="F931" t="s">
+        <v>2859</v>
       </c>
     </row>
     <row r="932" spans="1:6">
       <c r="A932" t="s">
-        <v>2898</v>
+        <v>2860</v>
       </c>
       <c r="B932" t="s">
-        <v>2899</v>
+        <v>2861</v>
       </c>
       <c r="C932" t="s">
-        <v>2900</v>
+        <v>2716</v>
       </c>
       <c r="D932" t="s">
-        <v>2901</v>
+        <v>2717</v>
+      </c>
+      <c r="F932" t="s">
+        <v>2862</v>
       </c>
     </row>
     <row r="933" spans="1:6">
       <c r="A933" t="s">
-        <v>2902</v>
+        <v>2863</v>
       </c>
       <c r="B933" t="s">
-        <v>2903</v>
+        <v>2864</v>
       </c>
       <c r="C933" t="s">
-        <v>2900</v>
+        <v>2716</v>
       </c>
       <c r="D933" t="s">
-        <v>2901</v>
+        <v>2717</v>
+      </c>
+      <c r="F933" t="s">
+        <v>2865</v>
       </c>
     </row>
     <row r="934" spans="1:6">
       <c r="A934" t="s">
-        <v>2904</v>
+        <v>2866</v>
       </c>
       <c r="B934" t="s">
-        <v>2905</v>
+        <v>2867</v>
       </c>
       <c r="C934" t="s">
-        <v>2906</v>
+        <v>2716</v>
       </c>
       <c r="D934" t="s">
-        <v>2907</v>
+        <v>2717</v>
+      </c>
+      <c r="F934" t="s">
+        <v>2868</v>
       </c>
     </row>
     <row r="935" spans="1:6">
       <c r="A935" t="s">
-        <v>2908</v>
+        <v>2869</v>
       </c>
       <c r="B935" t="s">
-        <v>2909</v>
+        <v>2870</v>
       </c>
       <c r="C935" t="s">
-        <v>2910</v>
+        <v>2716</v>
       </c>
       <c r="D935" t="s">
-        <v>2911</v>
+        <v>2717</v>
+      </c>
+      <c r="F935" t="s">
+        <v>2871</v>
       </c>
     </row>
     <row r="936" spans="1:6">
       <c r="A936" t="s">
-        <v>2912</v>
+        <v>2872</v>
       </c>
       <c r="B936" t="s">
-        <v>2913</v>
+        <v>2873</v>
       </c>
       <c r="C936" t="s">
-        <v>2910</v>
+        <v>2716</v>
       </c>
       <c r="D936" t="s">
-        <v>2911</v>
+        <v>2717</v>
+      </c>
+      <c r="F936" t="s">
+        <v>2874</v>
       </c>
     </row>
     <row r="937" spans="1:6">
       <c r="A937" t="s">
-        <v>2914</v>
+        <v>2875</v>
       </c>
       <c r="B937" t="s">
-        <v>2915</v>
+        <v>2876</v>
       </c>
       <c r="C937" t="s">
-        <v>2910</v>
+        <v>2716</v>
       </c>
       <c r="D937" t="s">
-        <v>2911</v>
+        <v>2717</v>
+      </c>
+      <c r="F937" t="s">
+        <v>2877</v>
       </c>
     </row>
     <row r="938" spans="1:6">
       <c r="A938" t="s">
-        <v>2838</v>
+        <v>2878</v>
       </c>
       <c r="B938" t="s">
-        <v>2839</v>
+        <v>2879</v>
       </c>
       <c r="C938" t="s">
-        <v>2910</v>
+        <v>2716</v>
       </c>
       <c r="D938" t="s">
-        <v>2911</v>
+        <v>2717</v>
+      </c>
+      <c r="F938" t="s">
+        <v>2880</v>
       </c>
     </row>
     <row r="939" spans="1:6">
       <c r="A939" t="s">
-        <v>2916</v>
+        <v>2881</v>
       </c>
       <c r="B939" t="s">
-        <v>2917</v>
+        <v>2882</v>
       </c>
       <c r="C939" t="s">
-        <v>2910</v>
+        <v>2716</v>
       </c>
       <c r="D939" t="s">
-        <v>2911</v>
+        <v>2717</v>
+      </c>
+      <c r="F939" t="s">
+        <v>2883</v>
       </c>
     </row>
     <row r="940" spans="1:6">
       <c r="A940" t="s">
-        <v>2918</v>
+        <v>2884</v>
       </c>
       <c r="B940" t="s">
-        <v>2919</v>
+        <v>2885</v>
       </c>
       <c r="C940" t="s">
-        <v>2910</v>
+        <v>2716</v>
       </c>
       <c r="D940" t="s">
-        <v>2911</v>
+        <v>2717</v>
+      </c>
+      <c r="F940" t="s">
+        <v>2886</v>
       </c>
     </row>
     <row r="941" spans="1:6">
       <c r="A941" t="s">
-        <v>2920</v>
+        <v>2887</v>
       </c>
       <c r="B941" t="s">
-        <v>2921</v>
+        <v>2888</v>
       </c>
       <c r="C941" t="s">
-        <v>2910</v>
+        <v>2716</v>
       </c>
       <c r="D941" t="s">
-        <v>2911</v>
+        <v>2717</v>
+      </c>
+      <c r="F941" t="s">
+        <v>2889</v>
       </c>
     </row>
     <row r="942" spans="1:6">
       <c r="A942" t="s">
-        <v>2922</v>
+        <v>2890</v>
       </c>
       <c r="B942" t="s">
-        <v>2923</v>
+        <v>2891</v>
       </c>
       <c r="C942" t="s">
-        <v>2910</v>
+        <v>2716</v>
       </c>
       <c r="D942" t="s">
-        <v>2911</v>
+        <v>2717</v>
+      </c>
+      <c r="F942" t="s">
+        <v>2892</v>
       </c>
     </row>
     <row r="943" spans="1:6">
       <c r="A943" t="s">
-        <v>2924</v>
+        <v>2893</v>
       </c>
       <c r="B943" t="s">
-        <v>2925</v>
+        <v>2894</v>
       </c>
       <c r="C943" t="s">
-        <v>2910</v>
+        <v>2716</v>
       </c>
       <c r="D943" t="s">
-        <v>2911</v>
+        <v>2717</v>
+      </c>
+      <c r="F943" t="s">
+        <v>2895</v>
       </c>
     </row>
     <row r="944" spans="1:6">
       <c r="A944" t="s">
-        <v>2926</v>
+        <v>2896</v>
       </c>
       <c r="B944" t="s">
-        <v>2927</v>
+        <v>2897</v>
       </c>
       <c r="C944" t="s">
-        <v>2910</v>
+        <v>2716</v>
       </c>
       <c r="D944" t="s">
-        <v>2911</v>
+        <v>2717</v>
+      </c>
+      <c r="F944" t="s">
+        <v>2898</v>
       </c>
     </row>
     <row r="945" spans="1:6">
       <c r="A945" t="s">
-        <v>2928</v>
+        <v>2899</v>
       </c>
       <c r="B945" t="s">
-        <v>2929</v>
+        <v>2900</v>
       </c>
       <c r="C945" t="s">
-        <v>2910</v>
+        <v>2716</v>
       </c>
       <c r="D945" t="s">
-        <v>2911</v>
+        <v>2717</v>
+      </c>
+      <c r="F945" t="s">
+        <v>2901</v>
       </c>
     </row>
     <row r="946" spans="1:6">
       <c r="A946" t="s">
-        <v>2930</v>
+        <v>2902</v>
       </c>
       <c r="B946" t="s">
-        <v>2931</v>
+        <v>2903</v>
       </c>
       <c r="C946" t="s">
-        <v>2910</v>
+        <v>2716</v>
       </c>
       <c r="D946" t="s">
-        <v>2911</v>
+        <v>2717</v>
+      </c>
+      <c r="F946" t="s">
+        <v>2904</v>
       </c>
     </row>
     <row r="947" spans="1:6">
       <c r="A947" t="s">
-        <v>2932</v>
+        <v>2905</v>
       </c>
       <c r="B947" t="s">
-        <v>2933</v>
+        <v>2906</v>
       </c>
       <c r="C947" t="s">
-        <v>2910</v>
+        <v>2716</v>
       </c>
       <c r="D947" t="s">
-        <v>2911</v>
+        <v>2717</v>
+      </c>
+      <c r="F947" t="s">
+        <v>2907</v>
       </c>
     </row>
     <row r="948" spans="1:6">
       <c r="A948" t="s">
-        <v>2934</v>
+        <v>2908</v>
       </c>
       <c r="B948" t="s">
-        <v>2935</v>
+        <v>2909</v>
       </c>
       <c r="C948" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D948" t="s">
+        <v>2717</v>
+      </c>
+      <c r="F948" t="s">
         <v>2910</v>
-      </c>
-[...1 lines deleted...]
-        <v>2911</v>
       </c>
     </row>
     <row r="949" spans="1:6">
       <c r="A949" t="s">
-        <v>2936</v>
+        <v>2911</v>
       </c>
       <c r="B949" t="s">
-        <v>2937</v>
+        <v>2912</v>
       </c>
       <c r="C949" t="s">
-        <v>2910</v>
+        <v>2716</v>
       </c>
       <c r="D949" t="s">
-        <v>2911</v>
+        <v>2717</v>
+      </c>
+      <c r="F949" t="s">
+        <v>2913</v>
       </c>
     </row>
     <row r="950" spans="1:6">
       <c r="A950" t="s">
-        <v>2938</v>
+        <v>2914</v>
       </c>
       <c r="B950" t="s">
-        <v>2939</v>
+        <v>2915</v>
       </c>
       <c r="C950" t="s">
-        <v>2910</v>
+        <v>2716</v>
       </c>
       <c r="D950" t="s">
-        <v>2911</v>
+        <v>2717</v>
+      </c>
+      <c r="F950" t="s">
+        <v>2916</v>
       </c>
     </row>
     <row r="951" spans="1:6">
       <c r="A951" t="s">
-        <v>2940</v>
+        <v>2917</v>
       </c>
       <c r="B951" t="s">
-        <v>2941</v>
+        <v>2918</v>
       </c>
       <c r="C951" t="s">
-        <v>2910</v>
+        <v>2716</v>
       </c>
       <c r="D951" t="s">
-        <v>2911</v>
+        <v>2717</v>
+      </c>
+      <c r="F951" t="s">
+        <v>2919</v>
       </c>
     </row>
     <row r="952" spans="1:6">
       <c r="A952" t="s">
-        <v>2942</v>
+        <v>2920</v>
       </c>
       <c r="B952" t="s">
-        <v>2943</v>
+        <v>2921</v>
       </c>
       <c r="C952" t="s">
-        <v>2944</v>
+        <v>2716</v>
       </c>
       <c r="D952" t="s">
-        <v>2945</v>
+        <v>2717</v>
+      </c>
+      <c r="F952" t="s">
+        <v>2922</v>
       </c>
     </row>
     <row r="953" spans="1:6">
       <c r="A953" t="s">
-        <v>2946</v>
+        <v>2923</v>
       </c>
       <c r="B953" t="s">
-        <v>2947</v>
+        <v>2924</v>
       </c>
       <c r="C953" t="s">
-        <v>2944</v>
+        <v>2716</v>
       </c>
       <c r="D953" t="s">
-        <v>2945</v>
+        <v>2717</v>
+      </c>
+      <c r="F953" t="s">
+        <v>2925</v>
       </c>
     </row>
     <row r="954" spans="1:6">
       <c r="A954" t="s">
-        <v>2948</v>
+        <v>2926</v>
       </c>
       <c r="B954" t="s">
-        <v>2949</v>
+        <v>2927</v>
       </c>
       <c r="C954" t="s">
-        <v>2598</v>
+        <v>2716</v>
       </c>
       <c r="D954" t="s">
-        <v>2599</v>
+        <v>2717</v>
+      </c>
+      <c r="F954" t="s">
+        <v>2928</v>
       </c>
     </row>
     <row r="955" spans="1:6">
       <c r="A955" t="s">
-        <v>2950</v>
+        <v>2929</v>
       </c>
       <c r="B955" t="s">
-        <v>2951</v>
+        <v>2930</v>
       </c>
       <c r="C955" t="s">
-        <v>2598</v>
+        <v>2716</v>
       </c>
       <c r="D955" t="s">
-        <v>2599</v>
+        <v>2717</v>
+      </c>
+      <c r="F955" t="s">
+        <v>2931</v>
       </c>
     </row>
     <row r="956" spans="1:6">
       <c r="A956" t="s">
-        <v>2952</v>
+        <v>2932</v>
       </c>
       <c r="B956" t="s">
-        <v>2953</v>
+        <v>2933</v>
       </c>
       <c r="C956" t="s">
-        <v>2954</v>
+        <v>2716</v>
       </c>
       <c r="D956" t="s">
-        <v>2955</v>
+        <v>2717</v>
+      </c>
+      <c r="F956" t="s">
+        <v>2934</v>
       </c>
     </row>
     <row r="957" spans="1:6">
       <c r="A957" t="s">
-        <v>2956</v>
+        <v>2935</v>
       </c>
       <c r="B957" t="s">
-        <v>2957</v>
+        <v>2936</v>
       </c>
       <c r="C957" t="s">
-        <v>2958</v>
+        <v>2716</v>
       </c>
       <c r="D957" t="s">
-        <v>2959</v>
+        <v>2717</v>
+      </c>
+      <c r="F957" t="s">
+        <v>2937</v>
       </c>
     </row>
     <row r="958" spans="1:6">
       <c r="A958" t="s">
-        <v>2960</v>
+        <v>2938</v>
       </c>
       <c r="B958" t="s">
-        <v>2961</v>
+        <v>2939</v>
       </c>
       <c r="C958" t="s">
-        <v>2958</v>
+        <v>2716</v>
       </c>
       <c r="D958" t="s">
-        <v>2959</v>
+        <v>2717</v>
+      </c>
+      <c r="F958" t="s">
+        <v>2940</v>
       </c>
     </row>
     <row r="959" spans="1:6">
       <c r="A959" t="s">
-        <v>2962</v>
+        <v>2941</v>
       </c>
       <c r="B959" t="s">
-        <v>2963</v>
+        <v>2942</v>
       </c>
       <c r="C959" t="s">
-        <v>2964</v>
+        <v>2716</v>
       </c>
       <c r="D959" t="s">
-        <v>2965</v>
+        <v>2717</v>
+      </c>
+      <c r="F959" t="s">
+        <v>2943</v>
       </c>
     </row>
     <row r="960" spans="1:6">
       <c r="A960" t="s">
-        <v>2966</v>
+        <v>2944</v>
       </c>
       <c r="B960" t="s">
-        <v>2967</v>
+        <v>2945</v>
       </c>
       <c r="C960" t="s">
-        <v>2968</v>
+        <v>2716</v>
       </c>
       <c r="D960" t="s">
-        <v>2969</v>
+        <v>2717</v>
+      </c>
+      <c r="F960" t="s">
+        <v>2946</v>
       </c>
     </row>
     <row r="961" spans="1:6">
       <c r="A961" t="s">
-        <v>2970</v>
+        <v>2947</v>
       </c>
       <c r="B961" t="s">
-        <v>2971</v>
+        <v>2948</v>
       </c>
       <c r="C961" t="s">
-        <v>2968</v>
+        <v>2716</v>
       </c>
       <c r="D961" t="s">
-        <v>2969</v>
+        <v>2717</v>
+      </c>
+      <c r="F961" t="s">
+        <v>2949</v>
       </c>
     </row>
     <row r="962" spans="1:6">
       <c r="A962" t="s">
-        <v>2862</v>
+        <v>2950</v>
       </c>
       <c r="B962" t="s">
-        <v>2863</v>
+        <v>2951</v>
       </c>
       <c r="C962" t="s">
-        <v>2972</v>
+        <v>2716</v>
       </c>
       <c r="D962" t="s">
-        <v>2973</v>
+        <v>2717</v>
+      </c>
+      <c r="F962" t="s">
+        <v>2952</v>
       </c>
     </row>
     <row r="963" spans="1:6">
       <c r="A963" t="s">
-        <v>2974</v>
+        <v>2953</v>
       </c>
       <c r="B963" t="s">
-        <v>2975</v>
+        <v>2954</v>
       </c>
       <c r="C963" t="s">
-        <v>2976</v>
+        <v>2716</v>
       </c>
       <c r="D963" t="s">
-        <v>2977</v>
+        <v>2717</v>
+      </c>
+      <c r="F963" t="s">
+        <v>2955</v>
       </c>
     </row>
     <row r="964" spans="1:6">
       <c r="A964" t="s">
-        <v>2978</v>
+        <v>2956</v>
       </c>
       <c r="B964" t="s">
-        <v>2979</v>
+        <v>2957</v>
       </c>
       <c r="C964" t="s">
-        <v>2976</v>
+        <v>2716</v>
       </c>
       <c r="D964" t="s">
-        <v>2977</v>
+        <v>2717</v>
+      </c>
+      <c r="F964" t="s">
+        <v>2958</v>
       </c>
     </row>
     <row r="965" spans="1:6">
       <c r="A965" t="s">
-        <v>2980</v>
+        <v>2959</v>
       </c>
       <c r="B965" t="s">
-        <v>2981</v>
+        <v>2960</v>
       </c>
       <c r="C965" t="s">
-        <v>2982</v>
+        <v>2716</v>
       </c>
       <c r="D965" t="s">
-        <v>2983</v>
+        <v>2717</v>
+      </c>
+      <c r="F965" t="s">
+        <v>2961</v>
       </c>
     </row>
     <row r="966" spans="1:6">
       <c r="A966" t="s">
-        <v>2984</v>
+        <v>2962</v>
       </c>
       <c r="B966" t="s">
-        <v>2985</v>
+        <v>2963</v>
       </c>
       <c r="C966" t="s">
-        <v>2908</v>
+        <v>2716</v>
       </c>
       <c r="D966" t="s">
-        <v>2909</v>
+        <v>2717</v>
+      </c>
+      <c r="F966" t="s">
+        <v>2964</v>
       </c>
     </row>
     <row r="967" spans="1:6">
       <c r="A967" t="s">
-        <v>2986</v>
+        <v>2965</v>
       </c>
       <c r="B967" t="s">
-        <v>2987</v>
+        <v>2966</v>
       </c>
       <c r="C967" t="s">
-        <v>2618</v>
+        <v>2716</v>
       </c>
       <c r="D967" t="s">
-        <v>2619</v>
+        <v>2717</v>
+      </c>
+      <c r="F967" t="s">
+        <v>2967</v>
       </c>
     </row>
     <row r="968" spans="1:6">
       <c r="A968" t="s">
-        <v>2988</v>
+        <v>2968</v>
       </c>
       <c r="B968" t="s">
-        <v>2989</v>
+        <v>2969</v>
       </c>
       <c r="C968" t="s">
-        <v>2618</v>
+        <v>2716</v>
       </c>
       <c r="D968" t="s">
-        <v>2619</v>
+        <v>2717</v>
+      </c>
+      <c r="F968" t="s">
+        <v>2970</v>
       </c>
     </row>
     <row r="969" spans="1:6">
       <c r="A969" t="s">
-        <v>2990</v>
+        <v>2971</v>
       </c>
       <c r="B969" t="s">
-        <v>2991</v>
+        <v>2972</v>
       </c>
       <c r="C969" t="s">
-        <v>2992</v>
+        <v>2716</v>
       </c>
       <c r="D969" t="s">
-        <v>2993</v>
+        <v>2717</v>
+      </c>
+      <c r="F969" t="s">
+        <v>2973</v>
       </c>
     </row>
     <row r="970" spans="1:6">
       <c r="A970" t="s">
-        <v>2994</v>
+        <v>2974</v>
       </c>
       <c r="B970" t="s">
-        <v>2995</v>
+        <v>2975</v>
       </c>
       <c r="C970" t="s">
-        <v>2992</v>
+        <v>2716</v>
       </c>
       <c r="D970" t="s">
-        <v>2993</v>
+        <v>2717</v>
+      </c>
+      <c r="F970" t="s">
+        <v>2976</v>
       </c>
     </row>
     <row r="971" spans="1:6">
       <c r="A971" t="s">
-        <v>2996</v>
+        <v>2977</v>
       </c>
       <c r="B971" t="s">
-        <v>2997</v>
+        <v>2978</v>
       </c>
       <c r="C971" t="s">
-        <v>2998</v>
+        <v>2716</v>
       </c>
       <c r="D971" t="s">
-        <v>2999</v>
+        <v>2717</v>
+      </c>
+      <c r="F971" t="s">
+        <v>2979</v>
       </c>
     </row>
     <row r="972" spans="1:6">
       <c r="A972" t="s">
-        <v>3000</v>
+        <v>2980</v>
       </c>
       <c r="B972" t="s">
-        <v>3001</v>
+        <v>2981</v>
       </c>
       <c r="C972" t="s">
-        <v>2998</v>
+        <v>2731</v>
       </c>
       <c r="D972" t="s">
-        <v>2999</v>
+        <v>2732</v>
+      </c>
+      <c r="F972" t="s">
+        <v>2982</v>
       </c>
     </row>
     <row r="973" spans="1:6">
       <c r="A973" t="s">
-        <v>3002</v>
+        <v>2983</v>
       </c>
       <c r="B973" t="s">
-        <v>3003</v>
+        <v>2984</v>
       </c>
       <c r="C973" t="s">
-        <v>2998</v>
+        <v>2731</v>
       </c>
       <c r="D973" t="s">
-        <v>2999</v>
+        <v>2732</v>
+      </c>
+      <c r="F973" t="s">
+        <v>2985</v>
       </c>
     </row>
     <row r="974" spans="1:6">
       <c r="A974" t="s">
-        <v>2954</v>
+        <v>2986</v>
       </c>
       <c r="B974" t="s">
-        <v>2955</v>
+        <v>2987</v>
       </c>
       <c r="C974" t="s">
-        <v>3004</v>
+        <v>2731</v>
       </c>
       <c r="D974" t="s">
-        <v>3005</v>
+        <v>2732</v>
+      </c>
+      <c r="F974" t="s">
+        <v>2988</v>
       </c>
     </row>
     <row r="975" spans="1:6">
       <c r="A975" t="s">
-        <v>3006</v>
+        <v>2989</v>
       </c>
       <c r="B975" t="s">
-        <v>3007</v>
+        <v>2990</v>
       </c>
       <c r="C975" t="s">
-        <v>3004</v>
+        <v>2731</v>
       </c>
       <c r="D975" t="s">
-        <v>3005</v>
+        <v>2732</v>
+      </c>
+      <c r="F975" t="s">
+        <v>2991</v>
       </c>
     </row>
     <row r="976" spans="1:6">
       <c r="A976" t="s">
-        <v>3008</v>
+        <v>2992</v>
       </c>
       <c r="B976" t="s">
-        <v>3009</v>
+        <v>2993</v>
       </c>
       <c r="C976" t="s">
-        <v>2838</v>
+        <v>2731</v>
       </c>
       <c r="D976" t="s">
-        <v>2839</v>
+        <v>2732</v>
+      </c>
+      <c r="F976" t="s">
+        <v>2994</v>
       </c>
     </row>
     <row r="977" spans="1:6">
       <c r="A977" t="s">
-        <v>3010</v>
+        <v>2995</v>
       </c>
       <c r="B977" t="s">
-        <v>3011</v>
+        <v>2996</v>
       </c>
       <c r="C977" t="s">
-        <v>3012</v>
+        <v>2731</v>
       </c>
       <c r="D977" t="s">
-        <v>3013</v>
+        <v>2732</v>
+      </c>
+      <c r="F977" t="s">
+        <v>2997</v>
       </c>
     </row>
     <row r="978" spans="1:6">
       <c r="A978" t="s">
-        <v>3014</v>
+        <v>2998</v>
       </c>
       <c r="B978" t="s">
-        <v>3015</v>
+        <v>2999</v>
       </c>
       <c r="C978" t="s">
-        <v>3012</v>
+        <v>2731</v>
       </c>
       <c r="D978" t="s">
-        <v>3013</v>
+        <v>2732</v>
+      </c>
+      <c r="F978" t="s">
+        <v>3000</v>
       </c>
     </row>
     <row r="979" spans="1:6">
       <c r="A979" t="s">
-        <v>3016</v>
+        <v>3001</v>
       </c>
       <c r="B979" t="s">
-        <v>3017</v>
+        <v>3002</v>
       </c>
       <c r="C979" t="s">
-        <v>3012</v>
+        <v>2731</v>
       </c>
       <c r="D979" t="s">
-        <v>3013</v>
+        <v>2732</v>
+      </c>
+      <c r="F979" t="s">
+        <v>3003</v>
       </c>
     </row>
     <row r="980" spans="1:6">
       <c r="A980" t="s">
-        <v>3018</v>
+        <v>3004</v>
       </c>
       <c r="B980" t="s">
-        <v>3019</v>
+        <v>3005</v>
       </c>
       <c r="C980" t="s">
-        <v>3012</v>
+        <v>2731</v>
       </c>
       <c r="D980" t="s">
-        <v>3013</v>
+        <v>2732</v>
+      </c>
+      <c r="F980" t="s">
+        <v>3006</v>
       </c>
     </row>
     <row r="981" spans="1:6">
       <c r="A981" t="s">
-        <v>3020</v>
+        <v>3007</v>
       </c>
       <c r="B981" t="s">
-        <v>3021</v>
+        <v>3008</v>
       </c>
       <c r="C981" t="s">
-        <v>3012</v>
+        <v>2731</v>
       </c>
       <c r="D981" t="s">
-        <v>3013</v>
+        <v>2732</v>
+      </c>
+      <c r="F981" t="s">
+        <v>3009</v>
       </c>
     </row>
     <row r="982" spans="1:6">
       <c r="A982" t="s">
-        <v>3022</v>
+        <v>3010</v>
       </c>
       <c r="B982" t="s">
-        <v>3023</v>
+        <v>3011</v>
       </c>
       <c r="C982" t="s">
-        <v>3024</v>
+        <v>2731</v>
       </c>
       <c r="D982" t="s">
-        <v>3025</v>
+        <v>2732</v>
+      </c>
+      <c r="F982" t="s">
+        <v>3012</v>
       </c>
     </row>
     <row r="983" spans="1:6">
       <c r="A983" t="s">
-        <v>3026</v>
+        <v>3013</v>
       </c>
       <c r="B983" t="s">
-        <v>3027</v>
+        <v>3014</v>
       </c>
       <c r="C983" t="s">
-        <v>3028</v>
+        <v>2731</v>
       </c>
       <c r="D983" t="s">
-        <v>3029</v>
+        <v>2732</v>
+      </c>
+      <c r="F983" t="s">
+        <v>3015</v>
       </c>
     </row>
     <row r="984" spans="1:6">
       <c r="A984" t="s">
-        <v>2982</v>
+        <v>3016</v>
       </c>
       <c r="B984" t="s">
-        <v>2983</v>
+        <v>3017</v>
       </c>
       <c r="C984" t="s">
-        <v>3030</v>
+        <v>2731</v>
       </c>
       <c r="D984" t="s">
-        <v>3031</v>
+        <v>2732</v>
+      </c>
+      <c r="F984" t="s">
+        <v>3018</v>
       </c>
     </row>
     <row r="985" spans="1:6">
       <c r="A985" t="s">
-        <v>3032</v>
+        <v>3019</v>
       </c>
       <c r="B985" t="s">
-        <v>3033</v>
+        <v>3020</v>
       </c>
       <c r="C985" t="s">
-        <v>3030</v>
+        <v>2731</v>
       </c>
       <c r="D985" t="s">
-        <v>3031</v>
+        <v>2732</v>
+      </c>
+      <c r="F985" t="s">
+        <v>3021</v>
       </c>
     </row>
     <row r="986" spans="1:6">
       <c r="A986" t="s">
-        <v>3034</v>
+        <v>3022</v>
       </c>
       <c r="B986" t="s">
-        <v>3035</v>
+        <v>3023</v>
       </c>
       <c r="C986" t="s">
-        <v>3030</v>
+        <v>2731</v>
       </c>
       <c r="D986" t="s">
-        <v>3031</v>
+        <v>2732</v>
+      </c>
+      <c r="F986" t="s">
+        <v>3024</v>
       </c>
     </row>
     <row r="987" spans="1:6">
       <c r="A987" t="s">
-        <v>3036</v>
+        <v>3025</v>
       </c>
       <c r="B987" t="s">
-        <v>3037</v>
+        <v>3026</v>
       </c>
       <c r="C987" t="s">
-        <v>2894</v>
+        <v>2731</v>
       </c>
       <c r="D987" t="s">
-        <v>2895</v>
+        <v>2732</v>
+      </c>
+      <c r="F987" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="988" spans="1:6">
       <c r="A988" t="s">
-        <v>3038</v>
+        <v>3028</v>
       </c>
       <c r="B988" t="s">
-        <v>3039</v>
+        <v>3029</v>
       </c>
       <c r="C988" t="s">
-        <v>3006</v>
+        <v>2731</v>
       </c>
       <c r="D988" t="s">
-        <v>3007</v>
+        <v>2732</v>
+      </c>
+      <c r="F988" t="s">
+        <v>3030</v>
       </c>
     </row>
     <row r="989" spans="1:6">
       <c r="A989" t="s">
-        <v>2645</v>
+        <v>3031</v>
       </c>
       <c r="B989" t="s">
-        <v>2646</v>
+        <v>3032</v>
       </c>
       <c r="C989" t="s">
-        <v>2638</v>
+        <v>2731</v>
       </c>
       <c r="D989" t="s">
-        <v>2639</v>
+        <v>2732</v>
+      </c>
+      <c r="F989" t="s">
+        <v>3033</v>
       </c>
     </row>
     <row r="990" spans="1:6">
       <c r="A990" t="s">
-        <v>3040</v>
+        <v>3034</v>
       </c>
       <c r="B990" t="s">
-        <v>3041</v>
+        <v>3035</v>
       </c>
       <c r="C990" t="s">
-        <v>211</v>
+        <v>2731</v>
       </c>
       <c r="D990" t="s">
-        <v>205</v>
+        <v>2732</v>
+      </c>
+      <c r="F990" t="s">
+        <v>3036</v>
       </c>
     </row>
     <row r="991" spans="1:6">
       <c r="A991" t="s">
-        <v>3042</v>
+        <v>3037</v>
       </c>
       <c r="B991" t="s">
-        <v>3043</v>
+        <v>3038</v>
       </c>
       <c r="C991" t="s">
-        <v>633</v>
+        <v>2731</v>
       </c>
       <c r="D991" t="s">
-        <v>634</v>
+        <v>2732</v>
+      </c>
+      <c r="F991" t="s">
+        <v>3039</v>
       </c>
     </row>
     <row r="992" spans="1:6">
       <c r="A992" t="s">
-        <v>3044</v>
+        <v>3040</v>
       </c>
       <c r="B992" t="s">
-        <v>3045</v>
+        <v>3041</v>
       </c>
       <c r="C992" t="s">
-        <v>291</v>
+        <v>2731</v>
       </c>
       <c r="D992" t="s">
-        <v>292</v>
+        <v>2732</v>
+      </c>
+      <c r="F992" t="s">
+        <v>3042</v>
       </c>
     </row>
     <row r="993" spans="1:6">
       <c r="A993" t="s">
-        <v>372</v>
+        <v>3043</v>
       </c>
       <c r="B993" t="s">
-        <v>373</v>
+        <v>3044</v>
       </c>
       <c r="C993" t="s">
-        <v>485</v>
+        <v>2731</v>
       </c>
       <c r="D993" t="s">
-        <v>486</v>
+        <v>2732</v>
+      </c>
+      <c r="F993" t="s">
+        <v>3045</v>
       </c>
     </row>
     <row r="994" spans="1:6">
       <c r="A994" t="s">
-        <v>485</v>
+        <v>3046</v>
       </c>
       <c r="B994" t="s">
-        <v>486</v>
+        <v>3047</v>
       </c>
       <c r="C994" t="s">
-        <v>297</v>
+        <v>2731</v>
       </c>
       <c r="D994" t="s">
-        <v>298</v>
+        <v>2732</v>
+      </c>
+      <c r="F994" t="s">
+        <v>3048</v>
       </c>
     </row>
     <row r="995" spans="1:6">
       <c r="A995" t="s">
-        <v>211</v>
+        <v>3049</v>
       </c>
       <c r="B995" t="s">
-        <v>205</v>
+        <v>3050</v>
       </c>
       <c r="C995" t="s">
-        <v>206</v>
+        <v>2731</v>
       </c>
       <c r="D995" t="s">
-        <v>207</v>
+        <v>2732</v>
+      </c>
+      <c r="F995" t="s">
+        <v>3051</v>
       </c>
     </row>
     <row r="996" spans="1:6">
       <c r="A996" t="s">
-        <v>3046</v>
+        <v>3052</v>
       </c>
       <c r="B996" t="s">
-        <v>3047</v>
+        <v>3053</v>
       </c>
       <c r="C996" t="s">
-        <v>3044</v>
+        <v>2731</v>
       </c>
       <c r="D996" t="s">
-        <v>3045</v>
+        <v>2732</v>
+      </c>
+      <c r="F996" t="s">
+        <v>3054</v>
       </c>
     </row>
     <row r="997" spans="1:6">
       <c r="A997" t="s">
-        <v>3048</v>
+        <v>3055</v>
       </c>
       <c r="B997" t="s">
-        <v>3049</v>
+        <v>3056</v>
       </c>
       <c r="C997" t="s">
-        <v>2672</v>
+        <v>2731</v>
       </c>
       <c r="D997" t="s">
-        <v>2673</v>
+        <v>2732</v>
+      </c>
+      <c r="F997" t="s">
+        <v>3057</v>
       </c>
     </row>
     <row r="998" spans="1:6">
       <c r="A998" t="s">
-        <v>3050</v>
+        <v>3058</v>
       </c>
       <c r="B998" t="s">
-        <v>3051</v>
+        <v>3059</v>
       </c>
       <c r="C998" t="s">
-        <v>785</v>
+        <v>2731</v>
       </c>
       <c r="D998" t="s">
-        <v>786</v>
+        <v>2732</v>
+      </c>
+      <c r="F998" t="s">
+        <v>3060</v>
       </c>
     </row>
     <row r="999" spans="1:6">
       <c r="A999" t="s">
-        <v>3052</v>
+        <v>3061</v>
       </c>
       <c r="B999" t="s">
-        <v>3053</v>
+        <v>3062</v>
       </c>
       <c r="C999" t="s">
-        <v>557</v>
+        <v>2731</v>
       </c>
       <c r="D999" t="s">
-        <v>558</v>
+        <v>2732</v>
+      </c>
+      <c r="F999" t="s">
+        <v>3063</v>
       </c>
     </row>
     <row r="1000" spans="1:6">
       <c r="A1000" t="s">
-        <v>3054</v>
+        <v>3064</v>
       </c>
       <c r="B1000" t="s">
-        <v>3055</v>
+        <v>3065</v>
       </c>
       <c r="C1000" t="s">
-        <v>630</v>
+        <v>2731</v>
       </c>
       <c r="D1000" t="s">
-        <v>631</v>
+        <v>2732</v>
+      </c>
+      <c r="F1000" t="s">
+        <v>3066</v>
       </c>
     </row>
     <row r="1001" spans="1:6">
       <c r="A1001" t="s">
-        <v>3056</v>
+        <v>3067</v>
       </c>
       <c r="B1001" t="s">
-        <v>3057</v>
+        <v>3068</v>
       </c>
       <c r="C1001" t="s">
-        <v>2625</v>
+        <v>2719</v>
       </c>
       <c r="D1001" t="s">
-        <v>2626</v>
+        <v>2720</v>
+      </c>
+      <c r="F1001" t="s">
+        <v>3069</v>
       </c>
     </row>
     <row r="1002" spans="1:6">
       <c r="A1002" t="s">
-        <v>3058</v>
+        <v>3070</v>
       </c>
       <c r="B1002" t="s">
-        <v>3059</v>
+        <v>3071</v>
       </c>
       <c r="C1002" t="s">
-        <v>2625</v>
+        <v>2719</v>
       </c>
       <c r="D1002" t="s">
-        <v>2626</v>
+        <v>2720</v>
+      </c>
+      <c r="F1002" t="s">
+        <v>3072</v>
       </c>
     </row>
     <row r="1003" spans="1:6">
       <c r="A1003" t="s">
-        <v>3060</v>
+        <v>3073</v>
       </c>
       <c r="B1003" t="s">
-        <v>3061</v>
+        <v>3074</v>
       </c>
       <c r="C1003" t="s">
-        <v>2625</v>
+        <v>2719</v>
       </c>
       <c r="D1003" t="s">
-        <v>2626</v>
+        <v>2720</v>
+      </c>
+      <c r="F1003" t="s">
+        <v>3075</v>
       </c>
     </row>
     <row r="1004" spans="1:6">
       <c r="A1004" t="s">
-        <v>2727</v>
+        <v>3076</v>
       </c>
       <c r="B1004" t="s">
-        <v>2728</v>
+        <v>3077</v>
       </c>
       <c r="C1004" t="s">
-        <v>2625</v>
+        <v>2719</v>
       </c>
       <c r="D1004" t="s">
-        <v>2626</v>
+        <v>2720</v>
+      </c>
+      <c r="F1004" t="s">
+        <v>3078</v>
       </c>
     </row>
     <row r="1005" spans="1:6">
       <c r="A1005" t="s">
-        <v>2832</v>
+        <v>3079</v>
       </c>
       <c r="B1005" t="s">
-        <v>2833</v>
+        <v>3080</v>
       </c>
       <c r="C1005" t="s">
-        <v>2625</v>
+        <v>2719</v>
       </c>
       <c r="D1005" t="s">
-        <v>2626</v>
+        <v>2720</v>
+      </c>
+      <c r="F1005" t="s">
+        <v>3081</v>
       </c>
     </row>
     <row r="1006" spans="1:6">
       <c r="A1006" t="s">
-        <v>2690</v>
+        <v>3082</v>
       </c>
       <c r="B1006" t="s">
-        <v>2691</v>
+        <v>3083</v>
       </c>
       <c r="C1006" t="s">
-        <v>3062</v>
+        <v>2719</v>
       </c>
       <c r="D1006" t="s">
-        <v>3063</v>
+        <v>2720</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>3084</v>
       </c>
     </row>
     <row r="1007" spans="1:6">
       <c r="A1007" t="s">
-        <v>2738</v>
+        <v>3085</v>
       </c>
       <c r="B1007" t="s">
-        <v>2739</v>
+        <v>3086</v>
       </c>
       <c r="C1007" t="s">
-        <v>1703</v>
+        <v>2719</v>
       </c>
       <c r="D1007" t="s">
-        <v>1704</v>
+        <v>2720</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>3087</v>
       </c>
     </row>
     <row r="1008" spans="1:6">
       <c r="A1008" t="s">
-        <v>3064</v>
+        <v>3088</v>
       </c>
       <c r="B1008" t="s">
-        <v>3065</v>
+        <v>3089</v>
       </c>
       <c r="C1008" t="s">
-        <v>3066</v>
+        <v>2719</v>
       </c>
       <c r="D1008" t="s">
-        <v>3067</v>
+        <v>2720</v>
+      </c>
+      <c r="F1008" t="s">
+        <v>3090</v>
       </c>
     </row>
     <row r="1009" spans="1:6">
       <c r="A1009" t="s">
-        <v>3012</v>
+        <v>3091</v>
       </c>
       <c r="B1009" t="s">
-        <v>3013</v>
+        <v>3092</v>
       </c>
       <c r="C1009" t="s">
-        <v>3068</v>
+        <v>2719</v>
       </c>
       <c r="D1009" t="s">
-        <v>3069</v>
+        <v>2720</v>
+      </c>
+      <c r="F1009" t="s">
+        <v>3093</v>
       </c>
     </row>
     <row r="1010" spans="1:6">
       <c r="A1010" t="s">
-        <v>3070</v>
+        <v>3094</v>
       </c>
       <c r="B1010" t="s">
-        <v>3071</v>
+        <v>3095</v>
       </c>
       <c r="C1010" t="s">
-        <v>3068</v>
+        <v>2719</v>
       </c>
       <c r="D1010" t="s">
-        <v>3069</v>
+        <v>2720</v>
+      </c>
+      <c r="F1010" t="s">
+        <v>3096</v>
       </c>
     </row>
     <row r="1011" spans="1:6">
       <c r="A1011" t="s">
-        <v>3072</v>
+        <v>3097</v>
       </c>
       <c r="B1011" t="s">
-        <v>3073</v>
+        <v>3098</v>
       </c>
       <c r="C1011" t="s">
-        <v>2698</v>
+        <v>2719</v>
       </c>
       <c r="D1011" t="s">
-        <v>2699</v>
+        <v>2720</v>
+      </c>
+      <c r="F1011" t="s">
+        <v>3099</v>
       </c>
     </row>
     <row r="1012" spans="1:6">
       <c r="A1012" t="s">
-        <v>3074</v>
+        <v>3100</v>
       </c>
       <c r="B1012" t="s">
-        <v>3075</v>
+        <v>3101</v>
       </c>
       <c r="C1012" t="s">
-        <v>2698</v>
+        <v>2719</v>
       </c>
       <c r="D1012" t="s">
-        <v>2699</v>
+        <v>2720</v>
+      </c>
+      <c r="F1012" t="s">
+        <v>3102</v>
       </c>
     </row>
     <row r="1013" spans="1:6">
       <c r="A1013" t="s">
-        <v>2964</v>
+        <v>3103</v>
       </c>
       <c r="B1013" t="s">
-        <v>2965</v>
+        <v>3104</v>
       </c>
       <c r="C1013" t="s">
-        <v>3076</v>
+        <v>2719</v>
       </c>
       <c r="D1013" t="s">
-        <v>3077</v>
+        <v>2720</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>3105</v>
       </c>
     </row>
     <row r="1014" spans="1:6">
       <c r="A1014" t="s">
-        <v>3078</v>
+        <v>3106</v>
       </c>
       <c r="B1014" t="s">
-        <v>3079</v>
+        <v>3107</v>
       </c>
       <c r="C1014" t="s">
-        <v>3076</v>
+        <v>2719</v>
       </c>
       <c r="D1014" t="s">
-        <v>3077</v>
+        <v>2720</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>3108</v>
       </c>
     </row>
     <row r="1015" spans="1:6">
       <c r="A1015" t="s">
-        <v>3080</v>
+        <v>3109</v>
       </c>
       <c r="B1015" t="s">
-        <v>3081</v>
+        <v>3110</v>
       </c>
       <c r="C1015" t="s">
-        <v>3082</v>
+        <v>2719</v>
       </c>
       <c r="D1015" t="s">
-        <v>3083</v>
+        <v>2720</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>3111</v>
       </c>
     </row>
     <row r="1016" spans="1:6">
       <c r="A1016" t="s">
-        <v>3084</v>
+        <v>3112</v>
       </c>
       <c r="B1016" t="s">
-        <v>3085</v>
+        <v>3113</v>
       </c>
       <c r="C1016" t="s">
-        <v>3082</v>
+        <v>2719</v>
       </c>
       <c r="D1016" t="s">
-        <v>3083</v>
+        <v>2720</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>3114</v>
       </c>
     </row>
     <row r="1017" spans="1:6">
       <c r="A1017" t="s">
-        <v>3086</v>
+        <v>3115</v>
       </c>
       <c r="B1017" t="s">
-        <v>3087</v>
+        <v>3116</v>
       </c>
       <c r="C1017" t="s">
-        <v>3088</v>
+        <v>2719</v>
       </c>
       <c r="D1017" t="s">
-        <v>3089</v>
+        <v>2720</v>
+      </c>
+      <c r="F1017" t="s">
+        <v>3117</v>
       </c>
     </row>
     <row r="1018" spans="1:6">
       <c r="A1018" t="s">
-        <v>3090</v>
+        <v>3118</v>
       </c>
       <c r="B1018" t="s">
-        <v>3091</v>
+        <v>3119</v>
       </c>
       <c r="C1018" t="s">
-        <v>3088</v>
+        <v>2719</v>
       </c>
       <c r="D1018" t="s">
-        <v>3089</v>
+        <v>2720</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>3120</v>
       </c>
     </row>
     <row r="1019" spans="1:6">
       <c r="A1019" t="s">
-        <v>3092</v>
+        <v>3121</v>
       </c>
       <c r="B1019" t="s">
-        <v>3093</v>
+        <v>3122</v>
       </c>
       <c r="C1019" t="s">
-        <v>3094</v>
+        <v>2719</v>
       </c>
       <c r="D1019" t="s">
-        <v>3095</v>
+        <v>2720</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>3123</v>
       </c>
     </row>
     <row r="1020" spans="1:6">
       <c r="A1020" t="s">
-        <v>3096</v>
+        <v>3124</v>
       </c>
       <c r="B1020" t="s">
-        <v>3097</v>
+        <v>3125</v>
       </c>
       <c r="C1020" t="s">
-        <v>2810</v>
+        <v>2719</v>
       </c>
       <c r="D1020" t="s">
-        <v>2811</v>
+        <v>2720</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>3126</v>
       </c>
     </row>
     <row r="1021" spans="1:6">
       <c r="A1021" t="s">
-        <v>3098</v>
+        <v>3127</v>
       </c>
       <c r="B1021" t="s">
-        <v>3099</v>
+        <v>3128</v>
       </c>
       <c r="C1021" t="s">
-        <v>2810</v>
+        <v>2719</v>
       </c>
       <c r="D1021" t="s">
-        <v>2811</v>
+        <v>2720</v>
+      </c>
+      <c r="F1021" t="s">
+        <v>3129</v>
       </c>
     </row>
     <row r="1022" spans="1:6">
       <c r="A1022" t="s">
-        <v>3100</v>
+        <v>3130</v>
       </c>
       <c r="B1022" t="s">
-        <v>3101</v>
+        <v>3131</v>
       </c>
       <c r="C1022" t="s">
-        <v>2810</v>
+        <v>2719</v>
       </c>
       <c r="D1022" t="s">
-        <v>2811</v>
+        <v>2720</v>
+      </c>
+      <c r="F1022" t="s">
+        <v>3132</v>
       </c>
     </row>
     <row r="1023" spans="1:6">
       <c r="A1023" t="s">
-        <v>3102</v>
+        <v>3133</v>
       </c>
       <c r="B1023" t="s">
-        <v>3103</v>
+        <v>3134</v>
       </c>
       <c r="C1023" t="s">
-        <v>3058</v>
+        <v>2719</v>
       </c>
       <c r="D1023" t="s">
-        <v>3059</v>
+        <v>2720</v>
+      </c>
+      <c r="F1023" t="s">
+        <v>3135</v>
       </c>
     </row>
     <row r="1024" spans="1:6">
       <c r="A1024" t="s">
-        <v>3024</v>
+        <v>3136</v>
       </c>
       <c r="B1024" t="s">
-        <v>3025</v>
+        <v>3137</v>
       </c>
       <c r="C1024" t="s">
-        <v>3034</v>
+        <v>2719</v>
       </c>
       <c r="D1024" t="s">
-        <v>3035</v>
+        <v>2720</v>
+      </c>
+      <c r="F1024" t="s">
+        <v>3138</v>
       </c>
     </row>
     <row r="1025" spans="1:6">
       <c r="A1025" t="s">
-        <v>3104</v>
+        <v>3139</v>
       </c>
       <c r="B1025" t="s">
-        <v>3105</v>
+        <v>3140</v>
       </c>
       <c r="C1025" t="s">
-        <v>3106</v>
+        <v>3141</v>
       </c>
       <c r="D1025" t="s">
-        <v>3107</v>
+        <v>3142</v>
+      </c>
+      <c r="F1025" t="s">
+        <v>3143</v>
       </c>
     </row>
     <row r="1026" spans="1:6">
       <c r="A1026" t="s">
-        <v>3108</v>
+        <v>3144</v>
       </c>
       <c r="B1026" t="s">
-        <v>3109</v>
+        <v>3145</v>
       </c>
       <c r="C1026" t="s">
-        <v>3110</v>
+        <v>3141</v>
       </c>
       <c r="D1026" t="s">
-        <v>3111</v>
+        <v>3142</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>3146</v>
       </c>
     </row>
     <row r="1027" spans="1:6">
       <c r="A1027" t="s">
-        <v>3112</v>
+        <v>3147</v>
       </c>
       <c r="B1027" t="s">
-        <v>3113</v>
+        <v>3148</v>
       </c>
       <c r="C1027" t="s">
-        <v>3110</v>
+        <v>3141</v>
       </c>
       <c r="D1027" t="s">
-        <v>3111</v>
+        <v>3142</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>3149</v>
       </c>
     </row>
     <row r="1028" spans="1:6">
       <c r="A1028" t="s">
-        <v>2976</v>
+        <v>3150</v>
       </c>
       <c r="B1028" t="s">
-        <v>2977</v>
+        <v>3151</v>
       </c>
       <c r="C1028" t="s">
-        <v>3114</v>
+        <v>3141</v>
       </c>
       <c r="D1028" t="s">
-        <v>3115</v>
+        <v>3142</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>3152</v>
       </c>
     </row>
     <row r="1029" spans="1:6">
       <c r="A1029" t="s">
-        <v>3116</v>
+        <v>3153</v>
       </c>
       <c r="B1029" t="s">
-        <v>3117</v>
+        <v>3154</v>
       </c>
       <c r="C1029" t="s">
-        <v>3114</v>
+        <v>3141</v>
       </c>
       <c r="D1029" t="s">
-        <v>3115</v>
+        <v>3142</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>3155</v>
       </c>
     </row>
     <row r="1030" spans="1:6">
       <c r="A1030" t="s">
-        <v>3118</v>
+        <v>3156</v>
       </c>
       <c r="B1030" t="s">
-        <v>3119</v>
+        <v>3157</v>
       </c>
       <c r="C1030" t="s">
-        <v>3114</v>
+        <v>3141</v>
       </c>
       <c r="D1030" t="s">
-        <v>3115</v>
+        <v>3142</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>3158</v>
       </c>
     </row>
     <row r="1031" spans="1:6">
       <c r="A1031" t="s">
-        <v>3094</v>
+        <v>3159</v>
       </c>
       <c r="B1031" t="s">
-        <v>3095</v>
+        <v>3160</v>
       </c>
       <c r="C1031" t="s">
-        <v>3114</v>
+        <v>3141</v>
       </c>
       <c r="D1031" t="s">
-        <v>3115</v>
+        <v>3142</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>3161</v>
       </c>
     </row>
     <row r="1032" spans="1:6">
       <c r="A1032" t="s">
-        <v>3120</v>
+        <v>3162</v>
       </c>
       <c r="B1032" t="s">
-        <v>3121</v>
+        <v>3163</v>
       </c>
       <c r="C1032" t="s">
-        <v>2832</v>
+        <v>3141</v>
       </c>
       <c r="D1032" t="s">
-        <v>2833</v>
+        <v>3142</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>3164</v>
       </c>
     </row>
     <row r="1033" spans="1:6">
       <c r="A1033" t="s">
-        <v>3122</v>
+        <v>3165</v>
       </c>
       <c r="B1033" t="s">
-        <v>3123</v>
+        <v>3166</v>
       </c>
       <c r="C1033" t="s">
-        <v>3114</v>
+        <v>3141</v>
       </c>
       <c r="D1033" t="s">
-        <v>3115</v>
+        <v>3142</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>3167</v>
       </c>
     </row>
     <row r="1034" spans="1:6">
       <c r="A1034" t="s">
-        <v>3124</v>
+        <v>3168</v>
       </c>
       <c r="B1034" t="s">
-        <v>3125</v>
+        <v>3169</v>
       </c>
       <c r="C1034" t="s">
-        <v>3114</v>
+        <v>3141</v>
       </c>
       <c r="D1034" t="s">
-        <v>3115</v>
+        <v>3142</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>3170</v>
       </c>
     </row>
     <row r="1035" spans="1:6">
       <c r="A1035" t="s">
-        <v>3126</v>
+        <v>3171</v>
       </c>
       <c r="B1035" t="s">
-        <v>3127</v>
+        <v>3172</v>
       </c>
       <c r="C1035" t="s">
-        <v>3128</v>
+        <v>3141</v>
       </c>
       <c r="D1035" t="s">
-        <v>3129</v>
+        <v>3142</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>3173</v>
       </c>
     </row>
     <row r="1036" spans="1:6">
       <c r="A1036" t="s">
-        <v>3130</v>
+        <v>3174</v>
       </c>
       <c r="B1036" t="s">
-        <v>3131</v>
+        <v>3175</v>
       </c>
       <c r="C1036" t="s">
-        <v>3132</v>
+        <v>3141</v>
       </c>
       <c r="D1036" t="s">
-        <v>3133</v>
+        <v>3142</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>3176</v>
       </c>
     </row>
     <row r="1037" spans="1:6">
       <c r="A1037" t="s">
-        <v>3134</v>
+        <v>3177</v>
       </c>
       <c r="B1037" t="s">
-        <v>3135</v>
+        <v>3178</v>
       </c>
       <c r="C1037" t="s">
-        <v>3018</v>
+        <v>3141</v>
       </c>
       <c r="D1037" t="s">
-        <v>3019</v>
+        <v>3142</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>3179</v>
       </c>
     </row>
     <row r="1038" spans="1:6">
       <c r="A1038" t="s">
-        <v>3136</v>
+        <v>3180</v>
       </c>
       <c r="B1038" t="s">
-        <v>3137</v>
+        <v>3181</v>
       </c>
       <c r="C1038" t="s">
-        <v>3138</v>
+        <v>3141</v>
       </c>
       <c r="D1038" t="s">
-        <v>3139</v>
+        <v>3142</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>3182</v>
       </c>
     </row>
     <row r="1039" spans="1:6">
       <c r="A1039" t="s">
-        <v>3140</v>
+        <v>3183</v>
       </c>
       <c r="B1039" t="s">
+        <v>3184</v>
+      </c>
+      <c r="C1039" t="s">
         <v>3141</v>
       </c>
-      <c r="C1039" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1039" t="s">
-        <v>3139</v>
+        <v>3142</v>
+      </c>
+      <c r="F1039" t="s">
+        <v>3185</v>
       </c>
     </row>
     <row r="1040" spans="1:6">
       <c r="A1040" t="s">
+        <v>3186</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>3187</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>3141</v>
+      </c>
+      <c r="D1040" t="s">
         <v>3142</v>
       </c>
-      <c r="B1040" t="s">
-[...6 lines deleted...]
-        <v>3145</v>
+      <c r="F1040" t="s">
+        <v>3188</v>
       </c>
     </row>
     <row r="1041" spans="1:6">
       <c r="A1041" t="s">
-        <v>3146</v>
+        <v>3189</v>
       </c>
       <c r="B1041" t="s">
-        <v>3147</v>
+        <v>3190</v>
       </c>
       <c r="C1041" t="s">
-        <v>3148</v>
+        <v>3141</v>
       </c>
       <c r="D1041" t="s">
-        <v>3149</v>
+        <v>3142</v>
+      </c>
+      <c r="F1041" t="s">
+        <v>3191</v>
       </c>
     </row>
     <row r="1042" spans="1:6">
       <c r="A1042" t="s">
-        <v>2663</v>
+        <v>3192</v>
       </c>
       <c r="B1042" t="s">
-        <v>2664</v>
+        <v>3193</v>
       </c>
       <c r="C1042" t="s">
-        <v>3148</v>
+        <v>3141</v>
       </c>
       <c r="D1042" t="s">
-        <v>3149</v>
+        <v>3142</v>
+      </c>
+      <c r="F1042" t="s">
+        <v>3194</v>
       </c>
     </row>
     <row r="1043" spans="1:6">
       <c r="A1043" t="s">
-        <v>3150</v>
+        <v>3195</v>
       </c>
       <c r="B1043" t="s">
-        <v>3151</v>
+        <v>3196</v>
       </c>
       <c r="C1043" t="s">
-        <v>2725</v>
+        <v>3141</v>
       </c>
       <c r="D1043" t="s">
-        <v>2726</v>
+        <v>3142</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>3197</v>
       </c>
     </row>
     <row r="1044" spans="1:6">
       <c r="A1044" t="s">
-        <v>3152</v>
+        <v>3198</v>
       </c>
       <c r="B1044" t="s">
-        <v>3153</v>
+        <v>3199</v>
       </c>
       <c r="C1044" t="s">
-        <v>2615</v>
+        <v>3141</v>
       </c>
       <c r="D1044" t="s">
-        <v>2616</v>
+        <v>3142</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>3200</v>
       </c>
     </row>
     <row r="1045" spans="1:6">
       <c r="A1045" t="s">
-        <v>3154</v>
+        <v>3201</v>
       </c>
       <c r="B1045" t="s">
-        <v>3155</v>
+        <v>3202</v>
       </c>
       <c r="C1045" t="s">
-        <v>2615</v>
+        <v>3141</v>
       </c>
       <c r="D1045" t="s">
-        <v>2616</v>
+        <v>3142</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>3203</v>
       </c>
     </row>
     <row r="1046" spans="1:6">
       <c r="A1046" t="s">
-        <v>2992</v>
+        <v>3204</v>
       </c>
       <c r="B1046" t="s">
-        <v>2993</v>
+        <v>3205</v>
       </c>
       <c r="C1046" t="s">
-        <v>2615</v>
+        <v>3141</v>
       </c>
       <c r="D1046" t="s">
-        <v>2616</v>
+        <v>3142</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>3206</v>
       </c>
     </row>
     <row r="1047" spans="1:6">
       <c r="A1047" t="s">
-        <v>3004</v>
+        <v>3207</v>
       </c>
       <c r="B1047" t="s">
-        <v>3005</v>
+        <v>3208</v>
       </c>
       <c r="C1047" t="s">
-        <v>2615</v>
+        <v>3141</v>
       </c>
       <c r="D1047" t="s">
-        <v>2616</v>
+        <v>3142</v>
+      </c>
+      <c r="F1047" t="s">
+        <v>3209</v>
       </c>
     </row>
     <row r="1048" spans="1:6">
       <c r="A1048" t="s">
-        <v>3156</v>
+        <v>3210</v>
       </c>
       <c r="B1048" t="s">
-        <v>3157</v>
+        <v>3211</v>
       </c>
       <c r="C1048" t="s">
-        <v>2615</v>
+        <v>3141</v>
       </c>
       <c r="D1048" t="s">
-        <v>2616</v>
+        <v>3142</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>3212</v>
       </c>
     </row>
     <row r="1049" spans="1:6">
       <c r="A1049" t="s">
-        <v>3158</v>
+        <v>3213</v>
       </c>
       <c r="B1049" t="s">
-        <v>3159</v>
+        <v>3214</v>
       </c>
       <c r="C1049" t="s">
-        <v>2615</v>
+        <v>3141</v>
       </c>
       <c r="D1049" t="s">
-        <v>2616</v>
+        <v>3142</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>3215</v>
       </c>
     </row>
     <row r="1050" spans="1:6">
       <c r="A1050" t="s">
-        <v>2782</v>
+        <v>3216</v>
       </c>
       <c r="B1050" t="s">
-        <v>2783</v>
+        <v>3217</v>
       </c>
       <c r="C1050" t="s">
-        <v>2615</v>
+        <v>3141</v>
       </c>
       <c r="D1050" t="s">
-        <v>2616</v>
+        <v>3142</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>3218</v>
       </c>
     </row>
     <row r="1051" spans="1:6">
       <c r="A1051" t="s">
-        <v>3160</v>
+        <v>3219</v>
       </c>
       <c r="B1051" t="s">
-        <v>3161</v>
+        <v>3220</v>
       </c>
       <c r="C1051" t="s">
-        <v>2615</v>
+        <v>2722</v>
       </c>
       <c r="D1051" t="s">
-        <v>2616</v>
+        <v>2723</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>3221</v>
       </c>
     </row>
     <row r="1052" spans="1:6">
       <c r="A1052" t="s">
-        <v>3162</v>
+        <v>124</v>
       </c>
       <c r="B1052" t="s">
-        <v>3163</v>
+        <v>125</v>
       </c>
       <c r="C1052" t="s">
-        <v>2615</v>
+        <v>567</v>
       </c>
       <c r="D1052" t="s">
-        <v>2616</v>
+        <v>568</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>3222</v>
       </c>
     </row>
     <row r="1053" spans="1:6">
       <c r="A1053" t="s">
-        <v>2600</v>
+        <v>3223</v>
       </c>
       <c r="B1053" t="s">
-        <v>2601</v>
+        <v>3224</v>
       </c>
       <c r="C1053" t="s">
-        <v>2615</v>
+        <v>979</v>
       </c>
       <c r="D1053" t="s">
-        <v>2616</v>
+        <v>980</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>3225</v>
       </c>
     </row>
     <row r="1054" spans="1:6">
       <c r="A1054" t="s">
-        <v>3164</v>
+        <v>3226</v>
       </c>
       <c r="B1054" t="s">
-        <v>3165</v>
+        <v>3227</v>
       </c>
       <c r="C1054" t="s">
-        <v>2731</v>
+        <v>979</v>
       </c>
       <c r="D1054" t="s">
-        <v>2732</v>
+        <v>980</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>3228</v>
       </c>
     </row>
     <row r="1055" spans="1:6">
       <c r="A1055" t="s">
-        <v>3166</v>
+        <v>3229</v>
       </c>
       <c r="B1055" t="s">
-        <v>3167</v>
+        <v>3230</v>
       </c>
       <c r="C1055" t="s">
-        <v>2731</v>
+        <v>979</v>
       </c>
       <c r="D1055" t="s">
-        <v>2732</v>
+        <v>980</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>3231</v>
       </c>
     </row>
     <row r="1056" spans="1:6">
       <c r="A1056" t="s">
-        <v>3168</v>
+        <v>3232</v>
       </c>
       <c r="B1056" t="s">
-        <v>3169</v>
+        <v>3233</v>
       </c>
       <c r="C1056" t="s">
-        <v>2731</v>
+        <v>979</v>
       </c>
       <c r="D1056" t="s">
-        <v>2732</v>
+        <v>980</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>3234</v>
       </c>
     </row>
     <row r="1057" spans="1:6">
       <c r="A1057" t="s">
-        <v>3170</v>
+        <v>3235</v>
       </c>
       <c r="B1057" t="s">
-        <v>3171</v>
+        <v>3236</v>
       </c>
       <c r="C1057" t="s">
-        <v>2731</v>
+        <v>979</v>
       </c>
       <c r="D1057" t="s">
-        <v>2732</v>
+        <v>980</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>3237</v>
       </c>
     </row>
     <row r="1058" spans="1:6">
       <c r="A1058" t="s">
-        <v>3172</v>
+        <v>3238</v>
       </c>
       <c r="B1058" t="s">
-        <v>3173</v>
+        <v>3239</v>
       </c>
       <c r="C1058" t="s">
-        <v>2731</v>
+        <v>979</v>
       </c>
       <c r="D1058" t="s">
-        <v>2732</v>
+        <v>980</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>3240</v>
       </c>
     </row>
     <row r="1059" spans="1:6">
       <c r="A1059" t="s">
-        <v>3174</v>
+        <v>3241</v>
       </c>
       <c r="B1059" t="s">
-        <v>3175</v>
+        <v>3242</v>
       </c>
       <c r="C1059" t="s">
-        <v>3176</v>
+        <v>948</v>
       </c>
       <c r="D1059" t="s">
-        <v>3177</v>
+        <v>949</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>3243</v>
       </c>
     </row>
     <row r="1060" spans="1:6">
       <c r="A1060" t="s">
-        <v>3178</v>
+        <v>859</v>
       </c>
       <c r="B1060" t="s">
-        <v>3179</v>
+        <v>860</v>
       </c>
       <c r="C1060" t="s">
-        <v>3176</v>
+        <v>829</v>
       </c>
       <c r="D1060" t="s">
-        <v>3177</v>
+        <v>830</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>3244</v>
       </c>
     </row>
     <row r="1061" spans="1:6">
       <c r="A1061" t="s">
-        <v>2866</v>
+        <v>3245</v>
       </c>
       <c r="B1061" t="s">
-        <v>2867</v>
+        <v>3246</v>
       </c>
       <c r="C1061" t="s">
-        <v>3180</v>
+        <v>1028</v>
       </c>
       <c r="D1061" t="s">
-        <v>3181</v>
+        <v>1029</v>
+      </c>
+      <c r="F1061" t="s">
+        <v>3247</v>
       </c>
     </row>
     <row r="1062" spans="1:6">
       <c r="A1062" t="s">
-        <v>3182</v>
+        <v>3248</v>
       </c>
       <c r="B1062" t="s">
-        <v>3183</v>
+        <v>3249</v>
       </c>
       <c r="C1062" t="s">
-        <v>3180</v>
+        <v>1007</v>
       </c>
       <c r="D1062" t="s">
-        <v>3181</v>
+        <v>1008</v>
+      </c>
+      <c r="F1062" t="s">
+        <v>3250</v>
       </c>
     </row>
     <row r="1063" spans="1:6">
       <c r="A1063" t="s">
-        <v>3184</v>
+        <v>3251</v>
       </c>
       <c r="B1063" t="s">
-        <v>3185</v>
+        <v>3252</v>
       </c>
       <c r="C1063" t="s">
-        <v>3180</v>
+        <v>1007</v>
       </c>
       <c r="D1063" t="s">
-        <v>3181</v>
+        <v>1008</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>3253</v>
       </c>
     </row>
     <row r="1064" spans="1:6">
       <c r="A1064" t="s">
-        <v>3186</v>
+        <v>3254</v>
       </c>
       <c r="B1064" t="s">
-        <v>3187</v>
+        <v>3255</v>
       </c>
       <c r="C1064" t="s">
-        <v>3180</v>
+        <v>162</v>
       </c>
       <c r="D1064" t="s">
-        <v>3181</v>
+        <v>163</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>3256</v>
       </c>
     </row>
     <row r="1065" spans="1:6">
       <c r="A1065" t="s">
-        <v>3188</v>
+        <v>3257</v>
       </c>
       <c r="B1065" t="s">
-        <v>3189</v>
+        <v>3258</v>
       </c>
       <c r="C1065" t="s">
-        <v>3190</v>
+        <v>1007</v>
       </c>
       <c r="D1065" t="s">
-        <v>3191</v>
+        <v>1008</v>
+      </c>
+      <c r="F1065" t="s">
+        <v>3259</v>
       </c>
     </row>
     <row r="1066" spans="1:6">
       <c r="A1066" t="s">
-        <v>3192</v>
+        <v>3260</v>
       </c>
       <c r="B1066" t="s">
-        <v>3193</v>
+        <v>3261</v>
       </c>
       <c r="C1066" t="s">
-        <v>3188</v>
+        <v>914</v>
       </c>
       <c r="D1066" t="s">
-        <v>3189</v>
+        <v>915</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>3262</v>
       </c>
     </row>
     <row r="1067" spans="1:6">
       <c r="A1067" t="s">
-        <v>3194</v>
+        <v>3263</v>
       </c>
       <c r="B1067" t="s">
-        <v>3195</v>
+        <v>3264</v>
       </c>
       <c r="C1067" t="s">
-        <v>3188</v>
+        <v>914</v>
       </c>
       <c r="D1067" t="s">
-        <v>3189</v>
+        <v>915</v>
+      </c>
+      <c r="F1067" t="s">
+        <v>3265</v>
       </c>
     </row>
     <row r="1068" spans="1:6">
       <c r="A1068" t="s">
-        <v>3196</v>
+        <v>3266</v>
       </c>
       <c r="B1068" t="s">
-        <v>3197</v>
+        <v>3267</v>
       </c>
       <c r="C1068" t="s">
-        <v>3188</v>
+        <v>914</v>
       </c>
       <c r="D1068" t="s">
-        <v>3189</v>
+        <v>915</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>3268</v>
       </c>
     </row>
     <row r="1069" spans="1:6">
       <c r="A1069" t="s">
-        <v>3198</v>
+        <v>3269</v>
       </c>
       <c r="B1069" t="s">
-        <v>3199</v>
+        <v>3270</v>
       </c>
       <c r="C1069" t="s">
-        <v>3188</v>
+        <v>883</v>
       </c>
       <c r="D1069" t="s">
-        <v>3189</v>
+        <v>884</v>
+      </c>
+      <c r="F1069" t="s">
+        <v>3271</v>
       </c>
     </row>
     <row r="1070" spans="1:6">
       <c r="A1070" t="s">
-        <v>3200</v>
+        <v>3272</v>
       </c>
       <c r="B1070" t="s">
-        <v>3201</v>
+        <v>3273</v>
       </c>
       <c r="C1070" t="s">
-        <v>3188</v>
+        <v>914</v>
       </c>
       <c r="D1070" t="s">
-        <v>3189</v>
+        <v>915</v>
+      </c>
+      <c r="F1070" t="s">
+        <v>3274</v>
       </c>
     </row>
     <row r="1071" spans="1:6">
       <c r="A1071" t="s">
-        <v>3202</v>
+        <v>3275</v>
       </c>
       <c r="B1071" t="s">
-        <v>3203</v>
+        <v>3276</v>
       </c>
       <c r="C1071" t="s">
-        <v>3188</v>
+        <v>991</v>
       </c>
       <c r="D1071" t="s">
-        <v>3189</v>
+        <v>992</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>3277</v>
       </c>
     </row>
     <row r="1072" spans="1:6">
       <c r="A1072" t="s">
-        <v>3204</v>
+        <v>3278</v>
       </c>
       <c r="B1072" t="s">
-        <v>3205</v>
+        <v>3279</v>
       </c>
       <c r="C1072" t="s">
-        <v>3188</v>
+        <v>991</v>
       </c>
       <c r="D1072" t="s">
-        <v>3189</v>
+        <v>992</v>
+      </c>
+      <c r="F1072" t="s">
+        <v>3280</v>
       </c>
     </row>
     <row r="1073" spans="1:6">
       <c r="A1073" t="s">
-        <v>3206</v>
+        <v>3281</v>
       </c>
       <c r="B1073" t="s">
-        <v>3207</v>
+        <v>3282</v>
       </c>
       <c r="C1073" t="s">
-        <v>3188</v>
+        <v>991</v>
       </c>
       <c r="D1073" t="s">
-        <v>3189</v>
+        <v>992</v>
+      </c>
+      <c r="F1073" t="s">
+        <v>3283</v>
       </c>
     </row>
     <row r="1074" spans="1:6">
       <c r="A1074" t="s">
-        <v>2878</v>
+        <v>3284</v>
       </c>
       <c r="B1074" t="s">
-        <v>2879</v>
+        <v>3285</v>
       </c>
       <c r="C1074" t="s">
-        <v>3208</v>
+        <v>991</v>
       </c>
       <c r="D1074" t="s">
-        <v>3209</v>
+        <v>992</v>
+      </c>
+      <c r="F1074" t="s">
+        <v>3286</v>
       </c>
     </row>
     <row r="1075" spans="1:6">
       <c r="A1075" t="s">
-        <v>3210</v>
+        <v>3287</v>
       </c>
       <c r="B1075" t="s">
-        <v>3211</v>
+        <v>3288</v>
       </c>
       <c r="C1075" t="s">
-        <v>3208</v>
+        <v>991</v>
       </c>
       <c r="D1075" t="s">
-        <v>3209</v>
+        <v>992</v>
+      </c>
+      <c r="F1075" t="s">
+        <v>3289</v>
       </c>
     </row>
     <row r="1076" spans="1:6">
       <c r="A1076" t="s">
-        <v>3212</v>
+        <v>3290</v>
       </c>
       <c r="B1076" t="s">
-        <v>3213</v>
+        <v>3291</v>
       </c>
       <c r="C1076" t="s">
-        <v>3214</v>
+        <v>991</v>
       </c>
       <c r="D1076" t="s">
-        <v>3215</v>
+        <v>992</v>
+      </c>
+      <c r="F1076" t="s">
+        <v>3292</v>
       </c>
     </row>
     <row r="1077" spans="1:6">
       <c r="A1077" t="s">
-        <v>3176</v>
+        <v>3293</v>
       </c>
       <c r="B1077" t="s">
-        <v>3177</v>
+        <v>3294</v>
       </c>
       <c r="C1077" t="s">
-        <v>3214</v>
+        <v>1040</v>
       </c>
       <c r="D1077" t="s">
-        <v>3215</v>
+        <v>1041</v>
+      </c>
+      <c r="F1077" t="s">
+        <v>3295</v>
       </c>
     </row>
     <row r="1078" spans="1:6">
       <c r="A1078" t="s">
-        <v>3216</v>
+        <v>3296</v>
       </c>
       <c r="B1078" t="s">
-        <v>3217</v>
+        <v>3297</v>
       </c>
       <c r="C1078" t="s">
-        <v>3214</v>
+        <v>991</v>
       </c>
       <c r="D1078" t="s">
-        <v>3215</v>
+        <v>992</v>
+      </c>
+      <c r="F1078" t="s">
+        <v>3298</v>
       </c>
     </row>
     <row r="1079" spans="1:6">
       <c r="A1079" t="s">
-        <v>3218</v>
+        <v>3299</v>
       </c>
       <c r="B1079" t="s">
-        <v>3219</v>
+        <v>3300</v>
       </c>
       <c r="C1079" t="s">
-        <v>3214</v>
+        <v>991</v>
       </c>
       <c r="D1079" t="s">
-        <v>3215</v>
+        <v>992</v>
+      </c>
+      <c r="F1079" t="s">
+        <v>3301</v>
       </c>
     </row>
     <row r="1080" spans="1:6">
       <c r="A1080" t="s">
-        <v>3220</v>
+        <v>3302</v>
       </c>
       <c r="B1080" t="s">
-        <v>3221</v>
+        <v>3303</v>
       </c>
       <c r="C1080" t="s">
-        <v>3214</v>
+        <v>991</v>
       </c>
       <c r="D1080" t="s">
-        <v>3215</v>
+        <v>992</v>
+      </c>
+      <c r="F1080" t="s">
+        <v>3304</v>
       </c>
     </row>
     <row r="1081" spans="1:6">
       <c r="A1081" t="s">
-        <v>2650</v>
+        <v>3305</v>
       </c>
       <c r="B1081" t="s">
-        <v>2651</v>
+        <v>3306</v>
       </c>
       <c r="C1081" t="s">
-        <v>3222</v>
+        <v>991</v>
       </c>
       <c r="D1081" t="s">
-        <v>3223</v>
+        <v>992</v>
+      </c>
+      <c r="F1081" t="s">
+        <v>3307</v>
       </c>
     </row>
     <row r="1082" spans="1:6">
       <c r="A1082" t="s">
-        <v>3224</v>
+        <v>3308</v>
       </c>
       <c r="B1082" t="s">
-        <v>3225</v>
+        <v>3309</v>
       </c>
       <c r="C1082" t="s">
-        <v>3222</v>
+        <v>1049</v>
       </c>
       <c r="D1082" t="s">
-        <v>3223</v>
+        <v>1050</v>
+      </c>
+      <c r="F1082" t="s">
+        <v>3310</v>
       </c>
     </row>
     <row r="1083" spans="1:6">
       <c r="A1083" t="s">
-        <v>3226</v>
+        <v>3311</v>
       </c>
       <c r="B1083" t="s">
-        <v>3227</v>
+        <v>3312</v>
       </c>
       <c r="C1083" t="s">
-        <v>2650</v>
+        <v>3308</v>
       </c>
       <c r="D1083" t="s">
-        <v>2651</v>
+        <v>3309</v>
+      </c>
+      <c r="F1083" t="s">
+        <v>3313</v>
       </c>
     </row>
     <row r="1084" spans="1:6">
       <c r="A1084" t="s">
-        <v>3076</v>
+        <v>3314</v>
       </c>
       <c r="B1084" t="s">
-        <v>3077</v>
+        <v>3315</v>
       </c>
       <c r="C1084" t="s">
-        <v>2736</v>
+        <v>1049</v>
       </c>
       <c r="D1084" t="s">
-        <v>2737</v>
+        <v>1050</v>
+      </c>
+      <c r="F1084" t="s">
+        <v>3316</v>
       </c>
     </row>
     <row r="1085" spans="1:6">
       <c r="A1085" t="s">
-        <v>2658</v>
+        <v>3317</v>
       </c>
       <c r="B1085" t="s">
-        <v>2659</v>
+        <v>3318</v>
       </c>
       <c r="C1085" t="s">
-        <v>2736</v>
+        <v>3314</v>
       </c>
       <c r="D1085" t="s">
-        <v>2737</v>
+        <v>3315</v>
+      </c>
+      <c r="F1085" t="s">
+        <v>3319</v>
       </c>
     </row>
     <row r="1086" spans="1:6">
       <c r="A1086" t="s">
-        <v>3228</v>
+        <v>3320</v>
       </c>
       <c r="B1086" t="s">
-        <v>3229</v>
+        <v>3321</v>
       </c>
       <c r="C1086" t="s">
-        <v>3230</v>
+        <v>1049</v>
       </c>
       <c r="D1086" t="s">
-        <v>3231</v>
+        <v>1050</v>
+      </c>
+      <c r="F1086" t="s">
+        <v>3322</v>
       </c>
     </row>
     <row r="1087" spans="1:6">
       <c r="A1087" t="s">
-        <v>3232</v>
+        <v>3323</v>
       </c>
       <c r="B1087" t="s">
-        <v>3233</v>
+        <v>3324</v>
       </c>
       <c r="C1087" t="s">
-        <v>3230</v>
+        <v>3320</v>
       </c>
       <c r="D1087" t="s">
-        <v>3231</v>
+        <v>3321</v>
+      </c>
+      <c r="F1087" t="s">
+        <v>3325</v>
       </c>
     </row>
     <row r="1088" spans="1:6">
       <c r="A1088" t="s">
-        <v>3132</v>
+        <v>3326</v>
       </c>
       <c r="B1088" t="s">
-        <v>3133</v>
+        <v>3327</v>
       </c>
       <c r="C1088" t="s">
-        <v>2746</v>
+        <v>3323</v>
       </c>
       <c r="D1088" t="s">
-        <v>2747</v>
+        <v>3324</v>
+      </c>
+      <c r="F1088" t="s">
+        <v>3328</v>
       </c>
     </row>
     <row r="1089" spans="1:6">
       <c r="A1089" t="s">
-        <v>3234</v>
+        <v>3329</v>
       </c>
       <c r="B1089" t="s">
-        <v>3235</v>
+        <v>3330</v>
       </c>
       <c r="C1089" t="s">
-        <v>2746</v>
+        <v>1067</v>
       </c>
       <c r="D1089" t="s">
-        <v>2747</v>
+        <v>1068</v>
+      </c>
+      <c r="F1089" t="s">
+        <v>3331</v>
       </c>
     </row>
     <row r="1090" spans="1:6">
       <c r="A1090" t="s">
-        <v>3236</v>
+        <v>3332</v>
       </c>
       <c r="B1090" t="s">
-        <v>3237</v>
+        <v>3333</v>
       </c>
       <c r="C1090" t="s">
-        <v>2746</v>
+        <v>168</v>
       </c>
       <c r="D1090" t="s">
-        <v>2747</v>
+        <v>169</v>
+      </c>
+      <c r="F1090" t="s">
+        <v>3334</v>
       </c>
     </row>
     <row r="1091" spans="1:6">
       <c r="A1091" t="s">
-        <v>3238</v>
+        <v>3335</v>
       </c>
       <c r="B1091" t="s">
-        <v>3239</v>
+        <v>3336</v>
       </c>
       <c r="C1091" t="s">
-        <v>2746</v>
+        <v>582</v>
       </c>
       <c r="D1091" t="s">
-        <v>2747</v>
+        <v>583</v>
+      </c>
+      <c r="F1091" t="s">
+        <v>3337</v>
       </c>
     </row>
     <row r="1092" spans="1:6">
       <c r="A1092" t="s">
-        <v>3240</v>
+        <v>3338</v>
       </c>
       <c r="B1092" t="s">
-        <v>3241</v>
+        <v>3339</v>
       </c>
       <c r="C1092" t="s">
-        <v>2746</v>
+        <v>3335</v>
       </c>
       <c r="D1092" t="s">
-        <v>2747</v>
+        <v>3336</v>
+      </c>
+      <c r="F1092" t="s">
+        <v>3340</v>
       </c>
     </row>
     <row r="1093" spans="1:6">
       <c r="A1093" t="s">
-        <v>3242</v>
+        <v>3341</v>
       </c>
       <c r="B1093" t="s">
-        <v>3243</v>
+        <v>3342</v>
       </c>
       <c r="C1093" t="s">
-        <v>2746</v>
+        <v>3335</v>
       </c>
       <c r="D1093" t="s">
-        <v>2747</v>
+        <v>3336</v>
+      </c>
+      <c r="F1093" t="s">
+        <v>3343</v>
       </c>
     </row>
     <row r="1094" spans="1:6">
       <c r="A1094" t="s">
-        <v>3244</v>
+        <v>3344</v>
       </c>
       <c r="B1094" t="s">
-        <v>3245</v>
+        <v>3345</v>
       </c>
       <c r="C1094" t="s">
-        <v>2746</v>
+        <v>3335</v>
       </c>
       <c r="D1094" t="s">
-        <v>2747</v>
+        <v>3336</v>
+      </c>
+      <c r="F1094" t="s">
+        <v>3346</v>
       </c>
     </row>
     <row r="1095" spans="1:6">
       <c r="A1095" t="s">
-        <v>3246</v>
+        <v>3347</v>
       </c>
       <c r="B1095" t="s">
-        <v>3247</v>
+        <v>3348</v>
       </c>
       <c r="C1095" t="s">
-        <v>3248</v>
+        <v>3338</v>
       </c>
       <c r="D1095" t="s">
-        <v>3249</v>
+        <v>3339</v>
+      </c>
+      <c r="F1095" t="s">
+        <v>3349</v>
       </c>
     </row>
     <row r="1096" spans="1:6">
       <c r="A1096" t="s">
-        <v>2910</v>
+        <v>3350</v>
       </c>
       <c r="B1096" t="s">
-        <v>2911</v>
+        <v>3351</v>
       </c>
       <c r="C1096" t="s">
-        <v>3164</v>
+        <v>3344</v>
       </c>
       <c r="D1096" t="s">
-        <v>3165</v>
+        <v>3345</v>
+      </c>
+      <c r="F1096" t="s">
+        <v>3352</v>
       </c>
     </row>
     <row r="1097" spans="1:6">
       <c r="A1097" t="s">
-        <v>3250</v>
+        <v>3353</v>
       </c>
       <c r="B1097" t="s">
-        <v>3251</v>
+        <v>3354</v>
       </c>
       <c r="C1097" t="s">
-        <v>3164</v>
+        <v>3341</v>
       </c>
       <c r="D1097" t="s">
-        <v>3165</v>
+        <v>3342</v>
+      </c>
+      <c r="F1097" t="s">
+        <v>3355</v>
       </c>
     </row>
     <row r="1098" spans="1:6">
       <c r="A1098" t="s">
-        <v>2620</v>
+        <v>3356</v>
       </c>
       <c r="B1098" t="s">
-        <v>2621</v>
+        <v>3357</v>
       </c>
       <c r="C1098" t="s">
-        <v>3164</v>
+        <v>3335</v>
       </c>
       <c r="D1098" t="s">
-        <v>3165</v>
+        <v>3336</v>
+      </c>
+      <c r="F1098" t="s">
+        <v>3358</v>
       </c>
     </row>
     <row r="1099" spans="1:6">
       <c r="A1099" t="s">
-        <v>3114</v>
+        <v>3359</v>
       </c>
       <c r="B1099" t="s">
-        <v>3115</v>
+        <v>3360</v>
       </c>
       <c r="C1099" t="s">
-        <v>3250</v>
+        <v>3335</v>
       </c>
       <c r="D1099" t="s">
-        <v>3251</v>
+        <v>3336</v>
+      </c>
+      <c r="F1099" t="s">
+        <v>3361</v>
       </c>
     </row>
     <row r="1100" spans="1:6">
       <c r="A1100" t="s">
-        <v>3252</v>
+        <v>3362</v>
       </c>
       <c r="B1100" t="s">
-        <v>3253</v>
+        <v>3363</v>
       </c>
       <c r="C1100" t="s">
-        <v>3250</v>
+        <v>3338</v>
       </c>
       <c r="D1100" t="s">
-        <v>3251</v>
+        <v>3339</v>
+      </c>
+      <c r="F1100" t="s">
+        <v>3364</v>
       </c>
     </row>
     <row r="1101" spans="1:6">
       <c r="A1101" t="s">
-        <v>3254</v>
+        <v>3365</v>
       </c>
       <c r="B1101" t="s">
-        <v>3255</v>
+        <v>3366</v>
       </c>
       <c r="C1101" t="s">
-        <v>3250</v>
+        <v>3335</v>
       </c>
       <c r="D1101" t="s">
-        <v>3251</v>
+        <v>3336</v>
+      </c>
+      <c r="F1101" t="s">
+        <v>3367</v>
       </c>
     </row>
     <row r="1102" spans="1:6">
       <c r="A1102" t="s">
-        <v>3256</v>
+        <v>3368</v>
       </c>
       <c r="B1102" t="s">
-        <v>3257</v>
+        <v>3369</v>
       </c>
       <c r="C1102" t="s">
-        <v>3216</v>
+        <v>3365</v>
       </c>
       <c r="D1102" t="s">
-        <v>3217</v>
+        <v>3366</v>
+      </c>
+      <c r="F1102" t="s">
+        <v>3370</v>
       </c>
     </row>
     <row r="1103" spans="1:6">
       <c r="A1103" t="s">
-        <v>3258</v>
+        <v>3371</v>
       </c>
       <c r="B1103" t="s">
-        <v>3259</v>
+        <v>3372</v>
       </c>
       <c r="C1103" t="s">
-        <v>3216</v>
+        <v>3341</v>
       </c>
       <c r="D1103" t="s">
-        <v>3217</v>
+        <v>3342</v>
+      </c>
+      <c r="F1103" t="s">
+        <v>3373</v>
       </c>
     </row>
     <row r="1104" spans="1:6">
       <c r="A1104" t="s">
-        <v>3088</v>
+        <v>3374</v>
       </c>
       <c r="B1104" t="s">
-        <v>3089</v>
+        <v>3375</v>
       </c>
       <c r="C1104" t="s">
-        <v>3260</v>
+        <v>3365</v>
       </c>
       <c r="D1104" t="s">
-        <v>3261</v>
+        <v>3366</v>
+      </c>
+      <c r="F1104" t="s">
+        <v>3376</v>
       </c>
     </row>
     <row r="1105" spans="1:6">
       <c r="A1105" t="s">
-        <v>3190</v>
+        <v>3377</v>
       </c>
       <c r="B1105" t="s">
-        <v>3191</v>
+        <v>3378</v>
       </c>
       <c r="C1105" t="s">
-        <v>3260</v>
+        <v>3335</v>
       </c>
       <c r="D1105" t="s">
-        <v>3261</v>
+        <v>3336</v>
+      </c>
+      <c r="F1105" t="s">
+        <v>3379</v>
       </c>
     </row>
     <row r="1106" spans="1:6">
       <c r="A1106" t="s">
-        <v>3262</v>
+        <v>3380</v>
       </c>
       <c r="B1106" t="s">
-        <v>3263</v>
+        <v>3381</v>
       </c>
       <c r="C1106" t="s">
-        <v>3260</v>
+        <v>3335</v>
       </c>
       <c r="D1106" t="s">
-        <v>3261</v>
+        <v>3336</v>
+      </c>
+      <c r="F1106" t="s">
+        <v>3382</v>
       </c>
     </row>
     <row r="1107" spans="1:6">
       <c r="A1107" t="s">
-        <v>3264</v>
+        <v>3383</v>
       </c>
       <c r="B1107" t="s">
-        <v>3265</v>
+        <v>3384</v>
       </c>
       <c r="C1107" t="s">
-        <v>3260</v>
+        <v>3380</v>
       </c>
       <c r="D1107" t="s">
-        <v>3261</v>
+        <v>3381</v>
+      </c>
+      <c r="F1107" t="s">
+        <v>3385</v>
       </c>
     </row>
     <row r="1108" spans="1:6">
       <c r="A1108" t="s">
-        <v>3266</v>
+        <v>3386</v>
       </c>
       <c r="B1108" t="s">
-        <v>3267</v>
+        <v>3387</v>
       </c>
       <c r="C1108" t="s">
-        <v>3268</v>
+        <v>3335</v>
       </c>
       <c r="D1108" t="s">
-        <v>3269</v>
+        <v>3336</v>
+      </c>
+      <c r="F1108" t="s">
+        <v>3388</v>
       </c>
     </row>
     <row r="1109" spans="1:6">
       <c r="A1109" t="s">
-        <v>3068</v>
+        <v>3389</v>
       </c>
       <c r="B1109" t="s">
-        <v>3069</v>
+        <v>3390</v>
       </c>
       <c r="C1109" t="s">
-        <v>2748</v>
+        <v>3335</v>
       </c>
       <c r="D1109" t="s">
-        <v>2749</v>
+        <v>3336</v>
+      </c>
+      <c r="F1109" t="s">
+        <v>3391</v>
       </c>
     </row>
     <row r="1110" spans="1:6">
       <c r="A1110" t="s">
-        <v>2824</v>
+        <v>3392</v>
       </c>
       <c r="B1110" t="s">
-        <v>2825</v>
+        <v>3393</v>
       </c>
       <c r="C1110" t="s">
-        <v>3270</v>
+        <v>1167</v>
       </c>
       <c r="D1110" t="s">
-        <v>3271</v>
+        <v>1168</v>
+      </c>
+      <c r="F1110" t="s">
+        <v>3394</v>
       </c>
     </row>
     <row r="1111" spans="1:6">
       <c r="A1111" t="s">
-        <v>3138</v>
+        <v>3395</v>
       </c>
       <c r="B1111" t="s">
-        <v>3139</v>
+        <v>3396</v>
       </c>
       <c r="C1111" t="s">
-        <v>3270</v>
+        <v>1167</v>
       </c>
       <c r="D1111" t="s">
-        <v>3271</v>
+        <v>1168</v>
+      </c>
+      <c r="F1111" t="s">
+        <v>3397</v>
       </c>
     </row>
     <row r="1112" spans="1:6">
       <c r="A1112" t="s">
-        <v>3208</v>
+        <v>3398</v>
       </c>
       <c r="B1112" t="s">
-        <v>3209</v>
+        <v>3399</v>
       </c>
       <c r="C1112" t="s">
-        <v>3272</v>
+        <v>1073</v>
       </c>
       <c r="D1112" t="s">
-        <v>3273</v>
+        <v>1074</v>
+      </c>
+      <c r="F1112" t="s">
+        <v>3400</v>
       </c>
     </row>
     <row r="1113" spans="1:6">
       <c r="A1113" t="s">
-        <v>3274</v>
+        <v>3401</v>
       </c>
       <c r="B1113" t="s">
-        <v>3275</v>
+        <v>3402</v>
       </c>
       <c r="C1113" t="s">
-        <v>3234</v>
+        <v>3335</v>
       </c>
       <c r="D1113" t="s">
-        <v>3235</v>
+        <v>3336</v>
+      </c>
+      <c r="F1113" t="s">
+        <v>3403</v>
       </c>
     </row>
     <row r="1114" spans="1:6">
       <c r="A1114" t="s">
-        <v>2944</v>
+        <v>3404</v>
       </c>
       <c r="B1114" t="s">
-        <v>2945</v>
+        <v>3405</v>
       </c>
       <c r="C1114" t="s">
-        <v>3276</v>
+        <v>168</v>
       </c>
       <c r="D1114" t="s">
-        <v>3277</v>
+        <v>169</v>
+      </c>
+      <c r="F1114" t="s">
+        <v>3406</v>
       </c>
     </row>
     <row r="1115" spans="1:6">
       <c r="A1115" t="s">
-        <v>3278</v>
+        <v>3407</v>
       </c>
       <c r="B1115" t="s">
-        <v>3279</v>
+        <v>3408</v>
       </c>
       <c r="C1115" t="s">
-        <v>3276</v>
+        <v>3404</v>
       </c>
       <c r="D1115" t="s">
-        <v>3277</v>
+        <v>3405</v>
+      </c>
+      <c r="F1115" t="s">
+        <v>3409</v>
       </c>
     </row>
     <row r="1116" spans="1:6">
       <c r="A1116" t="s">
-        <v>3280</v>
+        <v>3410</v>
       </c>
       <c r="B1116" t="s">
-        <v>3281</v>
+        <v>3411</v>
       </c>
       <c r="C1116" t="s">
-        <v>3276</v>
+        <v>3404</v>
       </c>
       <c r="D1116" t="s">
-        <v>3277</v>
+        <v>3405</v>
+      </c>
+      <c r="F1116" t="s">
+        <v>3412</v>
       </c>
     </row>
     <row r="1117" spans="1:6">
       <c r="A1117" t="s">
-        <v>3282</v>
+        <v>3413</v>
       </c>
       <c r="B1117" t="s">
-        <v>3283</v>
+        <v>3414</v>
       </c>
       <c r="C1117" t="s">
-        <v>2752</v>
+        <v>806</v>
       </c>
       <c r="D1117" t="s">
-        <v>2753</v>
+        <v>807</v>
+      </c>
+      <c r="F1117" t="s">
+        <v>3415</v>
       </c>
     </row>
     <row r="1118" spans="1:6">
       <c r="A1118" t="s">
-        <v>3284</v>
+        <v>3416</v>
       </c>
       <c r="B1118" t="s">
-        <v>3285</v>
+        <v>3417</v>
       </c>
       <c r="C1118" t="s">
-        <v>2752</v>
+        <v>806</v>
       </c>
       <c r="D1118" t="s">
-        <v>2753</v>
+        <v>807</v>
+      </c>
+      <c r="F1118" t="s">
+        <v>3418</v>
       </c>
     </row>
     <row r="1119" spans="1:6">
       <c r="A1119" t="s">
-        <v>3286</v>
+        <v>3419</v>
       </c>
       <c r="B1119" t="s">
-        <v>3287</v>
+        <v>3420</v>
       </c>
       <c r="C1119" t="s">
-        <v>2700</v>
+        <v>806</v>
       </c>
       <c r="D1119" t="s">
-        <v>2701</v>
+        <v>807</v>
+      </c>
+      <c r="F1119" t="s">
+        <v>3421</v>
       </c>
     </row>
     <row r="1120" spans="1:6">
       <c r="A1120" t="s">
-        <v>2805</v>
+        <v>3422</v>
       </c>
       <c r="B1120" t="s">
-        <v>2806</v>
+        <v>3423</v>
       </c>
       <c r="C1120" t="s">
-        <v>2756</v>
+        <v>538</v>
       </c>
       <c r="D1120" t="s">
-        <v>2757</v>
+        <v>539</v>
+      </c>
+      <c r="F1120" t="s">
+        <v>3424</v>
       </c>
     </row>
     <row r="1121" spans="1:6">
       <c r="A1121" t="s">
-        <v>3288</v>
+        <v>258</v>
       </c>
       <c r="B1121" t="s">
-        <v>3289</v>
+        <v>259</v>
       </c>
       <c r="C1121" t="s">
-        <v>2756</v>
+        <v>639</v>
       </c>
       <c r="D1121" t="s">
-        <v>2757</v>
+        <v>640</v>
+      </c>
+      <c r="F1121" t="s">
+        <v>3425</v>
       </c>
     </row>
     <row r="1122" spans="1:6">
       <c r="A1122" t="s">
-        <v>3276</v>
+        <v>3426</v>
       </c>
       <c r="B1122" t="s">
-        <v>3277</v>
+        <v>3427</v>
       </c>
       <c r="C1122" t="s">
-        <v>2759</v>
+        <v>233</v>
       </c>
       <c r="D1122" t="s">
-        <v>2760</v>
+        <v>234</v>
+      </c>
+      <c r="F1122" t="s">
+        <v>3428</v>
       </c>
     </row>
     <row r="1123" spans="1:6">
       <c r="A1123" t="s">
-        <v>3290</v>
+        <v>3429</v>
       </c>
       <c r="B1123" t="s">
-        <v>3291</v>
+        <v>3430</v>
       </c>
       <c r="C1123" t="s">
-        <v>2743</v>
+        <v>3426</v>
       </c>
       <c r="D1123" t="s">
-        <v>2744</v>
+        <v>3427</v>
+      </c>
+      <c r="F1123" t="s">
+        <v>3431</v>
       </c>
     </row>
     <row r="1124" spans="1:6">
       <c r="A1124" t="s">
-        <v>3230</v>
+        <v>3432</v>
       </c>
       <c r="B1124" t="s">
-        <v>3231</v>
+        <v>3433</v>
       </c>
       <c r="C1124" t="s">
-        <v>3252</v>
+        <v>3426</v>
       </c>
       <c r="D1124" t="s">
-        <v>3253</v>
+        <v>3427</v>
+      </c>
+      <c r="F1124" t="s">
+        <v>3434</v>
       </c>
     </row>
     <row r="1125" spans="1:6">
       <c r="A1125" t="s">
-        <v>3270</v>
+        <v>3435</v>
       </c>
       <c r="B1125" t="s">
-        <v>3271</v>
+        <v>3436</v>
       </c>
       <c r="C1125" t="s">
-        <v>3060</v>
+        <v>3437</v>
       </c>
       <c r="D1125" t="s">
-        <v>3061</v>
+        <v>3438</v>
+      </c>
+      <c r="F1125" t="s">
+        <v>3439</v>
       </c>
     </row>
     <row r="1126" spans="1:6">
       <c r="A1126" t="s">
-        <v>3222</v>
+        <v>3440</v>
       </c>
       <c r="B1126" t="s">
-        <v>3223</v>
+        <v>3441</v>
       </c>
       <c r="C1126" t="s">
-        <v>2771</v>
+        <v>3426</v>
       </c>
       <c r="D1126" t="s">
-        <v>2772</v>
+        <v>3427</v>
+      </c>
+      <c r="F1126" t="s">
+        <v>3442</v>
       </c>
     </row>
     <row r="1127" spans="1:6">
       <c r="A1127" t="s">
-        <v>3062</v>
+        <v>3443</v>
       </c>
       <c r="B1127" t="s">
-        <v>3063</v>
+        <v>3444</v>
       </c>
       <c r="C1127" t="s">
-        <v>3284</v>
+        <v>3426</v>
       </c>
       <c r="D1127" t="s">
-        <v>3285</v>
+        <v>3427</v>
+      </c>
+      <c r="F1127" t="s">
+        <v>3445</v>
       </c>
     </row>
     <row r="1128" spans="1:6">
       <c r="A1128" t="s">
-        <v>2785</v>
+        <v>3446</v>
       </c>
       <c r="B1128" t="s">
-        <v>2786</v>
+        <v>3447</v>
       </c>
       <c r="C1128" t="s">
-        <v>3284</v>
+        <v>233</v>
       </c>
       <c r="D1128" t="s">
-        <v>3285</v>
+        <v>234</v>
+      </c>
+      <c r="F1128" t="s">
+        <v>3448</v>
       </c>
     </row>
     <row r="1129" spans="1:6">
       <c r="A1129" t="s">
-        <v>3148</v>
+        <v>3437</v>
       </c>
       <c r="B1129" t="s">
-        <v>3149</v>
+        <v>3438</v>
       </c>
       <c r="C1129" t="s">
-        <v>2785</v>
+        <v>233</v>
       </c>
       <c r="D1129" t="s">
-        <v>2786</v>
+        <v>234</v>
+      </c>
+      <c r="F1129" t="s">
+        <v>3449</v>
       </c>
     </row>
     <row r="1130" spans="1:6">
       <c r="A1130" t="s">
-        <v>2674</v>
+        <v>3450</v>
       </c>
       <c r="B1130" t="s">
-        <v>2675</v>
+        <v>3451</v>
       </c>
       <c r="C1130" t="s">
-        <v>2774</v>
+        <v>3446</v>
       </c>
       <c r="D1130" t="s">
-        <v>2775</v>
+        <v>3447</v>
+      </c>
+      <c r="F1130" t="s">
+        <v>3452</v>
       </c>
     </row>
     <row r="1131" spans="1:6">
       <c r="A1131" t="s">
-        <v>3292</v>
+        <v>2580</v>
       </c>
       <c r="B1131" t="s">
-        <v>3293</v>
+        <v>2581</v>
       </c>
       <c r="C1131" t="s">
-        <v>2805</v>
+        <v>2503</v>
       </c>
       <c r="D1131" t="s">
-        <v>2806</v>
+        <v>2504</v>
+      </c>
+      <c r="F1131" t="s">
+        <v>3453</v>
       </c>
     </row>
     <row r="1132" spans="1:6">
       <c r="A1132" t="s">
-        <v>3294</v>
+        <v>3454</v>
       </c>
       <c r="B1132" t="s">
-        <v>3295</v>
+        <v>3455</v>
       </c>
       <c r="C1132" t="s">
-        <v>2805</v>
+        <v>3456</v>
       </c>
       <c r="D1132" t="s">
-        <v>2806</v>
+        <v>3457</v>
+      </c>
+      <c r="E1132" t="s">
+        <v>3458</v>
       </c>
     </row>
     <row r="1133" spans="1:6">
       <c r="A1133" t="s">
-        <v>3296</v>
+        <v>3459</v>
       </c>
       <c r="B1133" t="s">
-        <v>3297</v>
+        <v>3460</v>
       </c>
       <c r="C1133" t="s">
-        <v>3292</v>
+        <v>3461</v>
       </c>
       <c r="D1133" t="s">
-        <v>3293</v>
+        <v>3462</v>
+      </c>
+      <c r="E1133" t="s">
+        <v>3463</v>
       </c>
     </row>
     <row r="1134" spans="1:6">
       <c r="A1134" t="s">
-        <v>3298</v>
+        <v>3464</v>
       </c>
       <c r="B1134" t="s">
-        <v>3299</v>
+        <v>3465</v>
       </c>
       <c r="C1134" t="s">
-        <v>3292</v>
+        <v>3466</v>
       </c>
       <c r="D1134" t="s">
-        <v>3293</v>
+        <v>3467</v>
+      </c>
+      <c r="E1134" t="s">
+        <v>3468</v>
       </c>
     </row>
     <row r="1135" spans="1:6">
       <c r="A1135" t="s">
-        <v>2810</v>
+        <v>3469</v>
       </c>
       <c r="B1135" t="s">
-        <v>2811</v>
+        <v>3470</v>
       </c>
       <c r="C1135" t="s">
-        <v>1703</v>
+        <v>3471</v>
       </c>
       <c r="D1135" t="s">
-        <v>1704</v>
+        <v>3472</v>
+      </c>
+      <c r="E1135" t="s">
+        <v>3473</v>
       </c>
     </row>
     <row r="1136" spans="1:6">
       <c r="A1136" t="s">
-        <v>3300</v>
+        <v>3474</v>
       </c>
       <c r="B1136" t="s">
-        <v>3301</v>
+        <v>3475</v>
       </c>
       <c r="C1136" t="s">
-        <v>1703</v>
+        <v>3476</v>
       </c>
       <c r="D1136" t="s">
-        <v>1704</v>
+        <v>3477</v>
+      </c>
+      <c r="E1136" t="s">
+        <v>3478</v>
       </c>
     </row>
     <row r="1137" spans="1:6">
       <c r="A1137" t="s">
-        <v>3180</v>
+        <v>3479</v>
       </c>
       <c r="B1137" t="s">
-        <v>3181</v>
+        <v>3480</v>
       </c>
       <c r="C1137" t="s">
-        <v>3166</v>
+        <v>3481</v>
       </c>
       <c r="D1137" t="s">
-        <v>3167</v>
+        <v>3482</v>
+      </c>
+      <c r="E1137" t="s">
+        <v>3483</v>
       </c>
     </row>
     <row r="1138" spans="1:6">
       <c r="A1138" t="s">
-        <v>3302</v>
+        <v>3484</v>
       </c>
       <c r="B1138" t="s">
-        <v>3303</v>
+        <v>3485</v>
       </c>
       <c r="C1138" t="s">
-        <v>3166</v>
+        <v>3486</v>
       </c>
       <c r="D1138" t="s">
-        <v>3167</v>
+        <v>3487</v>
+      </c>
+      <c r="E1138" t="s">
+        <v>3488</v>
       </c>
     </row>
     <row r="1139" spans="1:6">
       <c r="A1139" t="s">
-        <v>2958</v>
+        <v>3489</v>
       </c>
       <c r="B1139" t="s">
-        <v>2959</v>
+        <v>3490</v>
       </c>
       <c r="C1139" t="s">
-        <v>2780</v>
+        <v>3491</v>
       </c>
       <c r="D1139" t="s">
-        <v>2781</v>
+        <v>3492</v>
+      </c>
+      <c r="E1139" t="s">
+        <v>3493</v>
       </c>
     </row>
     <row r="1140" spans="1:6">
       <c r="A1140" t="s">
-        <v>2818</v>
+        <v>3494</v>
       </c>
       <c r="B1140" t="s">
-        <v>2819</v>
+        <v>3495</v>
       </c>
       <c r="C1140" t="s">
-        <v>2780</v>
+        <v>3496</v>
       </c>
       <c r="D1140" t="s">
-        <v>2781</v>
+        <v>3497</v>
+      </c>
+      <c r="E1140" t="s">
+        <v>3498</v>
       </c>
     </row>
     <row r="1141" spans="1:6">
       <c r="A1141" t="s">
-        <v>3304</v>
+        <v>3499</v>
       </c>
       <c r="B1141" t="s">
-        <v>3305</v>
+        <v>3500</v>
       </c>
       <c r="C1141" t="s">
-        <v>2780</v>
+        <v>3501</v>
       </c>
       <c r="D1141" t="s">
-        <v>2781</v>
+        <v>3502</v>
+      </c>
+      <c r="E1141" t="s">
+        <v>3503</v>
       </c>
     </row>
     <row r="1142" spans="1:6">
       <c r="A1142" t="s">
-        <v>2695</v>
+        <v>3504</v>
       </c>
       <c r="B1142" t="s">
-        <v>2696</v>
+        <v>3505</v>
       </c>
       <c r="C1142" t="s">
-        <v>2780</v>
+        <v>3506</v>
       </c>
       <c r="D1142" t="s">
-        <v>2781</v>
+        <v>3507</v>
+      </c>
+      <c r="E1142" t="s">
+        <v>3508</v>
       </c>
     </row>
     <row r="1143" spans="1:6">
       <c r="A1143" t="s">
-        <v>3306</v>
+        <v>3509</v>
       </c>
       <c r="B1143" t="s">
-        <v>3307</v>
+        <v>3510</v>
       </c>
       <c r="C1143" t="s">
-        <v>2780</v>
+        <v>3511</v>
       </c>
       <c r="D1143" t="s">
-        <v>2781</v>
+        <v>3512</v>
+      </c>
+      <c r="E1143" t="s">
+        <v>3513</v>
       </c>
     </row>
     <row r="1144" spans="1:6">
       <c r="A1144" t="s">
-        <v>3308</v>
+        <v>3514</v>
       </c>
       <c r="B1144" t="s">
-        <v>3309</v>
+        <v>3515</v>
       </c>
       <c r="C1144" t="s">
-        <v>2780</v>
+        <v>3516</v>
       </c>
       <c r="D1144" t="s">
-        <v>2781</v>
+        <v>3517</v>
+      </c>
+      <c r="E1144" t="s">
+        <v>3518</v>
       </c>
     </row>
     <row r="1145" spans="1:6">
       <c r="A1145" t="s">
-        <v>3310</v>
+        <v>3519</v>
       </c>
       <c r="B1145" t="s">
-        <v>3311</v>
+        <v>3520</v>
       </c>
       <c r="C1145" t="s">
-        <v>2780</v>
+        <v>3521</v>
       </c>
       <c r="D1145" t="s">
-        <v>2781</v>
+        <v>3522</v>
+      </c>
+      <c r="E1145" t="s">
+        <v>3523</v>
       </c>
     </row>
     <row r="1146" spans="1:6">
       <c r="A1146" t="s">
-        <v>3312</v>
+        <v>3524</v>
       </c>
       <c r="B1146" t="s">
-        <v>3313</v>
+        <v>3525</v>
       </c>
       <c r="C1146" t="s">
-        <v>3304</v>
+        <v>2533</v>
       </c>
       <c r="D1146" t="s">
-        <v>3305</v>
+        <v>2534</v>
+      </c>
+      <c r="E1146" t="s">
+        <v>3526</v>
       </c>
     </row>
     <row r="1147" spans="1:6">
       <c r="A1147" t="s">
-        <v>3314</v>
+        <v>3527</v>
       </c>
       <c r="B1147" t="s">
-        <v>3315</v>
+        <v>3528</v>
       </c>
       <c r="C1147" t="s">
-        <v>3304</v>
+        <v>3529</v>
       </c>
       <c r="D1147" t="s">
-        <v>3305</v>
+        <v>3530</v>
+      </c>
+      <c r="E1147" t="s">
+        <v>3531</v>
       </c>
     </row>
     <row r="1148" spans="1:6">
       <c r="A1148" t="s">
-        <v>3316</v>
+        <v>3532</v>
       </c>
       <c r="B1148" t="s">
-        <v>3317</v>
+        <v>3533</v>
       </c>
       <c r="C1148" t="s">
-        <v>3158</v>
+        <v>3534</v>
       </c>
       <c r="D1148" t="s">
-        <v>3159</v>
+        <v>3535</v>
+      </c>
+      <c r="E1148" t="s">
+        <v>3536</v>
       </c>
     </row>
     <row r="1149" spans="1:6">
       <c r="A1149" t="s">
-        <v>3318</v>
+        <v>3537</v>
       </c>
       <c r="B1149" t="s">
-        <v>3319</v>
+        <v>3538</v>
       </c>
       <c r="C1149" t="s">
-        <v>3158</v>
+        <v>3534</v>
       </c>
       <c r="D1149" t="s">
-        <v>3159</v>
+        <v>3535</v>
+      </c>
+      <c r="E1149" t="s">
+        <v>3539</v>
       </c>
     </row>
     <row r="1150" spans="1:6">
       <c r="A1150" t="s">
-        <v>3320</v>
+        <v>3540</v>
       </c>
       <c r="B1150" t="s">
-        <v>3321</v>
+        <v>3541</v>
       </c>
       <c r="C1150" t="s">
-        <v>3158</v>
+        <v>3506</v>
       </c>
       <c r="D1150" t="s">
-        <v>3159</v>
+        <v>3507</v>
+      </c>
+      <c r="E1150" t="s">
+        <v>3542</v>
       </c>
     </row>
     <row r="1151" spans="1:6">
       <c r="A1151" t="s">
-        <v>3322</v>
+        <v>3543</v>
       </c>
       <c r="B1151" t="s">
-        <v>3323</v>
+        <v>3544</v>
       </c>
       <c r="C1151" t="s">
-        <v>2738</v>
+        <v>3545</v>
       </c>
       <c r="D1151" t="s">
-        <v>2739</v>
+        <v>3546</v>
+      </c>
+      <c r="E1151" t="s">
+        <v>3547</v>
       </c>
     </row>
     <row r="1152" spans="1:6">
       <c r="A1152" t="s">
-        <v>3324</v>
+        <v>3548</v>
       </c>
       <c r="B1152" t="s">
-        <v>3325</v>
+        <v>3549</v>
       </c>
       <c r="C1152" t="s">
-        <v>3322</v>
+        <v>3550</v>
       </c>
       <c r="D1152" t="s">
-        <v>3323</v>
+        <v>3551</v>
+      </c>
+      <c r="E1152" t="s">
+        <v>3552</v>
       </c>
     </row>
     <row r="1153" spans="1:6">
       <c r="A1153" t="s">
-        <v>3326</v>
+        <v>3553</v>
       </c>
       <c r="B1153" t="s">
-        <v>3327</v>
+        <v>3554</v>
       </c>
       <c r="C1153" t="s">
-        <v>3322</v>
+        <v>3555</v>
       </c>
       <c r="D1153" t="s">
-        <v>3323</v>
+        <v>3556</v>
+      </c>
+      <c r="E1153" t="s">
+        <v>3557</v>
       </c>
     </row>
     <row r="1154" spans="1:6">
       <c r="A1154" t="s">
-        <v>3268</v>
+        <v>3491</v>
       </c>
       <c r="B1154" t="s">
-        <v>3269</v>
+        <v>3492</v>
       </c>
       <c r="C1154" t="s">
-        <v>3280</v>
+        <v>2533</v>
       </c>
       <c r="D1154" t="s">
-        <v>3281</v>
+        <v>2534</v>
+      </c>
+      <c r="E1154" t="s">
+        <v>3558</v>
       </c>
     </row>
     <row r="1155" spans="1:6">
       <c r="A1155" t="s">
-        <v>3328</v>
+        <v>3559</v>
       </c>
       <c r="B1155" t="s">
-        <v>3329</v>
+        <v>3560</v>
       </c>
       <c r="C1155" t="s">
-        <v>3318</v>
+        <v>3561</v>
       </c>
       <c r="D1155" t="s">
-        <v>3319</v>
+        <v>3562</v>
+      </c>
+      <c r="E1155" t="s">
+        <v>3563</v>
       </c>
     </row>
     <row r="1156" spans="1:6">
       <c r="A1156" t="s">
-        <v>3330</v>
+        <v>3564</v>
       </c>
       <c r="B1156" t="s">
-        <v>3331</v>
+        <v>3565</v>
       </c>
       <c r="C1156" t="s">
-        <v>3318</v>
+        <v>3566</v>
       </c>
       <c r="D1156" t="s">
-        <v>3319</v>
+        <v>3567</v>
+      </c>
+      <c r="E1156" t="s">
+        <v>3568</v>
       </c>
     </row>
     <row r="1157" spans="1:6">
       <c r="A1157" t="s">
-        <v>3332</v>
+        <v>3569</v>
       </c>
       <c r="B1157" t="s">
-        <v>3333</v>
+        <v>3570</v>
       </c>
       <c r="C1157" t="s">
-        <v>3318</v>
+        <v>3571</v>
       </c>
       <c r="D1157" t="s">
-        <v>3319</v>
+        <v>3572</v>
+      </c>
+      <c r="E1157" t="s">
+        <v>3573</v>
       </c>
     </row>
     <row r="1158" spans="1:6">
       <c r="A1158" t="s">
-        <v>3334</v>
+        <v>3574</v>
       </c>
       <c r="B1158" t="s">
-        <v>3335</v>
+        <v>3575</v>
       </c>
       <c r="C1158" t="s">
-        <v>3318</v>
+        <v>3501</v>
       </c>
       <c r="D1158" t="s">
-        <v>3319</v>
+        <v>3502</v>
+      </c>
+      <c r="E1158" t="s">
+        <v>3576</v>
       </c>
     </row>
     <row r="1159" spans="1:6">
       <c r="A1159" t="s">
-        <v>3336</v>
+        <v>3577</v>
       </c>
       <c r="B1159" t="s">
-        <v>3337</v>
+        <v>3578</v>
       </c>
       <c r="C1159" t="s">
-        <v>3318</v>
+        <v>3501</v>
       </c>
       <c r="D1159" t="s">
-        <v>3319</v>
+        <v>3502</v>
+      </c>
+      <c r="E1159" t="s">
+        <v>3579</v>
       </c>
     </row>
     <row r="1160" spans="1:6">
       <c r="A1160" t="s">
-        <v>3338</v>
+        <v>3580</v>
       </c>
       <c r="B1160" t="s">
-        <v>3339</v>
+        <v>3581</v>
       </c>
       <c r="C1160" t="s">
-        <v>3318</v>
+        <v>3577</v>
       </c>
       <c r="D1160" t="s">
-        <v>3319</v>
+        <v>3578</v>
+      </c>
+      <c r="E1160" t="s">
+        <v>3582</v>
       </c>
     </row>
     <row r="1161" spans="1:6">
       <c r="A1161" t="s">
-        <v>3340</v>
+        <v>3583</v>
       </c>
       <c r="B1161" t="s">
-        <v>3341</v>
+        <v>3584</v>
       </c>
       <c r="C1161" t="s">
-        <v>3288</v>
+        <v>3501</v>
       </c>
       <c r="D1161" t="s">
-        <v>3289</v>
+        <v>3502</v>
+      </c>
+      <c r="E1161" t="s">
+        <v>3585</v>
       </c>
     </row>
     <row r="1162" spans="1:6">
       <c r="A1162" t="s">
-        <v>3144</v>
+        <v>3586</v>
       </c>
       <c r="B1162" t="s">
-        <v>3145</v>
+        <v>3587</v>
       </c>
       <c r="C1162" t="s">
-        <v>3288</v>
+        <v>3588</v>
       </c>
       <c r="D1162" t="s">
-        <v>3289</v>
+        <v>3589</v>
+      </c>
+      <c r="E1162" t="s">
+        <v>3590</v>
       </c>
     </row>
     <row r="1163" spans="1:6">
       <c r="A1163" t="s">
-        <v>2595</v>
+        <v>3591</v>
       </c>
       <c r="B1163" t="s">
-        <v>2596</v>
+        <v>3592</v>
       </c>
       <c r="C1163" t="s">
-        <v>3288</v>
+        <v>3593</v>
       </c>
       <c r="D1163" t="s">
-        <v>3289</v>
+        <v>3594</v>
+      </c>
+      <c r="E1163" t="s">
+        <v>3595</v>
       </c>
     </row>
     <row r="1164" spans="1:6">
       <c r="A1164" t="s">
-        <v>3342</v>
+        <v>3596</v>
       </c>
       <c r="B1164" t="s">
-        <v>3343</v>
+        <v>3597</v>
       </c>
       <c r="C1164" t="s">
-        <v>3108</v>
+        <v>3521</v>
       </c>
       <c r="D1164" t="s">
-        <v>3109</v>
+        <v>3522</v>
+      </c>
+      <c r="E1164" t="s">
+        <v>3598</v>
       </c>
     </row>
     <row r="1165" spans="1:6">
       <c r="A1165" t="s">
-        <v>2900</v>
+        <v>3599</v>
       </c>
       <c r="B1165" t="s">
-        <v>2901</v>
+        <v>3600</v>
       </c>
       <c r="C1165" t="s">
-        <v>3236</v>
+        <v>3601</v>
       </c>
       <c r="D1165" t="s">
-        <v>3237</v>
+        <v>3602</v>
+      </c>
+      <c r="E1165" t="s">
+        <v>3603</v>
       </c>
     </row>
     <row r="1166" spans="1:6">
       <c r="A1166" t="s">
-        <v>3248</v>
+        <v>3604</v>
       </c>
       <c r="B1166" t="s">
-        <v>3249</v>
+        <v>3605</v>
       </c>
       <c r="C1166" t="s">
-        <v>3236</v>
+        <v>3606</v>
       </c>
       <c r="D1166" t="s">
-        <v>3237</v>
+        <v>3607</v>
+      </c>
+      <c r="E1166" t="s">
+        <v>3608</v>
       </c>
     </row>
     <row r="1167" spans="1:6">
       <c r="A1167" t="s">
-        <v>2590</v>
+        <v>3609</v>
       </c>
       <c r="B1167" t="s">
-        <v>2591</v>
+        <v>3610</v>
       </c>
       <c r="C1167" t="s">
-        <v>3236</v>
+        <v>3611</v>
       </c>
       <c r="D1167" t="s">
-        <v>3237</v>
+        <v>3612</v>
+      </c>
+      <c r="E1167" t="s">
+        <v>3613</v>
       </c>
     </row>
     <row r="1168" spans="1:6">
       <c r="A1168" t="s">
-        <v>3344</v>
+        <v>3555</v>
       </c>
       <c r="B1168" t="s">
-        <v>3345</v>
+        <v>3556</v>
       </c>
       <c r="C1168" t="s">
-        <v>2762</v>
+        <v>3550</v>
       </c>
       <c r="D1168" t="s">
-        <v>2763</v>
+        <v>3551</v>
+      </c>
+      <c r="E1168" t="s">
+        <v>3557</v>
       </c>
     </row>
     <row r="1169" spans="1:6">
       <c r="A1169" t="s">
-        <v>3214</v>
+        <v>3614</v>
       </c>
       <c r="B1169" t="s">
-        <v>3215</v>
+        <v>3615</v>
       </c>
       <c r="C1169" t="s">
-        <v>3168</v>
+        <v>3616</v>
       </c>
       <c r="D1169" t="s">
-        <v>3169</v>
+        <v>3617</v>
+      </c>
+      <c r="E1169" t="s">
+        <v>3618</v>
       </c>
     </row>
     <row r="1170" spans="1:6">
       <c r="A1170" t="s">
-        <v>3260</v>
+        <v>3619</v>
       </c>
       <c r="B1170" t="s">
-        <v>3261</v>
+        <v>3620</v>
       </c>
       <c r="C1170" t="s">
-        <v>3168</v>
+        <v>3621</v>
       </c>
       <c r="D1170" t="s">
-        <v>3169</v>
+        <v>3622</v>
+      </c>
+      <c r="E1170" t="s">
+        <v>3623</v>
       </c>
     </row>
     <row r="1171" spans="1:6">
       <c r="A1171" t="s">
-        <v>3346</v>
+        <v>3481</v>
       </c>
       <c r="B1171" t="s">
-        <v>3347</v>
+        <v>3482</v>
       </c>
       <c r="C1171" t="s">
-        <v>2782</v>
+        <v>3619</v>
       </c>
       <c r="D1171" t="s">
-        <v>2783</v>
+        <v>3620</v>
+      </c>
+      <c r="E1171" t="s">
+        <v>3624</v>
       </c>
     </row>
     <row r="1172" spans="1:6">
       <c r="A1172" t="s">
-        <v>2610</v>
+        <v>3625</v>
       </c>
       <c r="B1172" t="s">
-        <v>2611</v>
+        <v>3626</v>
       </c>
       <c r="C1172" t="s">
-        <v>2782</v>
+        <v>3627</v>
       </c>
       <c r="D1172" t="s">
-        <v>2783</v>
+        <v>3628</v>
+      </c>
+      <c r="E1172" t="s">
+        <v>3629</v>
       </c>
     </row>
     <row r="1173" spans="1:6">
       <c r="A1173" t="s">
-        <v>2679</v>
+        <v>3630</v>
       </c>
       <c r="B1173" t="s">
-        <v>2680</v>
+        <v>3631</v>
       </c>
       <c r="C1173" t="s">
-        <v>2795</v>
+        <v>3632</v>
       </c>
       <c r="D1173" t="s">
-        <v>2796</v>
+        <v>3633</v>
+      </c>
+      <c r="E1173" t="s">
+        <v>3634</v>
       </c>
     </row>
     <row r="1174" spans="1:6">
       <c r="A1174" t="s">
-        <v>3348</v>
+        <v>3635</v>
       </c>
       <c r="B1174" t="s">
-        <v>3349</v>
+        <v>3636</v>
       </c>
       <c r="C1174" t="s">
-        <v>3350</v>
+        <v>3637</v>
       </c>
       <c r="D1174" t="s">
-        <v>3351</v>
+        <v>3638</v>
+      </c>
+      <c r="E1174" t="s">
+        <v>3639</v>
       </c>
     </row>
     <row r="1175" spans="1:6">
       <c r="A1175" t="s">
-        <v>3350</v>
+        <v>3640</v>
       </c>
       <c r="B1175" t="s">
-        <v>3351</v>
+        <v>3641</v>
       </c>
       <c r="C1175" t="s">
-        <v>3306</v>
+        <v>3642</v>
       </c>
       <c r="D1175" t="s">
-        <v>3307</v>
+        <v>3643</v>
+      </c>
+      <c r="E1175" t="s">
+        <v>3644</v>
       </c>
     </row>
     <row r="1176" spans="1:6">
       <c r="A1176" t="s">
-        <v>3352</v>
+        <v>3642</v>
       </c>
       <c r="B1176" t="s">
-        <v>3353</v>
+        <v>3643</v>
       </c>
       <c r="C1176" t="s">
-        <v>3348</v>
+        <v>3627</v>
       </c>
       <c r="D1176" t="s">
-        <v>3349</v>
+        <v>3628</v>
+      </c>
+      <c r="E1176" t="s">
+        <v>3645</v>
       </c>
     </row>
     <row r="1177" spans="1:6">
       <c r="A1177" t="s">
-        <v>3354</v>
+        <v>3646</v>
       </c>
       <c r="B1177" t="s">
-        <v>3355</v>
+        <v>3647</v>
       </c>
       <c r="C1177" t="s">
-        <v>3348</v>
+        <v>1685</v>
       </c>
       <c r="D1177" t="s">
-        <v>3349</v>
+        <v>1686</v>
+      </c>
+      <c r="E1177" t="s">
+        <v>3648</v>
       </c>
     </row>
     <row r="1178" spans="1:6">
       <c r="A1178" t="s">
-        <v>3356</v>
+        <v>3649</v>
       </c>
       <c r="B1178" t="s">
-        <v>3357</v>
+        <v>3650</v>
       </c>
       <c r="C1178" t="s">
-        <v>3080</v>
+        <v>3619</v>
       </c>
       <c r="D1178" t="s">
-        <v>3081</v>
+        <v>3620</v>
+      </c>
+      <c r="E1178" t="s">
+        <v>3651</v>
       </c>
     </row>
     <row r="1179" spans="1:6">
       <c r="A1179" t="s">
-        <v>3358</v>
+        <v>3652</v>
       </c>
       <c r="B1179" t="s">
-        <v>3359</v>
+        <v>3653</v>
       </c>
       <c r="C1179" t="s">
-        <v>3080</v>
+        <v>3619</v>
       </c>
       <c r="D1179" t="s">
-        <v>3081</v>
+        <v>3620</v>
+      </c>
+      <c r="E1179" t="s">
+        <v>3654</v>
       </c>
     </row>
     <row r="1180" spans="1:6">
       <c r="A1180" t="s">
-        <v>2717</v>
+        <v>3655</v>
       </c>
       <c r="B1180" t="s">
-        <v>2718</v>
+        <v>3656</v>
       </c>
       <c r="C1180" t="s">
-        <v>3080</v>
+        <v>3621</v>
       </c>
       <c r="D1180" t="s">
-        <v>3081</v>
+        <v>3622</v>
+      </c>
+      <c r="E1180" t="s">
+        <v>3657</v>
       </c>
     </row>
     <row r="1181" spans="1:6">
       <c r="A1181" t="s">
-        <v>3360</v>
+        <v>3637</v>
       </c>
       <c r="B1181" t="s">
-        <v>3361</v>
+        <v>3638</v>
       </c>
       <c r="C1181" t="s">
-        <v>3080</v>
+        <v>3658</v>
       </c>
       <c r="D1181" t="s">
-        <v>3081</v>
+        <v>3659</v>
+      </c>
+      <c r="E1181" t="s">
+        <v>3660</v>
       </c>
     </row>
     <row r="1182" spans="1:6">
       <c r="A1182" t="s">
-        <v>3362</v>
+        <v>3661</v>
       </c>
       <c r="B1182" t="s">
-        <v>3363</v>
+        <v>3662</v>
       </c>
       <c r="C1182" t="s">
-        <v>3080</v>
+        <v>3614</v>
       </c>
       <c r="D1182" t="s">
-        <v>3081</v>
+        <v>3615</v>
+      </c>
+      <c r="E1182" t="s">
+        <v>3663</v>
       </c>
     </row>
     <row r="1183" spans="1:6">
       <c r="A1183" t="s">
-        <v>3364</v>
+        <v>3664</v>
       </c>
       <c r="B1183" t="s">
-        <v>3365</v>
+        <v>3665</v>
       </c>
       <c r="C1183" t="s">
-        <v>3080</v>
+        <v>3661</v>
       </c>
       <c r="D1183" t="s">
-        <v>3081</v>
+        <v>3662</v>
+      </c>
+      <c r="E1183" t="s">
+        <v>3666</v>
       </c>
     </row>
     <row r="1184" spans="1:6">
       <c r="A1184" t="s">
-        <v>3366</v>
+        <v>3667</v>
       </c>
       <c r="B1184" t="s">
-        <v>3367</v>
+        <v>3668</v>
       </c>
       <c r="C1184" t="s">
-        <v>3080</v>
+        <v>3646</v>
       </c>
       <c r="D1184" t="s">
-        <v>3081</v>
+        <v>3647</v>
+      </c>
+      <c r="E1184" t="s">
+        <v>3669</v>
       </c>
     </row>
     <row r="1185" spans="1:6">
       <c r="A1185" t="s">
-        <v>3368</v>
+        <v>3670</v>
       </c>
       <c r="B1185" t="s">
-        <v>3369</v>
+        <v>3671</v>
       </c>
       <c r="C1185" t="s">
-        <v>3080</v>
+        <v>3664</v>
       </c>
       <c r="D1185" t="s">
-        <v>3081</v>
+        <v>3665</v>
+      </c>
+      <c r="E1185" t="s">
+        <v>3672</v>
       </c>
     </row>
     <row r="1186" spans="1:6">
       <c r="A1186" t="s">
-        <v>269</v>
+        <v>3673</v>
       </c>
       <c r="B1186" t="s">
-        <v>270</v>
+        <v>3674</v>
       </c>
       <c r="C1186" t="s">
-        <v>3040</v>
+        <v>3561</v>
       </c>
       <c r="D1186" t="s">
-        <v>3041</v>
+        <v>3562</v>
+      </c>
+      <c r="E1186" t="s">
+        <v>3675</v>
       </c>
     </row>
     <row r="1187" spans="1:6">
       <c r="A1187" t="s">
-        <v>3370</v>
+        <v>3676</v>
       </c>
       <c r="B1187" t="s">
-        <v>3371</v>
+        <v>3677</v>
       </c>
       <c r="C1187" t="s">
-        <v>269</v>
+        <v>3678</v>
       </c>
       <c r="D1187" t="s">
-        <v>270</v>
+        <v>3679</v>
+      </c>
+      <c r="E1187" t="s">
+        <v>3680</v>
       </c>
     </row>
     <row r="1188" spans="1:6">
       <c r="A1188" t="s">
-        <v>3372</v>
+        <v>3616</v>
       </c>
       <c r="B1188" t="s">
-        <v>3373</v>
+        <v>3617</v>
       </c>
       <c r="C1188" t="s">
-        <v>154</v>
+        <v>3681</v>
       </c>
       <c r="D1188" t="s">
-        <v>155</v>
+        <v>3682</v>
+      </c>
+      <c r="E1188" t="s">
+        <v>3683</v>
       </c>
     </row>
     <row r="1189" spans="1:6">
       <c r="A1189" t="s">
-        <v>3374</v>
+        <v>3684</v>
       </c>
       <c r="B1189" t="s">
-        <v>3375</v>
+        <v>3685</v>
       </c>
       <c r="C1189" t="s">
-        <v>3000</v>
+        <v>3614</v>
       </c>
       <c r="D1189" t="s">
-        <v>3001</v>
+        <v>3615</v>
+      </c>
+      <c r="E1189" t="s">
+        <v>3686</v>
       </c>
     </row>
     <row r="1190" spans="1:6">
       <c r="A1190" t="s">
-        <v>3376</v>
+        <v>3658</v>
       </c>
       <c r="B1190" t="s">
-        <v>3377</v>
+        <v>3659</v>
       </c>
       <c r="C1190" t="s">
-        <v>3000</v>
+        <v>3640</v>
       </c>
       <c r="D1190" t="s">
-        <v>3001</v>
+        <v>3641</v>
+      </c>
+      <c r="E1190" t="s">
+        <v>3687</v>
       </c>
     </row>
     <row r="1191" spans="1:6">
       <c r="A1191" t="s">
-        <v>3378</v>
+        <v>3688</v>
       </c>
       <c r="B1191" t="s">
-        <v>3379</v>
+        <v>3689</v>
       </c>
       <c r="C1191" t="s">
-        <v>2798</v>
+        <v>3664</v>
       </c>
       <c r="D1191" t="s">
-        <v>2799</v>
+        <v>3665</v>
+      </c>
+      <c r="E1191" t="s">
+        <v>3690</v>
       </c>
     </row>
     <row r="1192" spans="1:6">
       <c r="A1192" t="s">
-        <v>3380</v>
+        <v>3691</v>
       </c>
       <c r="B1192" t="s">
-        <v>3381</v>
+        <v>3692</v>
       </c>
       <c r="C1192" t="s">
-        <v>2800</v>
+        <v>3545</v>
       </c>
       <c r="D1192" t="s">
-        <v>2801</v>
+        <v>3546</v>
+      </c>
+      <c r="E1192" t="s">
+        <v>3693</v>
       </c>
     </row>
     <row r="1193" spans="1:6">
       <c r="A1193" t="s">
-        <v>3382</v>
+        <v>3694</v>
       </c>
       <c r="B1193" t="s">
-        <v>3383</v>
+        <v>3695</v>
       </c>
       <c r="C1193" t="s">
-        <v>2800</v>
+        <v>3696</v>
       </c>
       <c r="D1193" t="s">
-        <v>2801</v>
+        <v>3697</v>
+      </c>
+      <c r="E1193" t="s">
+        <v>3698</v>
       </c>
     </row>
     <row r="1194" spans="1:6">
       <c r="A1194" t="s">
-        <v>3384</v>
+        <v>3699</v>
       </c>
       <c r="B1194" t="s">
-        <v>3385</v>
+        <v>3700</v>
       </c>
       <c r="C1194" t="s">
-        <v>3170</v>
+        <v>3701</v>
       </c>
       <c r="D1194" t="s">
-        <v>3171</v>
+        <v>3702</v>
+      </c>
+      <c r="E1194" t="s">
+        <v>3703</v>
       </c>
     </row>
     <row r="1195" spans="1:6">
       <c r="A1195" t="s">
-        <v>3386</v>
+        <v>3704</v>
       </c>
       <c r="B1195" t="s">
-        <v>3387</v>
+        <v>3705</v>
       </c>
       <c r="C1195" t="s">
-        <v>3170</v>
+        <v>3706</v>
       </c>
       <c r="D1195" t="s">
-        <v>3171</v>
+        <v>3707</v>
+      </c>
+      <c r="E1195" t="s">
+        <v>3598</v>
       </c>
     </row>
     <row r="1196" spans="1:6">
       <c r="A1196" t="s">
-        <v>2968</v>
+        <v>3708</v>
       </c>
       <c r="B1196" t="s">
-        <v>2969</v>
+        <v>3709</v>
       </c>
       <c r="C1196" t="s">
-        <v>3388</v>
+        <v>3710</v>
       </c>
       <c r="D1196" t="s">
-        <v>3389</v>
+        <v>3711</v>
+      </c>
+      <c r="E1196" t="s">
+        <v>3712</v>
       </c>
     </row>
     <row r="1197" spans="1:6">
       <c r="A1197" t="s">
-        <v>3390</v>
+        <v>3713</v>
       </c>
       <c r="B1197" t="s">
-        <v>3391</v>
+        <v>3714</v>
       </c>
       <c r="C1197" t="s">
-        <v>3218</v>
+        <v>3715</v>
       </c>
       <c r="D1197" t="s">
-        <v>3219</v>
+        <v>3716</v>
+      </c>
+      <c r="E1197" t="s">
+        <v>3717</v>
       </c>
     </row>
     <row r="1198" spans="1:6">
       <c r="A1198" t="s">
-        <v>3392</v>
+        <v>3718</v>
       </c>
       <c r="B1198" t="s">
-        <v>3393</v>
+        <v>3719</v>
       </c>
       <c r="C1198" t="s">
-        <v>3120</v>
+        <v>3720</v>
       </c>
       <c r="D1198" t="s">
-        <v>3121</v>
+        <v>3721</v>
+      </c>
+      <c r="E1198" t="s">
+        <v>3722</v>
       </c>
     </row>
     <row r="1199" spans="1:6">
       <c r="A1199" t="s">
-        <v>3394</v>
+        <v>3723</v>
       </c>
       <c r="B1199" t="s">
-        <v>3395</v>
+        <v>3724</v>
       </c>
       <c r="C1199" t="s">
-        <v>2926</v>
+        <v>3611</v>
       </c>
       <c r="D1199" t="s">
-        <v>2927</v>
+        <v>3612</v>
+      </c>
+      <c r="E1199" t="s">
+        <v>3725</v>
       </c>
     </row>
     <row r="1200" spans="1:6">
       <c r="A1200" t="s">
-        <v>3396</v>
+        <v>3726</v>
       </c>
       <c r="B1200" t="s">
-        <v>3397</v>
+        <v>3727</v>
       </c>
       <c r="C1200" t="s">
-        <v>3294</v>
+        <v>3509</v>
       </c>
       <c r="D1200" t="s">
-        <v>3295</v>
+        <v>3510</v>
+      </c>
+      <c r="E1200" t="s">
+        <v>3728</v>
       </c>
     </row>
     <row r="1201" spans="1:6">
       <c r="A1201" t="s">
-        <v>3398</v>
+        <v>3729</v>
       </c>
       <c r="B1201" t="s">
-        <v>3399</v>
+        <v>3730</v>
       </c>
       <c r="C1201" t="s">
-        <v>3384</v>
+        <v>3731</v>
       </c>
       <c r="D1201" t="s">
-        <v>3385</v>
+        <v>3732</v>
+      </c>
+      <c r="E1201" t="s">
+        <v>3733</v>
       </c>
     </row>
     <row r="1202" spans="1:6">
       <c r="A1202" t="s">
-        <v>3400</v>
+        <v>3734</v>
       </c>
       <c r="B1202" t="s">
-        <v>3401</v>
+        <v>3735</v>
       </c>
       <c r="C1202" t="s">
-        <v>2928</v>
+        <v>3461</v>
       </c>
       <c r="D1202" t="s">
-        <v>2929</v>
+        <v>3462</v>
+      </c>
+      <c r="E1202" t="s">
+        <v>3736</v>
       </c>
     </row>
     <row r="1203" spans="1:6">
       <c r="A1203" t="s">
-        <v>3402</v>
+        <v>3737</v>
       </c>
       <c r="B1203" t="s">
-        <v>3403</v>
+        <v>3738</v>
       </c>
       <c r="C1203" t="s">
-        <v>2928</v>
+        <v>3739</v>
       </c>
       <c r="D1203" t="s">
-        <v>2929</v>
+        <v>3740</v>
+      </c>
+      <c r="E1203" t="s">
+        <v>3741</v>
       </c>
     </row>
     <row r="1204" spans="1:6">
       <c r="A1204" t="s">
-        <v>3404</v>
+        <v>3501</v>
       </c>
       <c r="B1204" t="s">
-        <v>3405</v>
+        <v>3502</v>
       </c>
       <c r="C1204" t="s">
-        <v>3406</v>
+        <v>3742</v>
       </c>
       <c r="D1204" t="s">
-        <v>3407</v>
+        <v>3743</v>
+      </c>
+      <c r="E1204" t="s">
+        <v>3744</v>
       </c>
     </row>
     <row r="1205" spans="1:6">
       <c r="A1205" t="s">
-        <v>3408</v>
+        <v>3745</v>
       </c>
       <c r="B1205" t="s">
-        <v>3409</v>
+        <v>3746</v>
       </c>
       <c r="C1205" t="s">
-        <v>3406</v>
+        <v>3649</v>
       </c>
       <c r="D1205" t="s">
-        <v>3407</v>
+        <v>3650</v>
+      </c>
+      <c r="E1205" t="s">
+        <v>3747</v>
       </c>
     </row>
     <row r="1206" spans="1:6">
       <c r="A1206" t="s">
-        <v>3410</v>
+        <v>3748</v>
       </c>
       <c r="B1206" t="s">
-        <v>3411</v>
+        <v>3749</v>
       </c>
       <c r="C1206" t="s">
-        <v>3406</v>
+        <v>3750</v>
       </c>
       <c r="D1206" t="s">
-        <v>3407</v>
+        <v>3751</v>
+      </c>
+      <c r="E1206" t="s">
+        <v>3752</v>
       </c>
     </row>
     <row r="1207" spans="1:6">
       <c r="A1207" t="s">
-        <v>3412</v>
+        <v>3753</v>
       </c>
       <c r="B1207" t="s">
-        <v>3413</v>
+        <v>3754</v>
       </c>
       <c r="C1207" t="s">
-        <v>3406</v>
+        <v>3755</v>
       </c>
       <c r="D1207" t="s">
-        <v>3407</v>
+        <v>3756</v>
+      </c>
+      <c r="E1207" t="s">
+        <v>3757</v>
       </c>
     </row>
     <row r="1208" spans="1:6">
       <c r="A1208" t="s">
-        <v>3414</v>
+        <v>3627</v>
       </c>
       <c r="B1208" t="s">
-        <v>3415</v>
+        <v>3628</v>
       </c>
       <c r="C1208" t="s">
-        <v>3406</v>
+        <v>3491</v>
       </c>
       <c r="D1208" t="s">
-        <v>3407</v>
+        <v>3492</v>
+      </c>
+      <c r="E1208" t="s">
+        <v>3758</v>
       </c>
     </row>
     <row r="1209" spans="1:6">
       <c r="A1209" t="s">
-        <v>3416</v>
+        <v>3759</v>
       </c>
       <c r="B1209" t="s">
-        <v>3417</v>
+        <v>3760</v>
       </c>
       <c r="C1209" t="s">
-        <v>3418</v>
+        <v>3761</v>
       </c>
       <c r="D1209" t="s">
-        <v>3419</v>
+        <v>3762</v>
+      </c>
+      <c r="E1209" t="s">
+        <v>3763</v>
       </c>
     </row>
     <row r="1210" spans="1:6">
       <c r="A1210" t="s">
-        <v>3128</v>
+        <v>3764</v>
       </c>
       <c r="B1210" t="s">
-        <v>3129</v>
+        <v>3765</v>
       </c>
       <c r="C1210" t="s">
-        <v>3172</v>
+        <v>3766</v>
       </c>
       <c r="D1210" t="s">
-        <v>3173</v>
+        <v>3767</v>
+      </c>
+      <c r="E1210" t="s">
+        <v>3768</v>
       </c>
     </row>
     <row r="1211" spans="1:6">
       <c r="A1211" t="s">
-        <v>3420</v>
+        <v>3769</v>
       </c>
       <c r="B1211" t="s">
-        <v>3421</v>
+        <v>3770</v>
       </c>
       <c r="C1211" t="s">
-        <v>3172</v>
+        <v>3529</v>
       </c>
       <c r="D1211" t="s">
-        <v>3173</v>
+        <v>3530</v>
+      </c>
+      <c r="E1211" t="s">
+        <v>3771</v>
       </c>
     </row>
     <row r="1212" spans="1:6">
       <c r="A1212" t="s">
-        <v>3422</v>
+        <v>3772</v>
       </c>
       <c r="B1212" t="s">
-        <v>3423</v>
+        <v>3773</v>
       </c>
       <c r="C1212" t="s">
-        <v>3172</v>
+        <v>3774</v>
       </c>
       <c r="D1212" t="s">
-        <v>3173</v>
+        <v>3775</v>
+      </c>
+      <c r="E1212" t="s">
+        <v>3776</v>
       </c>
     </row>
     <row r="1213" spans="1:6">
       <c r="A1213" t="s">
-        <v>2846</v>
+        <v>3777</v>
       </c>
       <c r="B1213" t="s">
-        <v>2847</v>
+        <v>3778</v>
       </c>
       <c r="C1213" t="s">
-        <v>3172</v>
+        <v>3779</v>
       </c>
       <c r="D1213" t="s">
-        <v>3173</v>
+        <v>3780</v>
+      </c>
+      <c r="E1213" t="s">
+        <v>3781</v>
       </c>
     </row>
     <row r="1214" spans="1:6">
       <c r="A1214" t="s">
-        <v>3424</v>
+        <v>3782</v>
       </c>
       <c r="B1214" t="s">
-        <v>3425</v>
+        <v>3783</v>
       </c>
       <c r="C1214" t="s">
-        <v>3426</v>
+        <v>3784</v>
       </c>
       <c r="D1214" t="s">
-        <v>3427</v>
+        <v>3785</v>
+      </c>
+      <c r="E1214" t="s">
+        <v>3786</v>
       </c>
     </row>
     <row r="1215" spans="1:6">
       <c r="A1215" t="s">
-        <v>3428</v>
+        <v>3787</v>
       </c>
       <c r="B1215" t="s">
-        <v>3429</v>
+        <v>3788</v>
       </c>
       <c r="C1215" t="s">
-        <v>3430</v>
+        <v>3789</v>
       </c>
       <c r="D1215" t="s">
-        <v>3431</v>
+        <v>3790</v>
+      </c>
+      <c r="E1215" t="s">
+        <v>3791</v>
       </c>
     </row>
     <row r="1216" spans="1:6">
       <c r="A1216" t="s">
-        <v>2890</v>
+        <v>3792</v>
       </c>
       <c r="B1216" t="s">
-        <v>2891</v>
+        <v>3793</v>
       </c>
       <c r="C1216" t="s">
-        <v>2832</v>
+        <v>3729</v>
       </c>
       <c r="D1216" t="s">
-        <v>2833</v>
+        <v>3730</v>
+      </c>
+      <c r="E1216" t="s">
+        <v>3794</v>
       </c>
     </row>
     <row r="1217" spans="1:6">
       <c r="A1217" t="s">
-        <v>3432</v>
+        <v>3715</v>
       </c>
       <c r="B1217" t="s">
-        <v>3433</v>
+        <v>3716</v>
       </c>
       <c r="C1217" t="s">
-        <v>3240</v>
+        <v>3627</v>
       </c>
       <c r="D1217" t="s">
-        <v>3241</v>
+        <v>3628</v>
+      </c>
+      <c r="E1217" t="s">
+        <v>3795</v>
       </c>
     </row>
     <row r="1218" spans="1:6">
       <c r="A1218" t="s">
-        <v>3434</v>
+        <v>3796</v>
       </c>
       <c r="B1218" t="s">
-        <v>3435</v>
+        <v>3797</v>
       </c>
       <c r="C1218" t="s">
-        <v>3084</v>
+        <v>3750</v>
       </c>
       <c r="D1218" t="s">
-        <v>3085</v>
+        <v>3751</v>
+      </c>
+      <c r="E1218" t="s">
+        <v>3798</v>
       </c>
     </row>
     <row r="1219" spans="1:6">
       <c r="A1219" t="s">
-        <v>3436</v>
+        <v>8</v>
       </c>
       <c r="B1219" t="s">
-        <v>3437</v>
+        <v>9</v>
       </c>
       <c r="C1219" t="s">
-        <v>3084</v>
+        <v>350</v>
       </c>
       <c r="D1219" t="s">
-        <v>3085</v>
+        <v>351</v>
+      </c>
+      <c r="E1219" t="s">
+        <v>3799</v>
       </c>
     </row>
     <row r="1220" spans="1:6">
       <c r="A1220" t="s">
-        <v>3438</v>
+        <v>3506</v>
       </c>
       <c r="B1220" t="s">
-        <v>3439</v>
+        <v>3507</v>
       </c>
       <c r="C1220" t="s">
-        <v>3346</v>
+        <v>3661</v>
       </c>
       <c r="D1220" t="s">
-        <v>3347</v>
+        <v>3662</v>
+      </c>
+      <c r="E1220" t="s">
+        <v>3800</v>
       </c>
     </row>
     <row r="1221" spans="1:6">
       <c r="A1221" t="s">
-        <v>3440</v>
+        <v>3801</v>
       </c>
       <c r="B1221" t="s">
-        <v>3441</v>
+        <v>3802</v>
       </c>
       <c r="C1221" t="s">
-        <v>3346</v>
+        <v>3803</v>
       </c>
       <c r="D1221" t="s">
-        <v>3347</v>
+        <v>3804</v>
+      </c>
+      <c r="E1221" t="s">
+        <v>3805</v>
       </c>
     </row>
     <row r="1222" spans="1:6">
       <c r="A1222" t="s">
-        <v>3442</v>
+        <v>2707</v>
       </c>
       <c r="B1222" t="s">
-        <v>3443</v>
+        <v>2708</v>
       </c>
       <c r="C1222" t="s">
-        <v>2610</v>
+        <v>6</v>
       </c>
       <c r="D1222" t="s">
-        <v>2611</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1223" spans="1:6">
       <c r="A1223" t="s">
-        <v>3444</v>
+        <v>3806</v>
       </c>
       <c r="B1223" t="s">
-        <v>3445</v>
+        <v>3807</v>
       </c>
       <c r="C1223" t="s">
-        <v>2610</v>
+        <v>3808</v>
       </c>
       <c r="D1223" t="s">
-        <v>2611</v>
+        <v>3809</v>
       </c>
     </row>
     <row r="1224" spans="1:6">
       <c r="A1224" t="s">
-        <v>3446</v>
+        <v>3810</v>
       </c>
       <c r="B1224" t="s">
-        <v>3447</v>
+        <v>3811</v>
       </c>
       <c r="C1224" t="s">
-        <v>3448</v>
+        <v>3812</v>
       </c>
       <c r="D1224" t="s">
-        <v>3449</v>
+        <v>3813</v>
       </c>
     </row>
     <row r="1225" spans="1:6">
       <c r="A1225" t="s">
-        <v>3450</v>
+        <v>3814</v>
       </c>
       <c r="B1225" t="s">
-        <v>3451</v>
+        <v>3815</v>
       </c>
       <c r="C1225" t="s">
-        <v>3448</v>
+        <v>3816</v>
       </c>
       <c r="D1225" t="s">
-        <v>3449</v>
+        <v>3817</v>
       </c>
     </row>
     <row r="1226" spans="1:6">
       <c r="A1226" t="s">
-        <v>3452</v>
+        <v>3818</v>
       </c>
       <c r="B1226" t="s">
-        <v>3453</v>
+        <v>3819</v>
       </c>
       <c r="C1226" t="s">
-        <v>3454</v>
+        <v>3816</v>
       </c>
       <c r="D1226" t="s">
-        <v>3455</v>
+        <v>3817</v>
       </c>
     </row>
     <row r="1227" spans="1:6">
       <c r="A1227" t="s">
-        <v>3456</v>
+        <v>3820</v>
       </c>
       <c r="B1227" t="s">
-        <v>3457</v>
+        <v>3821</v>
       </c>
       <c r="C1227" t="s">
-        <v>3454</v>
+        <v>3822</v>
       </c>
       <c r="D1227" t="s">
-        <v>3455</v>
+        <v>3823</v>
       </c>
     </row>
     <row r="1228" spans="1:6">
       <c r="A1228" t="s">
-        <v>3458</v>
+        <v>3824</v>
       </c>
       <c r="B1228" t="s">
-        <v>3459</v>
+        <v>3825</v>
       </c>
       <c r="C1228" t="s">
-        <v>2816</v>
+        <v>3822</v>
       </c>
       <c r="D1228" t="s">
-        <v>2817</v>
+        <v>3823</v>
       </c>
     </row>
     <row r="1229" spans="1:6">
       <c r="A1229" t="s">
-        <v>3460</v>
+        <v>3826</v>
       </c>
       <c r="B1229" t="s">
-        <v>3461</v>
+        <v>3827</v>
       </c>
       <c r="C1229" t="s">
-        <v>2816</v>
+        <v>3828</v>
       </c>
       <c r="D1229" t="s">
-        <v>2817</v>
+        <v>3829</v>
       </c>
     </row>
     <row r="1230" spans="1:6">
       <c r="A1230" t="s">
-        <v>3462</v>
+        <v>3830</v>
       </c>
       <c r="B1230" t="s">
-        <v>3463</v>
+        <v>3831</v>
       </c>
       <c r="C1230" t="s">
-        <v>2816</v>
+        <v>3828</v>
       </c>
       <c r="D1230" t="s">
-        <v>2817</v>
+        <v>3829</v>
       </c>
     </row>
     <row r="1231" spans="1:6">
       <c r="A1231" t="s">
-        <v>3464</v>
+        <v>3832</v>
       </c>
       <c r="B1231" t="s">
-        <v>3465</v>
+        <v>3833</v>
       </c>
       <c r="C1231" t="s">
-        <v>2816</v>
+        <v>3834</v>
       </c>
       <c r="D1231" t="s">
-        <v>2817</v>
+        <v>3835</v>
       </c>
     </row>
     <row r="1232" spans="1:6">
       <c r="A1232" t="s">
-        <v>3466</v>
+        <v>3836</v>
       </c>
       <c r="B1232" t="s">
-        <v>3467</v>
+        <v>3837</v>
       </c>
       <c r="C1232" t="s">
-        <v>3242</v>
+        <v>3834</v>
       </c>
       <c r="D1232" t="s">
-        <v>3243</v>
+        <v>3835</v>
       </c>
     </row>
     <row r="1233" spans="1:6">
       <c r="A1233" t="s">
-        <v>3468</v>
+        <v>3838</v>
       </c>
       <c r="B1233" t="s">
-        <v>3469</v>
+        <v>3839</v>
       </c>
       <c r="C1233" t="s">
-        <v>3140</v>
+        <v>3784</v>
       </c>
       <c r="D1233" t="s">
-        <v>3141</v>
+        <v>3785</v>
       </c>
     </row>
     <row r="1234" spans="1:6">
       <c r="A1234" t="s">
-        <v>3470</v>
+        <v>3840</v>
       </c>
       <c r="B1234" t="s">
-        <v>3471</v>
+        <v>3841</v>
       </c>
       <c r="C1234" t="s">
-        <v>3472</v>
+        <v>3784</v>
       </c>
       <c r="D1234" t="s">
-        <v>3473</v>
+        <v>3785</v>
       </c>
     </row>
     <row r="1235" spans="1:6">
       <c r="A1235" t="s">
-        <v>3474</v>
+        <v>3842</v>
       </c>
       <c r="B1235" t="s">
-        <v>3475</v>
+        <v>3843</v>
       </c>
       <c r="C1235" t="s">
-        <v>2630</v>
+        <v>3784</v>
       </c>
       <c r="D1235" t="s">
-        <v>2631</v>
+        <v>3785</v>
       </c>
     </row>
     <row r="1236" spans="1:6">
       <c r="A1236" t="s">
-        <v>3476</v>
+        <v>3844</v>
       </c>
       <c r="B1236" t="s">
-        <v>3477</v>
+        <v>3845</v>
       </c>
       <c r="C1236" t="s">
-        <v>2630</v>
+        <v>3784</v>
       </c>
       <c r="D1236" t="s">
-        <v>2631</v>
+        <v>3785</v>
       </c>
     </row>
     <row r="1237" spans="1:6">
       <c r="A1237" t="s">
-        <v>2800</v>
+        <v>3846</v>
       </c>
       <c r="B1237" t="s">
-        <v>2801</v>
+        <v>3847</v>
       </c>
       <c r="C1237" t="s">
-        <v>3244</v>
+        <v>3784</v>
       </c>
       <c r="D1237" t="s">
-        <v>3245</v>
+        <v>3785</v>
       </c>
     </row>
     <row r="1238" spans="1:6">
       <c r="A1238" t="s">
-        <v>2605</v>
+        <v>3848</v>
       </c>
       <c r="B1238" t="s">
-        <v>2606</v>
+        <v>3849</v>
       </c>
       <c r="C1238" t="s">
-        <v>3244</v>
+        <v>3784</v>
       </c>
       <c r="D1238" t="s">
-        <v>3245</v>
+        <v>3785</v>
       </c>
     </row>
     <row r="1239" spans="1:6">
       <c r="A1239" t="s">
-        <v>3478</v>
+        <v>3850</v>
       </c>
       <c r="B1239" t="s">
-        <v>3479</v>
+        <v>3851</v>
       </c>
       <c r="C1239" t="s">
-        <v>2605</v>
+        <v>3852</v>
       </c>
       <c r="D1239" t="s">
-        <v>2606</v>
+        <v>3853</v>
       </c>
     </row>
     <row r="1240" spans="1:6">
       <c r="A1240" t="s">
-        <v>2906</v>
+        <v>3854</v>
       </c>
       <c r="B1240" t="s">
-        <v>2907</v>
+        <v>3855</v>
       </c>
       <c r="C1240" t="s">
-        <v>3254</v>
+        <v>3852</v>
       </c>
       <c r="D1240" t="s">
-        <v>3255</v>
+        <v>3853</v>
       </c>
     </row>
     <row r="1241" spans="1:6">
       <c r="A1241" t="s">
-        <v>3480</v>
+        <v>3856</v>
       </c>
       <c r="B1241" t="s">
-        <v>3481</v>
+        <v>3857</v>
       </c>
       <c r="C1241" t="s">
-        <v>3482</v>
+        <v>3803</v>
       </c>
       <c r="D1241" t="s">
-        <v>3483</v>
+        <v>3804</v>
       </c>
     </row>
     <row r="1242" spans="1:6">
       <c r="A1242" t="s">
-        <v>3484</v>
+        <v>3858</v>
       </c>
       <c r="B1242" t="s">
-        <v>3485</v>
+        <v>3859</v>
       </c>
       <c r="C1242" t="s">
-        <v>3428</v>
+        <v>3803</v>
       </c>
       <c r="D1242" t="s">
-        <v>3429</v>
+        <v>3804</v>
       </c>
     </row>
     <row r="1243" spans="1:6">
       <c r="A1243" t="s">
-        <v>3486</v>
+        <v>3860</v>
       </c>
       <c r="B1243" t="s">
-        <v>3487</v>
+        <v>3861</v>
       </c>
       <c r="C1243" t="s">
-        <v>3488</v>
+        <v>3454</v>
       </c>
       <c r="D1243" t="s">
-        <v>3489</v>
+        <v>3455</v>
       </c>
     </row>
     <row r="1244" spans="1:6">
       <c r="A1244" t="s">
-        <v>3490</v>
+        <v>3862</v>
       </c>
       <c r="B1244" t="s">
-        <v>3491</v>
+        <v>3863</v>
       </c>
       <c r="C1244" t="s">
-        <v>2827</v>
+        <v>3864</v>
       </c>
       <c r="D1244" t="s">
-        <v>2828</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1245" spans="1:6">
       <c r="A1245" t="s">
-        <v>3492</v>
+        <v>3866</v>
       </c>
       <c r="B1245" t="s">
-        <v>3493</v>
+        <v>3867</v>
       </c>
       <c r="C1245" t="s">
-        <v>2827</v>
+        <v>3864</v>
       </c>
       <c r="D1245" t="s">
-        <v>2828</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1246" spans="1:6">
       <c r="A1246" t="s">
-        <v>3494</v>
+        <v>3868</v>
       </c>
       <c r="B1246" t="s">
-        <v>3495</v>
+        <v>3869</v>
       </c>
       <c r="C1246" t="s">
-        <v>3496</v>
+        <v>3864</v>
       </c>
       <c r="D1246" t="s">
-        <v>3497</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1247" spans="1:6">
       <c r="A1247" t="s">
-        <v>3498</v>
+        <v>3761</v>
       </c>
       <c r="B1247" t="s">
-        <v>3499</v>
+        <v>3762</v>
       </c>
       <c r="C1247" t="s">
-        <v>3496</v>
+        <v>3864</v>
       </c>
       <c r="D1247" t="s">
-        <v>3497</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1248" spans="1:6">
       <c r="A1248" t="s">
-        <v>3500</v>
+        <v>3870</v>
       </c>
       <c r="B1248" t="s">
-        <v>3501</v>
+        <v>3871</v>
       </c>
       <c r="C1248" t="s">
-        <v>2830</v>
+        <v>3864</v>
       </c>
       <c r="D1248" t="s">
-        <v>2831</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1249" spans="1:6">
       <c r="A1249" t="s">
-        <v>3106</v>
+        <v>3872</v>
       </c>
       <c r="B1249" t="s">
-        <v>3107</v>
+        <v>3873</v>
       </c>
       <c r="C1249" t="s">
-        <v>2733</v>
+        <v>3864</v>
       </c>
       <c r="D1249" t="s">
-        <v>2734</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1250" spans="1:6">
       <c r="A1250" t="s">
-        <v>3426</v>
+        <v>3874</v>
       </c>
       <c r="B1250" t="s">
-        <v>3427</v>
+        <v>3875</v>
       </c>
       <c r="C1250" t="s">
-        <v>2733</v>
+        <v>3864</v>
       </c>
       <c r="D1250" t="s">
-        <v>2734</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1251" spans="1:6">
       <c r="A1251" t="s">
-        <v>3502</v>
+        <v>3876</v>
       </c>
       <c r="B1251" t="s">
-        <v>3503</v>
+        <v>3877</v>
       </c>
       <c r="C1251" t="s">
-        <v>2733</v>
+        <v>3864</v>
       </c>
       <c r="D1251" t="s">
-        <v>2734</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1252" spans="1:6">
       <c r="A1252" t="s">
-        <v>2884</v>
+        <v>3878</v>
       </c>
       <c r="B1252" t="s">
-        <v>2885</v>
+        <v>3879</v>
       </c>
       <c r="C1252" t="s">
-        <v>2832</v>
+        <v>3864</v>
       </c>
       <c r="D1252" t="s">
-        <v>2833</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1253" spans="1:6">
       <c r="A1253" t="s">
-        <v>3448</v>
+        <v>3880</v>
       </c>
       <c r="B1253" t="s">
-        <v>3449</v>
+        <v>3881</v>
       </c>
       <c r="C1253" t="s">
-        <v>3262</v>
+        <v>3864</v>
       </c>
       <c r="D1253" t="s">
-        <v>3263</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1254" spans="1:6">
       <c r="A1254" t="s">
-        <v>3454</v>
+        <v>3882</v>
       </c>
       <c r="B1254" t="s">
-        <v>3455</v>
+        <v>3883</v>
       </c>
       <c r="C1254" t="s">
-        <v>3262</v>
+        <v>3864</v>
       </c>
       <c r="D1254" t="s">
-        <v>3263</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1255" spans="1:6">
       <c r="A1255" t="s">
-        <v>3504</v>
+        <v>3884</v>
       </c>
       <c r="B1255" t="s">
-        <v>3505</v>
+        <v>3885</v>
       </c>
       <c r="C1255" t="s">
-        <v>3262</v>
+        <v>3864</v>
       </c>
       <c r="D1255" t="s">
-        <v>3263</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1256" spans="1:6">
       <c r="A1256" t="s">
-        <v>3506</v>
+        <v>3886</v>
       </c>
       <c r="B1256" t="s">
-        <v>3507</v>
+        <v>3887</v>
       </c>
       <c r="C1256" t="s">
-        <v>3508</v>
+        <v>3864</v>
       </c>
       <c r="D1256" t="s">
-        <v>3509</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1257" spans="1:6">
       <c r="A1257" t="s">
-        <v>3510</v>
+        <v>3888</v>
       </c>
       <c r="B1257" t="s">
-        <v>3511</v>
+        <v>3889</v>
       </c>
       <c r="C1257" t="s">
-        <v>3508</v>
+        <v>3864</v>
       </c>
       <c r="D1257" t="s">
-        <v>3509</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1258" spans="1:6">
       <c r="A1258" t="s">
-        <v>3066</v>
+        <v>3890</v>
       </c>
       <c r="B1258" t="s">
-        <v>3067</v>
+        <v>3891</v>
       </c>
       <c r="C1258" t="s">
-        <v>3508</v>
+        <v>3864</v>
       </c>
       <c r="D1258" t="s">
-        <v>3509</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1259" spans="1:6">
       <c r="A1259" t="s">
-        <v>3488</v>
+        <v>3892</v>
       </c>
       <c r="B1259" t="s">
-        <v>3489</v>
+        <v>3893</v>
       </c>
       <c r="C1259" t="s">
-        <v>2832</v>
+        <v>3864</v>
       </c>
       <c r="D1259" t="s">
-        <v>2833</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1260" spans="1:6">
       <c r="A1260" t="s">
-        <v>3418</v>
+        <v>3894</v>
       </c>
       <c r="B1260" t="s">
-        <v>3419</v>
+        <v>3895</v>
       </c>
       <c r="C1260" t="s">
-        <v>3162</v>
+        <v>3864</v>
       </c>
       <c r="D1260" t="s">
-        <v>3163</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1261" spans="1:6">
       <c r="A1261" t="s">
-        <v>3512</v>
+        <v>3896</v>
       </c>
       <c r="B1261" t="s">
-        <v>3513</v>
+        <v>3897</v>
       </c>
       <c r="C1261" t="s">
-        <v>3422</v>
+        <v>3864</v>
       </c>
       <c r="D1261" t="s">
-        <v>3423</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1262" spans="1:6">
       <c r="A1262" t="s">
-        <v>3514</v>
+        <v>3898</v>
       </c>
       <c r="B1262" t="s">
-        <v>3515</v>
+        <v>3899</v>
       </c>
       <c r="C1262" t="s">
-        <v>3422</v>
+        <v>3864</v>
       </c>
       <c r="D1262" t="s">
-        <v>3423</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1263" spans="1:6">
       <c r="A1263" t="s">
-        <v>3496</v>
+        <v>3900</v>
       </c>
       <c r="B1263" t="s">
-        <v>3497</v>
+        <v>3901</v>
       </c>
       <c r="C1263" t="s">
-        <v>3422</v>
+        <v>3864</v>
       </c>
       <c r="D1263" t="s">
-        <v>3423</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1264" spans="1:6">
       <c r="A1264" t="s">
-        <v>3516</v>
+        <v>3902</v>
       </c>
       <c r="B1264" t="s">
-        <v>3517</v>
+        <v>3903</v>
       </c>
       <c r="C1264" t="s">
-        <v>2600</v>
+        <v>3864</v>
       </c>
       <c r="D1264" t="s">
-        <v>2601</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1265" spans="1:6">
       <c r="A1265" t="s">
-        <v>2872</v>
+        <v>3904</v>
       </c>
       <c r="B1265" t="s">
-        <v>2873</v>
+        <v>3905</v>
       </c>
       <c r="C1265" t="s">
-        <v>3264</v>
+        <v>3864</v>
       </c>
       <c r="D1265" t="s">
-        <v>3265</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1266" spans="1:6">
       <c r="A1266" t="s">
-        <v>3518</v>
+        <v>3906</v>
       </c>
       <c r="B1266" t="s">
-        <v>3519</v>
+        <v>3907</v>
       </c>
       <c r="C1266" t="s">
-        <v>3480</v>
+        <v>3864</v>
       </c>
       <c r="D1266" t="s">
-        <v>3481</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1267" spans="1:6">
       <c r="A1267" t="s">
-        <v>3520</v>
+        <v>3908</v>
       </c>
       <c r="B1267" t="s">
-        <v>3521</v>
+        <v>3909</v>
       </c>
       <c r="C1267" t="s">
-        <v>3480</v>
+        <v>3864</v>
       </c>
       <c r="D1267" t="s">
-        <v>3481</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1268" spans="1:6">
       <c r="A1268" t="s">
-        <v>3082</v>
+        <v>3910</v>
       </c>
       <c r="B1268" t="s">
-        <v>3083</v>
+        <v>3911</v>
       </c>
       <c r="C1268" t="s">
-        <v>3480</v>
+        <v>3864</v>
       </c>
       <c r="D1268" t="s">
-        <v>3481</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1269" spans="1:6">
       <c r="A1269" t="s">
-        <v>3522</v>
+        <v>3912</v>
       </c>
       <c r="B1269" t="s">
-        <v>3523</v>
+        <v>3913</v>
       </c>
       <c r="C1269" t="s">
-        <v>3480</v>
+        <v>3914</v>
       </c>
       <c r="D1269" t="s">
-        <v>3481</v>
+        <v>3915</v>
       </c>
     </row>
     <row r="1270" spans="1:6">
       <c r="A1270" t="s">
-        <v>3388</v>
+        <v>3916</v>
       </c>
       <c r="B1270" t="s">
-        <v>3389</v>
+        <v>3917</v>
       </c>
       <c r="C1270" t="s">
-        <v>3480</v>
+        <v>3914</v>
       </c>
       <c r="D1270" t="s">
-        <v>3481</v>
+        <v>3915</v>
       </c>
     </row>
     <row r="1271" spans="1:6">
       <c r="A1271" t="s">
-        <v>3406</v>
+        <v>3918</v>
       </c>
       <c r="B1271" t="s">
-        <v>3407</v>
+        <v>3919</v>
       </c>
       <c r="C1271" t="s">
-        <v>3480</v>
+        <v>3464</v>
       </c>
       <c r="D1271" t="s">
-        <v>3481</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="1272" spans="1:6">
       <c r="A1272" t="s">
-        <v>3430</v>
+        <v>3920</v>
       </c>
       <c r="B1272" t="s">
-        <v>3431</v>
+        <v>3921</v>
       </c>
       <c r="C1272" t="s">
-        <v>3480</v>
+        <v>3464</v>
       </c>
       <c r="D1272" t="s">
-        <v>3481</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="1273" spans="1:6">
       <c r="A1273" t="s">
-        <v>3524</v>
+        <v>3922</v>
       </c>
       <c r="B1273" t="s">
-        <v>3525</v>
+        <v>3923</v>
       </c>
       <c r="C1273" t="s">
-        <v>3480</v>
+        <v>3924</v>
       </c>
       <c r="D1273" t="s">
-        <v>3481</v>
+        <v>3925</v>
       </c>
     </row>
     <row r="1274" spans="1:6">
       <c r="A1274" t="s">
-        <v>3526</v>
+        <v>3926</v>
       </c>
       <c r="B1274" t="s">
-        <v>3527</v>
+        <v>3927</v>
       </c>
       <c r="C1274" t="s">
-        <v>2846</v>
+        <v>3924</v>
       </c>
       <c r="D1274" t="s">
-        <v>2847</v>
+        <v>3925</v>
       </c>
     </row>
     <row r="1275" spans="1:6">
       <c r="A1275" t="s">
-        <v>3528</v>
+        <v>3808</v>
       </c>
       <c r="B1275" t="s">
-        <v>3529</v>
+        <v>3809</v>
       </c>
       <c r="C1275" t="s">
-        <v>2846</v>
+        <v>3928</v>
       </c>
       <c r="D1275" t="s">
-        <v>2847</v>
+        <v>3929</v>
       </c>
     </row>
     <row r="1276" spans="1:6">
       <c r="A1276" t="s">
-        <v>2972</v>
+        <v>3930</v>
       </c>
       <c r="B1276" t="s">
-        <v>2973</v>
+        <v>3931</v>
       </c>
       <c r="C1276" t="s">
-        <v>3070</v>
+        <v>3932</v>
       </c>
       <c r="D1276" t="s">
-        <v>3071</v>
+        <v>3933</v>
       </c>
     </row>
     <row r="1277" spans="1:6">
       <c r="A1277" t="s">
-        <v>3508</v>
+        <v>3934</v>
       </c>
       <c r="B1277" t="s">
-        <v>3509</v>
+        <v>3935</v>
       </c>
       <c r="C1277" t="s">
-        <v>3070</v>
+        <v>3932</v>
       </c>
       <c r="D1277" t="s">
-        <v>3071</v>
+        <v>3933</v>
       </c>
     </row>
     <row r="1278" spans="1:6">
       <c r="A1278" t="s">
-        <v>2640</v>
+        <v>3936</v>
       </c>
       <c r="B1278" t="s">
-        <v>2641</v>
+        <v>3937</v>
       </c>
       <c r="C1278" t="s">
-        <v>1703</v>
+        <v>3938</v>
       </c>
       <c r="D1278" t="s">
-        <v>1704</v>
+        <v>3939</v>
       </c>
     </row>
     <row r="1279" spans="1:6">
       <c r="A1279" t="s">
-        <v>3530</v>
+        <v>3940</v>
       </c>
       <c r="B1279" t="s">
-        <v>3531</v>
+        <v>3941</v>
       </c>
       <c r="C1279" t="s">
-        <v>2938</v>
+        <v>3942</v>
       </c>
       <c r="D1279" t="s">
-        <v>2939</v>
+        <v>3943</v>
       </c>
     </row>
     <row r="1280" spans="1:6">
       <c r="A1280" t="s">
-        <v>3532</v>
+        <v>3944</v>
       </c>
       <c r="B1280" t="s">
-        <v>3533</v>
+        <v>3945</v>
       </c>
       <c r="C1280" t="s">
-        <v>2938</v>
+        <v>3946</v>
       </c>
       <c r="D1280" t="s">
-        <v>2939</v>
+        <v>3947</v>
       </c>
     </row>
     <row r="1281" spans="1:6">
       <c r="A1281" t="s">
-        <v>3534</v>
+        <v>3948</v>
       </c>
       <c r="B1281" t="s">
-        <v>3535</v>
+        <v>3949</v>
       </c>
       <c r="C1281" t="s">
-        <v>3412</v>
+        <v>3946</v>
       </c>
       <c r="D1281" t="s">
-        <v>3413</v>
+        <v>3947</v>
       </c>
     </row>
     <row r="1282" spans="1:6">
       <c r="A1282" t="s">
-        <v>3536</v>
+        <v>3812</v>
       </c>
       <c r="B1282" t="s">
-        <v>3537</v>
+        <v>3813</v>
       </c>
       <c r="C1282" t="s">
-        <v>3412</v>
+        <v>3950</v>
       </c>
       <c r="D1282" t="s">
-        <v>3413</v>
+        <v>3951</v>
       </c>
     </row>
     <row r="1283" spans="1:6">
       <c r="A1283" t="s">
-        <v>2998</v>
+        <v>3952</v>
       </c>
       <c r="B1283" t="s">
-        <v>2999</v>
+        <v>3953</v>
       </c>
       <c r="C1283" t="s">
-        <v>2620</v>
+        <v>3950</v>
       </c>
       <c r="D1283" t="s">
-        <v>2621</v>
+        <v>3951</v>
       </c>
     </row>
     <row r="1284" spans="1:6">
       <c r="A1284" t="s">
-        <v>3538</v>
+        <v>3954</v>
       </c>
       <c r="B1284" t="s">
-        <v>3539</v>
+        <v>3955</v>
       </c>
       <c r="C1284" t="s">
-        <v>2620</v>
+        <v>3956</v>
       </c>
       <c r="D1284" t="s">
-        <v>2621</v>
+        <v>3957</v>
       </c>
     </row>
     <row r="1285" spans="1:6">
       <c r="A1285" t="s">
-        <v>3540</v>
+        <v>3958</v>
       </c>
       <c r="B1285" t="s">
-        <v>3541</v>
+        <v>3959</v>
       </c>
       <c r="C1285" t="s">
-        <v>2620</v>
+        <v>3956</v>
       </c>
       <c r="D1285" t="s">
-        <v>2621</v>
+        <v>3957</v>
       </c>
     </row>
     <row r="1286" spans="1:6">
       <c r="A1286" t="s">
-        <v>3542</v>
+        <v>3960</v>
       </c>
       <c r="B1286" t="s">
-        <v>3543</v>
+        <v>3961</v>
       </c>
       <c r="C1286" t="s">
-        <v>3320</v>
+        <v>3962</v>
       </c>
       <c r="D1286" t="s">
-        <v>3321</v>
+        <v>3963</v>
       </c>
     </row>
     <row r="1287" spans="1:6">
       <c r="A1287" t="s">
-        <v>3544</v>
+        <v>3964</v>
       </c>
       <c r="B1287" t="s">
-        <v>3545</v>
+        <v>3965</v>
       </c>
       <c r="C1287" t="s">
-        <v>3414</v>
+        <v>3862</v>
       </c>
       <c r="D1287" t="s">
-        <v>3415</v>
+        <v>3863</v>
       </c>
     </row>
     <row r="1288" spans="1:6">
       <c r="A1288" t="s">
-        <v>3546</v>
+        <v>3966</v>
       </c>
       <c r="B1288" t="s">
-        <v>3547</v>
+        <v>3967</v>
       </c>
       <c r="C1288" t="s">
-        <v>3414</v>
+        <v>3484</v>
       </c>
       <c r="D1288" t="s">
-        <v>3415</v>
+        <v>3485</v>
       </c>
     </row>
     <row r="1289" spans="1:6">
       <c r="A1289" t="s">
-        <v>3548</v>
+        <v>3968</v>
       </c>
       <c r="B1289" t="s">
-        <v>3549</v>
+        <v>3969</v>
       </c>
       <c r="C1289" t="s">
-        <v>3414</v>
+        <v>3484</v>
       </c>
       <c r="D1289" t="s">
-        <v>3415</v>
+        <v>3485</v>
       </c>
     </row>
     <row r="1290" spans="1:6">
       <c r="A1290" t="s">
-        <v>2858</v>
+        <v>3970</v>
       </c>
       <c r="B1290" t="s">
-        <v>2859</v>
+        <v>3971</v>
       </c>
       <c r="C1290" t="s">
-        <v>2852</v>
+        <v>3972</v>
       </c>
       <c r="D1290" t="s">
-        <v>2853</v>
+        <v>3973</v>
       </c>
     </row>
     <row r="1291" spans="1:6">
       <c r="A1291" t="s">
-        <v>3482</v>
+        <v>3942</v>
       </c>
       <c r="B1291" t="s">
-        <v>3483</v>
+        <v>3943</v>
       </c>
       <c r="C1291" t="s">
-        <v>2852</v>
+        <v>3972</v>
       </c>
       <c r="D1291" t="s">
-        <v>2853</v>
+        <v>3973</v>
       </c>
     </row>
     <row r="1292" spans="1:6">
       <c r="A1292" t="s">
-        <v>3028</v>
+        <v>3974</v>
       </c>
       <c r="B1292" t="s">
-        <v>3029</v>
+        <v>3975</v>
       </c>
       <c r="C1292" t="s">
-        <v>3524</v>
+        <v>3976</v>
       </c>
       <c r="D1292" t="s">
-        <v>3525</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="1293" spans="1:6">
       <c r="A1293" t="s">
-        <v>3472</v>
+        <v>3978</v>
       </c>
       <c r="B1293" t="s">
-        <v>3473</v>
+        <v>3979</v>
       </c>
       <c r="C1293" t="s">
-        <v>3524</v>
+        <v>3976</v>
       </c>
       <c r="D1293" t="s">
-        <v>3525</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="1294" spans="1:6">
       <c r="A1294" t="s">
-        <v>2282</v>
+        <v>3980</v>
       </c>
       <c r="B1294" t="s">
-        <v>2283</v>
+        <v>3981</v>
       </c>
       <c r="C1294" t="s">
-        <v>3052</v>
+        <v>3976</v>
       </c>
       <c r="D1294" t="s">
-        <v>3053</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="1295" spans="1:6">
       <c r="A1295" t="s">
-        <v>3030</v>
+        <v>3982</v>
       </c>
       <c r="B1295" t="s">
-        <v>3031</v>
+        <v>3983</v>
       </c>
       <c r="C1295" t="s">
-        <v>2727</v>
+        <v>3976</v>
       </c>
       <c r="D1295" t="s">
-        <v>2728</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="1296" spans="1:6">
       <c r="A1296" t="s">
-        <v>3110</v>
+        <v>3924</v>
       </c>
       <c r="B1296" t="s">
-        <v>3111</v>
+        <v>3925</v>
       </c>
       <c r="C1296" t="s">
-        <v>2727</v>
+        <v>3984</v>
       </c>
       <c r="D1296" t="s">
-        <v>2728</v>
+        <v>3985</v>
       </c>
     </row>
     <row r="1297" spans="1:6">
       <c r="A1297" t="s">
-        <v>3272</v>
+        <v>3986</v>
       </c>
       <c r="B1297" t="s">
-        <v>3273</v>
+        <v>3987</v>
       </c>
       <c r="C1297" t="s">
-        <v>2727</v>
+        <v>3984</v>
       </c>
       <c r="D1297" t="s">
-        <v>2728</v>
+        <v>3985</v>
       </c>
     </row>
     <row r="1298" spans="1:6">
       <c r="A1298" t="s">
-        <v>3550</v>
+        <v>3988</v>
       </c>
       <c r="B1298" t="s">
-        <v>3551</v>
+        <v>3989</v>
       </c>
       <c r="C1298" t="s">
-        <v>3504</v>
+        <v>3984</v>
       </c>
       <c r="D1298" t="s">
-        <v>3505</v>
+        <v>3985</v>
       </c>
     </row>
     <row r="1299" spans="1:6">
       <c r="A1299" t="s">
-        <v>3552</v>
+        <v>3990</v>
       </c>
       <c r="B1299" t="s">
-        <v>3553</v>
+        <v>3991</v>
       </c>
       <c r="C1299" t="s">
-        <v>3504</v>
+        <v>3761</v>
       </c>
       <c r="D1299" t="s">
-        <v>3505</v>
+        <v>3762</v>
       </c>
     </row>
     <row r="1300" spans="1:6">
       <c r="A1300" t="s">
-        <v>3554</v>
+        <v>3992</v>
       </c>
       <c r="B1300" t="s">
-        <v>3555</v>
+        <v>3993</v>
       </c>
       <c r="C1300" t="s">
-        <v>2645</v>
+        <v>3994</v>
       </c>
       <c r="D1300" t="s">
-        <v>2646</v>
+        <v>3995</v>
       </c>
     </row>
     <row r="1301" spans="1:6">
       <c r="A1301" t="s">
-        <v>3556</v>
+        <v>3996</v>
       </c>
       <c r="B1301" t="s">
-        <v>3557</v>
+        <v>3997</v>
       </c>
       <c r="C1301" t="s">
-        <v>3302</v>
+        <v>3994</v>
       </c>
       <c r="D1301" t="s">
-        <v>3303</v>
+        <v>3995</v>
       </c>
     </row>
     <row r="1302" spans="1:6">
       <c r="A1302" t="s">
-        <v>3558</v>
+        <v>3998</v>
       </c>
       <c r="B1302" t="s">
-        <v>3559</v>
+        <v>3999</v>
       </c>
       <c r="C1302" t="s">
-        <v>3302</v>
+        <v>3994</v>
       </c>
       <c r="D1302" t="s">
-        <v>3303</v>
+        <v>3995</v>
       </c>
     </row>
     <row r="1303" spans="1:6">
       <c r="A1303" t="s">
-        <v>285</v>
+        <v>4000</v>
       </c>
       <c r="B1303" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-      <c r="D1303"/>
+        <v>4001</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>3994</v>
+      </c>
+      <c r="D1303" t="s">
+        <v>3995</v>
+      </c>
     </row>
     <row r="1304" spans="1:6">
       <c r="A1304" t="s">
-        <v>3560</v>
+        <v>4002</v>
       </c>
       <c r="B1304" t="s">
-        <v>3561</v>
+        <v>4003</v>
       </c>
       <c r="C1304" t="s">
-        <v>3562</v>
+        <v>3994</v>
       </c>
       <c r="D1304" t="s">
-        <v>3563</v>
-[...5 lines deleted...]
-        <v>3565</v>
+        <v>3995</v>
       </c>
     </row>
     <row r="1305" spans="1:6">
       <c r="A1305" t="s">
-        <v>3566</v>
+        <v>4004</v>
       </c>
       <c r="B1305" t="s">
-        <v>3567</v>
+        <v>4005</v>
       </c>
       <c r="C1305" t="s">
-        <v>3568</v>
+        <v>3994</v>
       </c>
       <c r="D1305" t="s">
-        <v>3569</v>
-[...5 lines deleted...]
-        <v>3571</v>
+        <v>3995</v>
       </c>
     </row>
     <row r="1306" spans="1:6">
       <c r="A1306" t="s">
-        <v>3572</v>
+        <v>4006</v>
       </c>
       <c r="B1306" t="s">
-        <v>3573</v>
+        <v>4007</v>
       </c>
       <c r="C1306" t="s">
-        <v>3566</v>
+        <v>3994</v>
       </c>
       <c r="D1306" t="s">
-        <v>3567</v>
-[...5 lines deleted...]
-        <v>3575</v>
+        <v>3995</v>
       </c>
     </row>
     <row r="1307" spans="1:6">
       <c r="A1307" t="s">
-        <v>3576</v>
+        <v>4008</v>
       </c>
       <c r="B1307" t="s">
-        <v>3577</v>
+        <v>4009</v>
       </c>
       <c r="C1307" t="s">
-        <v>3578</v>
+        <v>4010</v>
       </c>
       <c r="D1307" t="s">
-        <v>3579</v>
-[...5 lines deleted...]
-        <v>3581</v>
+        <v>4011</v>
       </c>
     </row>
     <row r="1308" spans="1:6">
       <c r="A1308" t="s">
-        <v>3582</v>
+        <v>4012</v>
       </c>
       <c r="B1308" t="s">
-        <v>3583</v>
+        <v>4013</v>
       </c>
       <c r="C1308" t="s">
-        <v>3578</v>
+        <v>4014</v>
       </c>
       <c r="D1308" t="s">
-        <v>3579</v>
-[...5 lines deleted...]
-        <v>3585</v>
+        <v>4015</v>
       </c>
     </row>
     <row r="1309" spans="1:6">
       <c r="A1309" t="s">
-        <v>3586</v>
+        <v>4016</v>
       </c>
       <c r="B1309" t="s">
-        <v>3587</v>
+        <v>4017</v>
       </c>
       <c r="C1309" t="s">
-        <v>3588</v>
+        <v>4018</v>
       </c>
       <c r="D1309" t="s">
-        <v>3589</v>
-[...5 lines deleted...]
-        <v>3591</v>
+        <v>4019</v>
       </c>
     </row>
     <row r="1310" spans="1:6">
       <c r="A1310" t="s">
-        <v>3592</v>
+        <v>3962</v>
       </c>
       <c r="B1310" t="s">
-        <v>3593</v>
+        <v>3963</v>
       </c>
       <c r="C1310" t="s">
-        <v>3578</v>
+        <v>4020</v>
       </c>
       <c r="D1310" t="s">
-        <v>3579</v>
-[...5 lines deleted...]
-        <v>3595</v>
+        <v>4021</v>
       </c>
     </row>
     <row r="1311" spans="1:6">
       <c r="A1311" t="s">
-        <v>3596</v>
+        <v>4022</v>
       </c>
       <c r="B1311" t="s">
-        <v>3597</v>
+        <v>4023</v>
       </c>
       <c r="C1311" t="s">
-        <v>3598</v>
+        <v>4020</v>
       </c>
       <c r="D1311" t="s">
-        <v>3599</v>
-[...5 lines deleted...]
-        <v>3601</v>
+        <v>4021</v>
       </c>
     </row>
     <row r="1312" spans="1:6">
       <c r="A1312" t="s">
-        <v>3602</v>
+        <v>4024</v>
       </c>
       <c r="B1312" t="s">
-        <v>3603</v>
+        <v>4025</v>
       </c>
       <c r="C1312" t="s">
-        <v>3604</v>
+        <v>4020</v>
       </c>
       <c r="D1312" t="s">
-        <v>3605</v>
-[...5 lines deleted...]
-        <v>3607</v>
+        <v>4021</v>
       </c>
     </row>
     <row r="1313" spans="1:6">
       <c r="A1313" t="s">
-        <v>3608</v>
+        <v>4026</v>
       </c>
       <c r="B1313" t="s">
-        <v>3609</v>
+        <v>4027</v>
       </c>
       <c r="C1313" t="s">
-        <v>3566</v>
+        <v>3842</v>
       </c>
       <c r="D1313" t="s">
-        <v>3567</v>
-[...5 lines deleted...]
-        <v>3611</v>
+        <v>3843</v>
       </c>
     </row>
     <row r="1314" spans="1:6">
       <c r="A1314" t="s">
-        <v>3612</v>
+        <v>4028</v>
       </c>
       <c r="B1314" t="s">
-        <v>3613</v>
+        <v>4029</v>
       </c>
       <c r="C1314" t="s">
-        <v>3588</v>
+        <v>3870</v>
       </c>
       <c r="D1314" t="s">
-        <v>3589</v>
-[...5 lines deleted...]
-        <v>3615</v>
+        <v>3871</v>
       </c>
     </row>
     <row r="1315" spans="1:6">
       <c r="A1315" t="s">
-        <v>3616</v>
+        <v>4030</v>
       </c>
       <c r="B1315" t="s">
-        <v>3617</v>
+        <v>4031</v>
       </c>
       <c r="C1315" t="s">
-        <v>3562</v>
+        <v>3988</v>
       </c>
       <c r="D1315" t="s">
-        <v>3563</v>
-[...5 lines deleted...]
-        <v>3619</v>
+        <v>3989</v>
       </c>
     </row>
     <row r="1316" spans="1:6">
       <c r="A1316" t="s">
-        <v>3568</v>
+        <v>3516</v>
       </c>
       <c r="B1316" t="s">
-        <v>3569</v>
+        <v>3517</v>
       </c>
       <c r="C1316" t="s">
-        <v>3620</v>
+        <v>3509</v>
       </c>
       <c r="D1316" t="s">
-        <v>3621</v>
-[...5 lines deleted...]
-        <v>3623</v>
+        <v>3510</v>
       </c>
     </row>
     <row r="1317" spans="1:6">
       <c r="A1317" t="s">
-        <v>3624</v>
+        <v>4032</v>
       </c>
       <c r="B1317" t="s">
-        <v>3625</v>
+        <v>4033</v>
       </c>
       <c r="C1317" t="s">
-        <v>3626</v>
+        <v>236</v>
       </c>
       <c r="D1317" t="s">
-        <v>3627</v>
-[...5 lines deleted...]
-        <v>3629</v>
+        <v>221</v>
       </c>
     </row>
     <row r="1318" spans="1:6">
       <c r="A1318" t="s">
-        <v>3630</v>
+        <v>1696</v>
       </c>
       <c r="B1318" t="s">
-        <v>3631</v>
+        <v>1697</v>
       </c>
       <c r="C1318" t="s">
-        <v>3632</v>
+        <v>230</v>
       </c>
       <c r="D1318" t="s">
-        <v>3633</v>
-[...5 lines deleted...]
-        <v>3635</v>
+        <v>231</v>
       </c>
     </row>
     <row r="1319" spans="1:6">
       <c r="A1319" t="s">
-        <v>3636</v>
+        <v>4034</v>
       </c>
       <c r="B1319" t="s">
-        <v>3637</v>
+        <v>4035</v>
       </c>
       <c r="C1319" t="s">
-        <v>3638</v>
+        <v>658</v>
       </c>
       <c r="D1319" t="s">
-        <v>3639</v>
-[...5 lines deleted...]
-        <v>3641</v>
+        <v>659</v>
       </c>
     </row>
     <row r="1320" spans="1:6">
       <c r="A1320" t="s">
-        <v>3642</v>
+        <v>4036</v>
       </c>
       <c r="B1320" t="s">
-        <v>3643</v>
+        <v>4037</v>
       </c>
       <c r="C1320" t="s">
-        <v>3638</v>
+        <v>313</v>
       </c>
       <c r="D1320" t="s">
-        <v>3639</v>
-[...5 lines deleted...]
-        <v>3645</v>
+        <v>314</v>
       </c>
     </row>
     <row r="1321" spans="1:6">
       <c r="A1321" t="s">
-        <v>3646</v>
+        <v>400</v>
       </c>
       <c r="B1321" t="s">
-        <v>3647</v>
+        <v>401</v>
       </c>
       <c r="C1321" t="s">
-        <v>3598</v>
+        <v>510</v>
       </c>
       <c r="D1321" t="s">
-        <v>3599</v>
-[...5 lines deleted...]
-        <v>3649</v>
+        <v>511</v>
       </c>
     </row>
     <row r="1322" spans="1:6">
       <c r="A1322" t="s">
-        <v>3650</v>
+        <v>510</v>
       </c>
       <c r="B1322" t="s">
-        <v>3651</v>
+        <v>511</v>
       </c>
       <c r="C1322" t="s">
-        <v>3652</v>
+        <v>319</v>
       </c>
       <c r="D1322" t="s">
-        <v>3653</v>
-[...5 lines deleted...]
-        <v>3655</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1323" spans="1:6">
       <c r="A1323" t="s">
-        <v>3656</v>
+        <v>236</v>
       </c>
       <c r="B1323" t="s">
-        <v>3657</v>
+        <v>221</v>
       </c>
       <c r="C1323" t="s">
-        <v>3658</v>
+        <v>222</v>
       </c>
       <c r="D1323" t="s">
-        <v>3659</v>
-[...2 lines deleted...]
-        <v>3660</v>
+        <v>223</v>
       </c>
     </row>
     <row r="1324" spans="1:6">
       <c r="A1324" t="s">
-        <v>3661</v>
+        <v>4038</v>
       </c>
       <c r="B1324" t="s">
-        <v>3662</v>
+        <v>4039</v>
       </c>
       <c r="C1324" t="s">
-        <v>3638</v>
+        <v>4036</v>
       </c>
       <c r="D1324" t="s">
-        <v>3639</v>
-[...2 lines deleted...]
-        <v>3663</v>
+        <v>4037</v>
       </c>
     </row>
     <row r="1325" spans="1:6">
       <c r="A1325" t="s">
-        <v>3664</v>
+        <v>4040</v>
       </c>
       <c r="B1325" t="s">
-        <v>3665</v>
+        <v>4041</v>
       </c>
       <c r="C1325" t="s">
-        <v>3666</v>
+        <v>3543</v>
       </c>
       <c r="D1325" t="s">
-        <v>3667</v>
-[...2 lines deleted...]
-        <v>3668</v>
+        <v>3544</v>
       </c>
     </row>
     <row r="1326" spans="1:6">
       <c r="A1326" t="s">
-        <v>3669</v>
+        <v>4042</v>
       </c>
       <c r="B1326" t="s">
-        <v>3670</v>
+        <v>4043</v>
       </c>
       <c r="C1326" t="s">
-        <v>3562</v>
+        <v>582</v>
       </c>
       <c r="D1326" t="s">
-        <v>3563</v>
-[...2 lines deleted...]
-        <v>3671</v>
+        <v>583</v>
       </c>
     </row>
     <row r="1327" spans="1:6">
       <c r="A1327" t="s">
-        <v>3672</v>
+        <v>4044</v>
       </c>
       <c r="B1327" t="s">
-        <v>3673</v>
+        <v>4045</v>
       </c>
       <c r="C1327" t="s">
-        <v>3674</v>
+        <v>655</v>
       </c>
       <c r="D1327" t="s">
-        <v>3675</v>
-[...2 lines deleted...]
-        <v>3671</v>
+        <v>656</v>
       </c>
     </row>
     <row r="1328" spans="1:6">
       <c r="A1328" t="s">
-        <v>3676</v>
+        <v>4046</v>
       </c>
       <c r="B1328" t="s">
-        <v>3677</v>
+        <v>4047</v>
       </c>
       <c r="C1328" t="s">
-        <v>3562</v>
+        <v>3491</v>
       </c>
       <c r="D1328" t="s">
-        <v>3563</v>
-[...2 lines deleted...]
-        <v>3678</v>
+        <v>3492</v>
       </c>
     </row>
     <row r="1329" spans="1:6">
       <c r="A1329" t="s">
-        <v>3679</v>
+        <v>4048</v>
       </c>
       <c r="B1329" t="s">
-        <v>3680</v>
+        <v>4049</v>
       </c>
       <c r="C1329" t="s">
-        <v>3674</v>
+        <v>3491</v>
       </c>
       <c r="D1329" t="s">
-        <v>3675</v>
-[...2 lines deleted...]
-        <v>3678</v>
+        <v>3492</v>
       </c>
     </row>
     <row r="1330" spans="1:6">
       <c r="A1330" t="s">
-        <v>3681</v>
+        <v>3621</v>
       </c>
       <c r="B1330" t="s">
-        <v>3682</v>
+        <v>3622</v>
       </c>
       <c r="C1330" t="s">
-        <v>3586</v>
+        <v>3491</v>
       </c>
       <c r="D1330" t="s">
-        <v>3587</v>
-[...2 lines deleted...]
-        <v>3683</v>
+        <v>3492</v>
       </c>
     </row>
     <row r="1331" spans="1:6">
       <c r="A1331" t="s">
-        <v>3684</v>
+        <v>4050</v>
       </c>
       <c r="B1331" t="s">
-        <v>3685</v>
+        <v>4051</v>
       </c>
       <c r="C1331" t="s">
-        <v>3686</v>
+        <v>3491</v>
       </c>
       <c r="D1331" t="s">
-        <v>3687</v>
-[...2 lines deleted...]
-        <v>3688</v>
+        <v>3492</v>
       </c>
     </row>
     <row r="1332" spans="1:6">
       <c r="A1332" t="s">
-        <v>3689</v>
+        <v>3750</v>
       </c>
       <c r="B1332" t="s">
-        <v>3690</v>
+        <v>3751</v>
       </c>
       <c r="C1332" t="s">
-        <v>3586</v>
+        <v>3491</v>
       </c>
       <c r="D1332" t="s">
-        <v>3587</v>
-[...2 lines deleted...]
-        <v>3691</v>
+        <v>3492</v>
       </c>
     </row>
     <row r="1333" spans="1:6">
       <c r="A1333" t="s">
-        <v>3692</v>
+        <v>3561</v>
       </c>
       <c r="B1333" t="s">
-        <v>3693</v>
+        <v>3562</v>
       </c>
       <c r="C1333" t="s">
-        <v>3612</v>
+        <v>4052</v>
       </c>
       <c r="D1333" t="s">
-        <v>3613</v>
-[...2 lines deleted...]
-        <v>3694</v>
+        <v>4053</v>
       </c>
     </row>
     <row r="1334" spans="1:6">
       <c r="A1334" t="s">
-        <v>3695</v>
+        <v>3632</v>
       </c>
       <c r="B1334" t="s">
-        <v>3696</v>
+        <v>3633</v>
       </c>
       <c r="C1334" t="s">
-        <v>3586</v>
+        <v>2533</v>
       </c>
       <c r="D1334" t="s">
-        <v>3587</v>
-[...2 lines deleted...]
-        <v>3697</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="1335" spans="1:6">
       <c r="A1335" t="s">
-        <v>3698</v>
+        <v>4054</v>
       </c>
       <c r="B1335" t="s">
-        <v>3699</v>
+        <v>4055</v>
       </c>
       <c r="C1335" t="s">
-        <v>3700</v>
+        <v>4056</v>
       </c>
       <c r="D1335" t="s">
-        <v>3701</v>
-[...2 lines deleted...]
-        <v>3702</v>
+        <v>4057</v>
       </c>
     </row>
     <row r="1336" spans="1:6">
       <c r="A1336" t="s">
-        <v>3703</v>
+        <v>4058</v>
       </c>
       <c r="B1336" t="s">
-        <v>3704</v>
+        <v>4059</v>
       </c>
       <c r="C1336" t="s">
-        <v>3705</v>
+        <v>4002</v>
       </c>
       <c r="D1336" t="s">
-        <v>3706</v>
-[...2 lines deleted...]
-        <v>3707</v>
+        <v>4003</v>
       </c>
     </row>
     <row r="1337" spans="1:6">
       <c r="A1337" t="s">
-        <v>3708</v>
+        <v>3994</v>
       </c>
       <c r="B1337" t="s">
-        <v>3709</v>
+        <v>3995</v>
       </c>
       <c r="C1337" t="s">
-        <v>3710</v>
+        <v>4060</v>
       </c>
       <c r="D1337" t="s">
-        <v>3711</v>
-[...2 lines deleted...]
-        <v>3712</v>
+        <v>4061</v>
       </c>
     </row>
     <row r="1338" spans="1:6">
       <c r="A1338" t="s">
-        <v>3713</v>
+        <v>4062</v>
       </c>
       <c r="B1338" t="s">
-        <v>3714</v>
+        <v>4063</v>
       </c>
       <c r="C1338" t="s">
-        <v>3708</v>
+        <v>4060</v>
       </c>
       <c r="D1338" t="s">
-        <v>3709</v>
-[...2 lines deleted...]
-        <v>3715</v>
+        <v>4061</v>
       </c>
     </row>
     <row r="1339" spans="1:6">
       <c r="A1339" t="s">
-        <v>3716</v>
+        <v>4064</v>
       </c>
       <c r="B1339" t="s">
-        <v>3717</v>
+        <v>4065</v>
       </c>
       <c r="C1339" t="s">
-        <v>3718</v>
+        <v>3569</v>
       </c>
       <c r="D1339" t="s">
-        <v>3719</v>
-[...2 lines deleted...]
-        <v>3720</v>
+        <v>3570</v>
       </c>
     </row>
     <row r="1340" spans="1:6">
       <c r="A1340" t="s">
-        <v>3721</v>
+        <v>4066</v>
       </c>
       <c r="B1340" t="s">
-        <v>3722</v>
+        <v>4067</v>
       </c>
       <c r="C1340" t="s">
-        <v>3705</v>
+        <v>3569</v>
       </c>
       <c r="D1340" t="s">
-        <v>3706</v>
-[...2 lines deleted...]
-        <v>3723</v>
+        <v>3570</v>
       </c>
     </row>
     <row r="1341" spans="1:6">
       <c r="A1341" t="s">
-        <v>3724</v>
+        <v>3938</v>
       </c>
       <c r="B1341" t="s">
-        <v>3725</v>
+        <v>3939</v>
       </c>
       <c r="C1341" t="s">
-        <v>3726</v>
+        <v>4068</v>
       </c>
       <c r="D1341" t="s">
-        <v>3727</v>
-[...2 lines deleted...]
-        <v>3728</v>
+        <v>4069</v>
       </c>
     </row>
     <row r="1342" spans="1:6">
       <c r="A1342" t="s">
-        <v>3729</v>
+        <v>4070</v>
       </c>
       <c r="B1342" t="s">
-        <v>3730</v>
+        <v>4071</v>
       </c>
       <c r="C1342" t="s">
-        <v>3731</v>
+        <v>4068</v>
       </c>
       <c r="D1342" t="s">
-        <v>3732</v>
-[...2 lines deleted...]
-        <v>3733</v>
+        <v>4069</v>
       </c>
     </row>
     <row r="1343" spans="1:6">
       <c r="A1343" t="s">
-        <v>3734</v>
+        <v>4072</v>
       </c>
       <c r="B1343" t="s">
-        <v>3735</v>
+        <v>4073</v>
       </c>
       <c r="C1343" t="s">
-        <v>3736</v>
+        <v>4074</v>
       </c>
       <c r="D1343" t="s">
-        <v>3737</v>
-[...2 lines deleted...]
-        <v>3738</v>
+        <v>4075</v>
       </c>
     </row>
     <row r="1344" spans="1:6">
       <c r="A1344" t="s">
-        <v>3739</v>
+        <v>4076</v>
       </c>
       <c r="B1344" t="s">
-        <v>3740</v>
+        <v>4077</v>
       </c>
       <c r="C1344" t="s">
-        <v>3741</v>
+        <v>4074</v>
       </c>
       <c r="D1344" t="s">
-        <v>3742</v>
-[...2 lines deleted...]
-        <v>3743</v>
+        <v>4075</v>
       </c>
     </row>
     <row r="1345" spans="1:6">
       <c r="A1345" t="s">
-        <v>3588</v>
+        <v>4078</v>
       </c>
       <c r="B1345" t="s">
-        <v>3589</v>
+        <v>4079</v>
       </c>
       <c r="C1345" t="s">
-        <v>3744</v>
+        <v>4074</v>
       </c>
       <c r="D1345" t="s">
-        <v>3745</v>
-[...2 lines deleted...]
-        <v>3746</v>
+        <v>4075</v>
       </c>
     </row>
     <row r="1346" spans="1:6">
       <c r="A1346" t="s">
-        <v>3747</v>
+        <v>4080</v>
       </c>
       <c r="B1346" t="s">
-        <v>3748</v>
+        <v>4081</v>
       </c>
       <c r="C1346" t="s">
-        <v>3578</v>
+        <v>4082</v>
       </c>
       <c r="D1346" t="s">
-        <v>3579</v>
-[...2 lines deleted...]
-        <v>3749</v>
+        <v>4083</v>
       </c>
     </row>
     <row r="1347" spans="1:6">
       <c r="A1347" t="s">
-        <v>3750</v>
+        <v>4084</v>
       </c>
       <c r="B1347" t="s">
-        <v>3751</v>
+        <v>4085</v>
       </c>
       <c r="C1347" t="s">
-        <v>3566</v>
+        <v>4082</v>
       </c>
       <c r="D1347" t="s">
-        <v>3567</v>
-[...2 lines deleted...]
-        <v>3752</v>
+        <v>4083</v>
       </c>
     </row>
     <row r="1348" spans="1:6">
       <c r="A1348" t="s">
-        <v>3753</v>
+        <v>4086</v>
       </c>
       <c r="B1348" t="s">
-        <v>3754</v>
+        <v>4087</v>
       </c>
       <c r="C1348" t="s">
-        <v>3755</v>
+        <v>4088</v>
       </c>
       <c r="D1348" t="s">
-        <v>3756</v>
-[...2 lines deleted...]
-        <v>3757</v>
+        <v>4089</v>
       </c>
     </row>
     <row r="1349" spans="1:6">
       <c r="A1349" t="s">
-        <v>3758</v>
+        <v>4090</v>
       </c>
       <c r="B1349" t="s">
-        <v>3759</v>
+        <v>4091</v>
       </c>
       <c r="C1349" t="s">
-        <v>3753</v>
+        <v>4092</v>
       </c>
       <c r="D1349" t="s">
-        <v>3754</v>
-[...2 lines deleted...]
-        <v>3760</v>
+        <v>4093</v>
       </c>
     </row>
     <row r="1350" spans="1:6">
       <c r="A1350" t="s">
-        <v>3761</v>
+        <v>4094</v>
       </c>
       <c r="B1350" t="s">
-        <v>3762</v>
+        <v>4095</v>
       </c>
       <c r="C1350" t="s">
-        <v>3758</v>
+        <v>3720</v>
       </c>
       <c r="D1350" t="s">
-        <v>3759</v>
-[...2 lines deleted...]
-        <v>3763</v>
+        <v>3721</v>
       </c>
     </row>
     <row r="1351" spans="1:6">
       <c r="A1351" t="s">
-        <v>3731</v>
+        <v>4096</v>
       </c>
       <c r="B1351" t="s">
-        <v>3732</v>
+        <v>4097</v>
       </c>
       <c r="C1351" t="s">
-        <v>3630</v>
+        <v>3720</v>
       </c>
       <c r="D1351" t="s">
-        <v>3631</v>
-[...2 lines deleted...]
-        <v>3764</v>
+        <v>3721</v>
       </c>
     </row>
     <row r="1352" spans="1:6">
       <c r="A1352" t="s">
-        <v>3765</v>
+        <v>4098</v>
       </c>
       <c r="B1352" t="s">
-        <v>3766</v>
+        <v>4099</v>
       </c>
       <c r="C1352" t="s">
-        <v>3731</v>
+        <v>3720</v>
       </c>
       <c r="D1352" t="s">
-        <v>3732</v>
-[...2 lines deleted...]
-        <v>3767</v>
+        <v>3721</v>
       </c>
     </row>
     <row r="1353" spans="1:6">
       <c r="A1353" t="s">
-        <v>3768</v>
+        <v>4100</v>
       </c>
       <c r="B1353" t="s">
-        <v>3769</v>
+        <v>4101</v>
       </c>
       <c r="C1353" t="s">
-        <v>3765</v>
+        <v>4004</v>
       </c>
       <c r="D1353" t="s">
-        <v>3766</v>
-[...2 lines deleted...]
-        <v>3770</v>
+        <v>4005</v>
       </c>
     </row>
     <row r="1354" spans="1:6">
       <c r="A1354" t="s">
-        <v>3771</v>
+        <v>4102</v>
       </c>
       <c r="B1354" t="s">
-        <v>3772</v>
+        <v>4103</v>
       </c>
       <c r="C1354" t="s">
-        <v>3765</v>
+        <v>4104</v>
       </c>
       <c r="D1354" t="s">
-        <v>3766</v>
-[...2 lines deleted...]
-        <v>3773</v>
+        <v>4105</v>
       </c>
     </row>
     <row r="1355" spans="1:6">
       <c r="A1355" t="s">
-        <v>3700</v>
+        <v>3852</v>
       </c>
       <c r="B1355" t="s">
-        <v>3701</v>
+        <v>3853</v>
       </c>
       <c r="C1355" t="s">
         <v>3586</v>
       </c>
       <c r="D1355" t="s">
         <v>3587</v>
       </c>
-      <c r="F1355" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="1356" spans="1:6">
       <c r="A1356" t="s">
-        <v>3775</v>
+        <v>4106</v>
       </c>
       <c r="B1356" t="s">
-        <v>3776</v>
+        <v>4107</v>
       </c>
       <c r="C1356" t="s">
-        <v>3777</v>
+        <v>4024</v>
       </c>
       <c r="D1356" t="s">
-        <v>3778</v>
-[...2 lines deleted...]
-        <v>3779</v>
+        <v>4025</v>
       </c>
     </row>
     <row r="1357" spans="1:6">
       <c r="A1357" t="s">
-        <v>3780</v>
+        <v>4010</v>
       </c>
       <c r="B1357" t="s">
-        <v>3781</v>
+        <v>4011</v>
       </c>
       <c r="C1357" t="s">
-        <v>3777</v>
+        <v>4024</v>
       </c>
       <c r="D1357" t="s">
-        <v>3778</v>
-[...2 lines deleted...]
-        <v>3782</v>
+        <v>4025</v>
       </c>
     </row>
     <row r="1358" spans="1:6">
       <c r="A1358" t="s">
-        <v>3783</v>
+        <v>4108</v>
       </c>
       <c r="B1358" t="s">
-        <v>3784</v>
+        <v>4109</v>
       </c>
       <c r="C1358" t="s">
-        <v>3731</v>
+        <v>4110</v>
       </c>
       <c r="D1358" t="s">
-        <v>3732</v>
-[...2 lines deleted...]
-        <v>3785</v>
+        <v>4111</v>
       </c>
     </row>
     <row r="1359" spans="1:6">
       <c r="A1359" t="s">
-        <v>3598</v>
+        <v>4088</v>
       </c>
       <c r="B1359" t="s">
-        <v>3599</v>
+        <v>4089</v>
       </c>
       <c r="C1359" t="s">
-        <v>3783</v>
+        <v>3496</v>
       </c>
       <c r="D1359" t="s">
-        <v>3784</v>
-[...2 lines deleted...]
-        <v>3786</v>
+        <v>3497</v>
       </c>
     </row>
     <row r="1360" spans="1:6">
       <c r="A1360" t="s">
-        <v>3710</v>
+        <v>4112</v>
       </c>
       <c r="B1360" t="s">
-        <v>3711</v>
+        <v>4113</v>
       </c>
       <c r="C1360" t="s">
-        <v>3755</v>
+        <v>3496</v>
       </c>
       <c r="D1360" t="s">
-        <v>3756</v>
-[...2 lines deleted...]
-        <v>3787</v>
+        <v>3497</v>
       </c>
     </row>
     <row r="1361" spans="1:6">
       <c r="A1361" t="s">
-        <v>3788</v>
+        <v>4114</v>
       </c>
       <c r="B1361" t="s">
-        <v>3789</v>
+        <v>4115</v>
       </c>
       <c r="C1361" t="s">
-        <v>3790</v>
+        <v>3496</v>
       </c>
       <c r="D1361" t="s">
-        <v>3791</v>
-[...2 lines deleted...]
-        <v>3792</v>
+        <v>3497</v>
       </c>
     </row>
     <row r="1362" spans="1:6">
       <c r="A1362" t="s">
-        <v>3793</v>
+        <v>3956</v>
       </c>
       <c r="B1362" t="s">
-        <v>3794</v>
+        <v>3957</v>
       </c>
       <c r="C1362" t="s">
-        <v>3788</v>
+        <v>4116</v>
       </c>
       <c r="D1362" t="s">
-        <v>3789</v>
-[...2 lines deleted...]
-        <v>3795</v>
+        <v>4117</v>
       </c>
     </row>
     <row r="1363" spans="1:6">
       <c r="A1363" t="s">
-        <v>3796</v>
+        <v>4118</v>
       </c>
       <c r="B1363" t="s">
-        <v>3797</v>
+        <v>4119</v>
       </c>
       <c r="C1363" t="s">
-        <v>3726</v>
+        <v>4116</v>
       </c>
       <c r="D1363" t="s">
-        <v>3727</v>
-[...2 lines deleted...]
-        <v>3798</v>
+        <v>4117</v>
       </c>
     </row>
     <row r="1364" spans="1:6">
       <c r="A1364" t="s">
-        <v>3799</v>
+        <v>3593</v>
       </c>
       <c r="B1364" t="s">
-        <v>3800</v>
+        <v>3594</v>
       </c>
       <c r="C1364" t="s">
-        <v>3796</v>
+        <v>4116</v>
       </c>
       <c r="D1364" t="s">
-        <v>3797</v>
-[...2 lines deleted...]
-        <v>3801</v>
+        <v>4117</v>
       </c>
     </row>
     <row r="1365" spans="1:6">
       <c r="A1365" t="s">
-        <v>3802</v>
+        <v>4092</v>
       </c>
       <c r="B1365" t="s">
-        <v>3803</v>
+        <v>4093</v>
       </c>
       <c r="C1365" t="s">
-        <v>3796</v>
+        <v>4116</v>
       </c>
       <c r="D1365" t="s">
-        <v>3797</v>
-[...2 lines deleted...]
-        <v>3804</v>
+        <v>4117</v>
       </c>
     </row>
     <row r="1366" spans="1:6">
       <c r="A1366" t="s">
-        <v>3726</v>
+        <v>4120</v>
       </c>
       <c r="B1366" t="s">
-        <v>3727</v>
+        <v>4121</v>
       </c>
       <c r="C1366" t="s">
-        <v>3632</v>
+        <v>4116</v>
       </c>
       <c r="D1366" t="s">
-        <v>3633</v>
-[...2 lines deleted...]
-        <v>3805</v>
+        <v>4117</v>
       </c>
     </row>
     <row r="1367" spans="1:6">
       <c r="A1367" t="s">
-        <v>3632</v>
+        <v>4122</v>
       </c>
       <c r="B1367" t="s">
-        <v>3633</v>
+        <v>4123</v>
       </c>
       <c r="C1367" t="s">
-        <v>3806</v>
+        <v>4116</v>
       </c>
       <c r="D1367" t="s">
-        <v>3807</v>
-[...2 lines deleted...]
-        <v>3808</v>
+        <v>4117</v>
       </c>
     </row>
     <row r="1368" spans="1:6">
       <c r="A1368" t="s">
-        <v>3809</v>
+        <v>4124</v>
       </c>
       <c r="B1368" t="s">
-        <v>3810</v>
+        <v>4125</v>
       </c>
       <c r="C1368" t="s">
-        <v>3710</v>
+        <v>3750</v>
       </c>
       <c r="D1368" t="s">
-        <v>3711</v>
-[...2 lines deleted...]
-        <v>3811</v>
+        <v>3751</v>
       </c>
     </row>
     <row r="1369" spans="1:6">
       <c r="A1369" t="s">
-        <v>3812</v>
+        <v>4126</v>
       </c>
       <c r="B1369" t="s">
-        <v>3813</v>
+        <v>4127</v>
       </c>
       <c r="C1369" t="s">
-        <v>3809</v>
+        <v>4116</v>
       </c>
       <c r="D1369" t="s">
-        <v>3810</v>
-[...2 lines deleted...]
-        <v>3814</v>
+        <v>4117</v>
       </c>
     </row>
     <row r="1370" spans="1:6">
       <c r="A1370" t="s">
-        <v>3815</v>
+        <v>4128</v>
       </c>
       <c r="B1370" t="s">
-        <v>3816</v>
+        <v>4129</v>
       </c>
       <c r="C1370" t="s">
-        <v>3817</v>
+        <v>4116</v>
       </c>
       <c r="D1370" t="s">
-        <v>3818</v>
-[...2 lines deleted...]
-        <v>3819</v>
+        <v>4117</v>
       </c>
     </row>
     <row r="1371" spans="1:6">
       <c r="A1371" t="s">
-        <v>3820</v>
+        <v>4130</v>
       </c>
       <c r="B1371" t="s">
-        <v>3821</v>
+        <v>4131</v>
       </c>
       <c r="C1371" t="s">
-        <v>3612</v>
+        <v>4116</v>
       </c>
       <c r="D1371" t="s">
-        <v>3613</v>
-[...2 lines deleted...]
-        <v>3822</v>
+        <v>4117</v>
       </c>
     </row>
     <row r="1372" spans="1:6">
       <c r="A1372" t="s">
-        <v>3823</v>
+        <v>4132</v>
       </c>
       <c r="B1372" t="s">
-        <v>3824</v>
+        <v>4133</v>
       </c>
       <c r="C1372" t="s">
-        <v>3734</v>
+        <v>4116</v>
       </c>
       <c r="D1372" t="s">
-        <v>3735</v>
-[...2 lines deleted...]
-        <v>3825</v>
+        <v>4117</v>
       </c>
     </row>
     <row r="1373" spans="1:6">
       <c r="A1373" t="s">
-        <v>3826</v>
+        <v>4134</v>
       </c>
       <c r="B1373" t="s">
-        <v>3827</v>
+        <v>4135</v>
       </c>
       <c r="C1373" t="s">
-        <v>3739</v>
+        <v>4116</v>
       </c>
       <c r="D1373" t="s">
-        <v>3740</v>
-[...2 lines deleted...]
-        <v>3828</v>
+        <v>4117</v>
       </c>
     </row>
     <row r="1374" spans="1:6">
       <c r="A1374" t="s">
-        <v>3829</v>
+        <v>4136</v>
       </c>
       <c r="B1374" t="s">
-        <v>3830</v>
+        <v>4137</v>
       </c>
       <c r="C1374" t="s">
-        <v>3809</v>
+        <v>4138</v>
       </c>
       <c r="D1374" t="s">
-        <v>3810</v>
-[...2 lines deleted...]
-        <v>3831</v>
+        <v>4139</v>
       </c>
     </row>
     <row r="1375" spans="1:6">
       <c r="A1375" t="s">
-        <v>3832</v>
+        <v>4140</v>
       </c>
       <c r="B1375" t="s">
-        <v>3833</v>
+        <v>4141</v>
       </c>
       <c r="C1375" t="s">
-        <v>3758</v>
+        <v>4142</v>
       </c>
       <c r="D1375" t="s">
-        <v>3759</v>
-[...2 lines deleted...]
-        <v>3834</v>
+        <v>4143</v>
       </c>
     </row>
     <row r="1376" spans="1:6">
       <c r="A1376" t="s">
-        <v>3835</v>
+        <v>4144</v>
       </c>
       <c r="B1376" t="s">
-        <v>3836</v>
+        <v>4145</v>
       </c>
       <c r="C1376" t="s">
-        <v>3758</v>
+        <v>4006</v>
       </c>
       <c r="D1376" t="s">
-        <v>3759</v>
-[...2 lines deleted...]
-        <v>3837</v>
+        <v>4007</v>
       </c>
     </row>
     <row r="1377" spans="1:6">
       <c r="A1377" t="s">
-        <v>3838</v>
+        <v>4146</v>
       </c>
       <c r="B1377" t="s">
-        <v>3839</v>
+        <v>4147</v>
       </c>
       <c r="C1377" t="s">
-        <v>3809</v>
+        <v>4148</v>
       </c>
       <c r="D1377" t="s">
-        <v>3810</v>
-[...2 lines deleted...]
-        <v>3840</v>
+        <v>4149</v>
       </c>
     </row>
     <row r="1378" spans="1:6">
       <c r="A1378" t="s">
-        <v>3841</v>
+        <v>4150</v>
       </c>
       <c r="B1378" t="s">
-        <v>3842</v>
+        <v>4151</v>
       </c>
       <c r="C1378" t="s">
-        <v>3790</v>
+        <v>4148</v>
       </c>
       <c r="D1378" t="s">
-        <v>3791</v>
-[...2 lines deleted...]
-        <v>3843</v>
+        <v>4149</v>
       </c>
     </row>
     <row r="1379" spans="1:6">
       <c r="A1379" t="s">
-        <v>3844</v>
+        <v>4152</v>
       </c>
       <c r="B1379" t="s">
-        <v>3845</v>
+        <v>4153</v>
       </c>
       <c r="C1379" t="s">
-        <v>3790</v>
+        <v>4154</v>
       </c>
       <c r="D1379" t="s">
-        <v>3791</v>
-[...2 lines deleted...]
-        <v>3846</v>
+        <v>4155</v>
       </c>
     </row>
     <row r="1380" spans="1:6">
       <c r="A1380" t="s">
-        <v>3790</v>
+        <v>4156</v>
       </c>
       <c r="B1380" t="s">
-        <v>3791</v>
+        <v>4157</v>
       </c>
       <c r="C1380" t="s">
-        <v>3562</v>
+        <v>4158</v>
       </c>
       <c r="D1380" t="s">
-        <v>3563</v>
-[...2 lines deleted...]
-        <v>3847</v>
+        <v>4159</v>
       </c>
     </row>
     <row r="1381" spans="1:6">
       <c r="A1381" t="s">
-        <v>3652</v>
+        <v>3534</v>
       </c>
       <c r="B1381" t="s">
-        <v>3653</v>
+        <v>3535</v>
       </c>
       <c r="C1381" t="s">
-        <v>3736</v>
+        <v>4158</v>
       </c>
       <c r="D1381" t="s">
-        <v>3737</v>
-[...2 lines deleted...]
-        <v>3848</v>
+        <v>4159</v>
       </c>
     </row>
     <row r="1382" spans="1:6">
       <c r="A1382" t="s">
-        <v>3849</v>
+        <v>4160</v>
       </c>
       <c r="B1382" t="s">
-        <v>3850</v>
+        <v>4161</v>
       </c>
       <c r="C1382" t="s">
-        <v>3851</v>
+        <v>3619</v>
       </c>
       <c r="D1382" t="s">
-        <v>3852</v>
-[...2 lines deleted...]
-        <v>3853</v>
+        <v>3620</v>
       </c>
     </row>
     <row r="1383" spans="1:6">
       <c r="A1383" t="s">
-        <v>3854</v>
+        <v>4162</v>
       </c>
       <c r="B1383" t="s">
-        <v>3855</v>
+        <v>4163</v>
       </c>
       <c r="C1383" t="s">
-        <v>3849</v>
+        <v>3481</v>
       </c>
       <c r="D1383" t="s">
-        <v>3850</v>
-[...2 lines deleted...]
-        <v>3856</v>
+        <v>3482</v>
       </c>
     </row>
     <row r="1384" spans="1:6">
       <c r="A1384" t="s">
-        <v>3857</v>
+        <v>4164</v>
       </c>
       <c r="B1384" t="s">
-        <v>3858</v>
+        <v>4165</v>
       </c>
       <c r="C1384" t="s">
-        <v>3765</v>
+        <v>3481</v>
       </c>
       <c r="D1384" t="s">
-        <v>3766</v>
-[...2 lines deleted...]
-        <v>3859</v>
+        <v>3482</v>
       </c>
     </row>
     <row r="1385" spans="1:6">
       <c r="A1385" t="s">
-        <v>3860</v>
+        <v>3972</v>
       </c>
       <c r="B1385" t="s">
-        <v>3861</v>
+        <v>3973</v>
       </c>
       <c r="C1385" t="s">
-        <v>3857</v>
+        <v>3481</v>
       </c>
       <c r="D1385" t="s">
-        <v>3858</v>
-[...2 lines deleted...]
-        <v>3862</v>
+        <v>3482</v>
       </c>
     </row>
     <row r="1386" spans="1:6">
       <c r="A1386" t="s">
-        <v>3863</v>
+        <v>3984</v>
       </c>
       <c r="B1386" t="s">
-        <v>3864</v>
+        <v>3985</v>
       </c>
       <c r="C1386" t="s">
-        <v>3857</v>
+        <v>3481</v>
       </c>
       <c r="D1386" t="s">
-        <v>3858</v>
-[...2 lines deleted...]
-        <v>3865</v>
+        <v>3482</v>
       </c>
     </row>
     <row r="1387" spans="1:6">
       <c r="A1387" t="s">
-        <v>3817</v>
+        <v>4166</v>
       </c>
       <c r="B1387" t="s">
-        <v>3818</v>
+        <v>4167</v>
       </c>
       <c r="C1387" t="s">
-        <v>3638</v>
+        <v>3481</v>
       </c>
       <c r="D1387" t="s">
-        <v>3639</v>
-[...2 lines deleted...]
-        <v>3866</v>
+        <v>3482</v>
       </c>
     </row>
     <row r="1388" spans="1:6">
       <c r="A1388" t="s">
-        <v>3867</v>
+        <v>4168</v>
       </c>
       <c r="B1388" t="s">
-        <v>3868</v>
+        <v>4169</v>
       </c>
       <c r="C1388" t="s">
-        <v>3602</v>
+        <v>3481</v>
       </c>
       <c r="D1388" t="s">
-        <v>3603</v>
-[...2 lines deleted...]
-        <v>3869</v>
+        <v>3482</v>
       </c>
     </row>
     <row r="1389" spans="1:6">
       <c r="A1389" t="s">
-        <v>3870</v>
+        <v>3678</v>
       </c>
       <c r="B1389" t="s">
-        <v>3871</v>
+        <v>3679</v>
       </c>
       <c r="C1389" t="s">
-        <v>3661</v>
+        <v>3481</v>
       </c>
       <c r="D1389" t="s">
-        <v>3662</v>
-[...2 lines deleted...]
-        <v>3872</v>
+        <v>3482</v>
       </c>
     </row>
     <row r="1390" spans="1:6">
       <c r="A1390" t="s">
-        <v>3873</v>
+        <v>4170</v>
       </c>
       <c r="B1390" t="s">
-        <v>3874</v>
+        <v>4171</v>
       </c>
       <c r="C1390" t="s">
-        <v>3638</v>
+        <v>3481</v>
       </c>
       <c r="D1390" t="s">
-        <v>3639</v>
-[...2 lines deleted...]
-        <v>3875</v>
+        <v>3482</v>
       </c>
     </row>
     <row r="1391" spans="1:6">
       <c r="A1391" t="s">
-        <v>3876</v>
+        <v>4172</v>
       </c>
       <c r="B1391" t="s">
-        <v>3877</v>
+        <v>4173</v>
       </c>
       <c r="C1391" t="s">
-        <v>3878</v>
+        <v>3481</v>
       </c>
       <c r="D1391" t="s">
-        <v>3879</v>
-[...2 lines deleted...]
-        <v>3880</v>
+        <v>3482</v>
       </c>
     </row>
     <row r="1392" spans="1:6">
       <c r="A1392" t="s">
-        <v>3878</v>
+        <v>4174</v>
       </c>
       <c r="B1392" t="s">
-        <v>3879</v>
+        <v>4175</v>
       </c>
       <c r="C1392" t="s">
-        <v>3638</v>
+        <v>3481</v>
       </c>
       <c r="D1392" t="s">
-        <v>3639</v>
-[...2 lines deleted...]
-        <v>3589</v>
+        <v>3482</v>
       </c>
     </row>
     <row r="1393" spans="1:6">
       <c r="A1393" t="s">
-        <v>3881</v>
+        <v>3466</v>
       </c>
       <c r="B1393" t="s">
-        <v>3882</v>
+        <v>3467</v>
       </c>
       <c r="C1393" t="s">
-        <v>3883</v>
+        <v>3481</v>
       </c>
       <c r="D1393" t="s">
-        <v>3884</v>
-[...2 lines deleted...]
-        <v>3885</v>
+        <v>3482</v>
       </c>
     </row>
     <row r="1394" spans="1:6">
       <c r="A1394" t="s">
-        <v>3886</v>
+        <v>3755</v>
       </c>
       <c r="B1394" t="s">
-        <v>3887</v>
+        <v>3756</v>
       </c>
       <c r="C1394" t="s">
-        <v>3817</v>
+        <v>3625</v>
       </c>
       <c r="D1394" t="s">
-        <v>3818</v>
+        <v>3626</v>
       </c>
     </row>
     <row r="1395" spans="1:6">
       <c r="A1395" t="s">
-        <v>3888</v>
+        <v>4176</v>
       </c>
       <c r="B1395" t="s">
-        <v>3889</v>
+        <v>4177</v>
       </c>
       <c r="C1395" t="s">
-        <v>3674</v>
+        <v>3625</v>
       </c>
       <c r="D1395" t="s">
-        <v>3675</v>
+        <v>3626</v>
       </c>
     </row>
     <row r="1396" spans="1:6">
       <c r="A1396" t="s">
-        <v>3890</v>
+        <v>4178</v>
       </c>
       <c r="B1396" t="s">
-        <v>3891</v>
+        <v>4179</v>
       </c>
       <c r="C1396" t="s">
-        <v>3724</v>
+        <v>3625</v>
       </c>
       <c r="D1396" t="s">
-        <v>3725</v>
+        <v>3626</v>
       </c>
     </row>
     <row r="1397" spans="1:6">
       <c r="A1397" t="s">
-        <v>3658</v>
+        <v>4180</v>
       </c>
       <c r="B1397" t="s">
-        <v>3659</v>
+        <v>4181</v>
       </c>
       <c r="C1397" t="s">
-        <v>3698</v>
+        <v>3625</v>
       </c>
       <c r="D1397" t="s">
-        <v>3699</v>
+        <v>3626</v>
       </c>
     </row>
     <row r="1398" spans="1:6">
       <c r="A1398" t="s">
-        <v>3892</v>
+        <v>4182</v>
       </c>
       <c r="B1398" t="s">
-        <v>3893</v>
+        <v>4183</v>
       </c>
       <c r="C1398" t="s">
-        <v>3586</v>
+        <v>3625</v>
       </c>
       <c r="D1398" t="s">
-        <v>3587</v>
+        <v>3626</v>
       </c>
     </row>
     <row r="1399" spans="1:6">
       <c r="A1399" t="s">
-        <v>3894</v>
+        <v>4184</v>
       </c>
       <c r="B1399" t="s">
-        <v>3895</v>
+        <v>4185</v>
       </c>
       <c r="C1399" t="s">
-        <v>3896</v>
+        <v>4186</v>
       </c>
       <c r="D1399" t="s">
-        <v>3897</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="1400" spans="1:6">
       <c r="A1400" t="s">
-        <v>3898</v>
+        <v>4188</v>
       </c>
       <c r="B1400" t="s">
-        <v>3899</v>
+        <v>4189</v>
       </c>
       <c r="C1400" t="s">
-        <v>3894</v>
+        <v>4186</v>
       </c>
       <c r="D1400" t="s">
-        <v>3895</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="1401" spans="1:6">
       <c r="A1401" t="s">
-        <v>3718</v>
+        <v>3816</v>
       </c>
       <c r="B1401" t="s">
-        <v>3719</v>
+        <v>3817</v>
       </c>
       <c r="C1401" t="s">
-        <v>3753</v>
+        <v>4190</v>
       </c>
       <c r="D1401" t="s">
-        <v>3754</v>
+        <v>4191</v>
       </c>
     </row>
     <row r="1402" spans="1:6">
       <c r="A1402" t="s">
-        <v>3900</v>
+        <v>4192</v>
       </c>
       <c r="B1402" t="s">
-        <v>3901</v>
+        <v>4193</v>
       </c>
       <c r="C1402" t="s">
-        <v>3753</v>
+        <v>4190</v>
       </c>
       <c r="D1402" t="s">
-        <v>3754</v>
+        <v>4191</v>
       </c>
     </row>
     <row r="1403" spans="1:6">
       <c r="A1403" t="s">
-        <v>3902</v>
+        <v>4194</v>
       </c>
       <c r="B1403" t="s">
-        <v>3903</v>
+        <v>4195</v>
       </c>
       <c r="C1403" t="s">
-        <v>3900</v>
+        <v>4190</v>
       </c>
       <c r="D1403" t="s">
-        <v>3901</v>
+        <v>4191</v>
       </c>
     </row>
     <row r="1404" spans="1:6">
       <c r="A1404" t="s">
-        <v>3904</v>
+        <v>4196</v>
       </c>
       <c r="B1404" t="s">
-        <v>3905</v>
+        <v>4197</v>
       </c>
       <c r="C1404" t="s">
-        <v>3906</v>
+        <v>4190</v>
       </c>
       <c r="D1404" t="s">
-        <v>3907</v>
+        <v>4191</v>
       </c>
     </row>
     <row r="1405" spans="1:6">
       <c r="A1405" t="s">
-        <v>3908</v>
+        <v>4198</v>
       </c>
       <c r="B1405" t="s">
-        <v>3909</v>
+        <v>4199</v>
       </c>
       <c r="C1405" t="s">
-        <v>3638</v>
+        <v>3739</v>
       </c>
       <c r="D1405" t="s">
-        <v>3639</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="1406" spans="1:6">
       <c r="A1406" t="s">
-        <v>3604</v>
+        <v>4200</v>
       </c>
       <c r="B1406" t="s">
-        <v>3605</v>
+        <v>4201</v>
       </c>
       <c r="C1406" t="s">
-        <v>3638</v>
+        <v>4198</v>
       </c>
       <c r="D1406" t="s">
-        <v>3639</v>
+        <v>4199</v>
       </c>
     </row>
     <row r="1407" spans="1:6">
       <c r="A1407" t="s">
-        <v>3910</v>
+        <v>4202</v>
       </c>
       <c r="B1407" t="s">
-        <v>3911</v>
+        <v>4203</v>
       </c>
       <c r="C1407" t="s">
-        <v>3638</v>
+        <v>4198</v>
       </c>
       <c r="D1407" t="s">
-        <v>3639</v>
+        <v>4199</v>
       </c>
     </row>
     <row r="1408" spans="1:6">
       <c r="A1408" t="s">
-        <v>3883</v>
+        <v>4204</v>
       </c>
       <c r="B1408" t="s">
-        <v>3884</v>
+        <v>4205</v>
       </c>
       <c r="C1408" t="s">
-        <v>3638</v>
+        <v>4198</v>
       </c>
       <c r="D1408" t="s">
-        <v>3639</v>
+        <v>4199</v>
       </c>
     </row>
     <row r="1409" spans="1:6">
       <c r="A1409" t="s">
-        <v>3851</v>
+        <v>4206</v>
       </c>
       <c r="B1409" t="s">
-        <v>3852</v>
+        <v>4207</v>
       </c>
       <c r="C1409" t="s">
-        <v>3624</v>
+        <v>4198</v>
       </c>
       <c r="D1409" t="s">
-        <v>3625</v>
+        <v>4199</v>
       </c>
     </row>
     <row r="1410" spans="1:6">
       <c r="A1410" t="s">
-        <v>3906</v>
+        <v>4208</v>
       </c>
       <c r="B1410" t="s">
-        <v>3907</v>
+        <v>4209</v>
       </c>
       <c r="C1410" t="s">
-        <v>3710</v>
+        <v>4198</v>
       </c>
       <c r="D1410" t="s">
-        <v>3711</v>
+        <v>4199</v>
       </c>
     </row>
     <row r="1411" spans="1:6">
       <c r="A1411" t="s">
-        <v>3741</v>
+        <v>4210</v>
       </c>
       <c r="B1411" t="s">
-        <v>3742</v>
+        <v>4211</v>
       </c>
       <c r="C1411" t="s">
-        <v>3630</v>
+        <v>4198</v>
       </c>
       <c r="D1411" t="s">
-        <v>3631</v>
+        <v>4199</v>
       </c>
     </row>
     <row r="1412" spans="1:6">
       <c r="A1412" t="s">
-        <v>3736</v>
+        <v>4212</v>
       </c>
       <c r="B1412" t="s">
-        <v>3737</v>
+        <v>4213</v>
       </c>
       <c r="C1412" t="s">
-        <v>3630</v>
+        <v>4198</v>
       </c>
       <c r="D1412" t="s">
-        <v>3631</v>
+        <v>4199</v>
       </c>
     </row>
     <row r="1413" spans="1:6">
       <c r="A1413" t="s">
-        <v>3578</v>
+        <v>4214</v>
       </c>
       <c r="B1413" t="s">
-        <v>3579</v>
-[...7 lines deleted...]
-        <v>3913</v>
+        <v>4215</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>4198</v>
+      </c>
+      <c r="D1413" t="s">
+        <v>4199</v>
       </c>
     </row>
     <row r="1414" spans="1:6">
       <c r="A1414" t="s">
-        <v>3674</v>
+        <v>4216</v>
       </c>
       <c r="B1414" t="s">
-        <v>3675</v>
-[...7 lines deleted...]
-        <v>3915</v>
+        <v>4217</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>4198</v>
+      </c>
+      <c r="D1414" t="s">
+        <v>4199</v>
       </c>
     </row>
     <row r="1415" spans="1:6">
       <c r="A1415" t="s">
-        <v>3562</v>
+        <v>3828</v>
       </c>
       <c r="B1415" t="s">
-        <v>3563</v>
-[...7 lines deleted...]
-        <v>3917</v>
+        <v>3829</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>4218</v>
+      </c>
+      <c r="D1415" t="s">
+        <v>4219</v>
       </c>
     </row>
     <row r="1416" spans="1:6">
       <c r="A1416" t="s">
-        <v>3918</v>
+        <v>4220</v>
       </c>
       <c r="B1416" t="s">
-        <v>3919</v>
-[...7 lines deleted...]
-        <v>3921</v>
+        <v>4221</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>4218</v>
+      </c>
+      <c r="D1416" t="s">
+        <v>4219</v>
       </c>
     </row>
     <row r="1417" spans="1:6">
       <c r="A1417" t="s">
-        <v>3922</v>
+        <v>4222</v>
       </c>
       <c r="B1417" t="s">
-        <v>3923</v>
-[...7 lines deleted...]
-        <v>3925</v>
+        <v>4223</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>4224</v>
+      </c>
+      <c r="D1417" t="s">
+        <v>4225</v>
       </c>
     </row>
     <row r="1418" spans="1:6">
       <c r="A1418" t="s">
-        <v>3926</v>
+        <v>4186</v>
       </c>
       <c r="B1418" t="s">
-        <v>3927</v>
-[...7 lines deleted...]
-        <v>3929</v>
+        <v>4187</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>4224</v>
+      </c>
+      <c r="D1418" t="s">
+        <v>4225</v>
       </c>
     </row>
     <row r="1419" spans="1:6">
       <c r="A1419" t="s">
-        <v>3930</v>
+        <v>4226</v>
       </c>
       <c r="B1419" t="s">
-        <v>3931</v>
-[...7 lines deleted...]
-        <v>3933</v>
+        <v>4227</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>4224</v>
+      </c>
+      <c r="D1419" t="s">
+        <v>4225</v>
       </c>
     </row>
     <row r="1420" spans="1:6">
       <c r="A1420" t="s">
-        <v>3934</v>
+        <v>4228</v>
       </c>
       <c r="B1420" t="s">
-        <v>3935</v>
-[...4 lines deleted...]
-        <v>3936</v>
+        <v>4229</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>4224</v>
+      </c>
+      <c r="D1420" t="s">
+        <v>4225</v>
       </c>
     </row>
     <row r="1421" spans="1:6">
       <c r="A1421" t="s">
-        <v>3686</v>
+        <v>4230</v>
       </c>
       <c r="B1421" t="s">
-        <v>3687</v>
-[...4 lines deleted...]
-        <v>3937</v>
+        <v>4231</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>4224</v>
+      </c>
+      <c r="D1421" t="s">
+        <v>4225</v>
       </c>
     </row>
     <row r="1422" spans="1:6">
       <c r="A1422" t="s">
-        <v>3938</v>
+        <v>4232</v>
       </c>
       <c r="B1422" t="s">
-        <v>3939</v>
-[...4 lines deleted...]
-        <v>3940</v>
+        <v>4233</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>4224</v>
+      </c>
+      <c r="D1422" t="s">
+        <v>4225</v>
       </c>
     </row>
     <row r="1423" spans="1:6">
       <c r="A1423" t="s">
-        <v>3941</v>
+        <v>4234</v>
       </c>
       <c r="B1423" t="s">
-        <v>3942</v>
-[...4 lines deleted...]
-        <v>3943</v>
+        <v>4235</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>4236</v>
+      </c>
+      <c r="D1423" t="s">
+        <v>4237</v>
       </c>
     </row>
     <row r="1424" spans="1:6">
       <c r="A1424" t="s">
-        <v>3944</v>
+        <v>4238</v>
       </c>
       <c r="B1424" t="s">
-        <v>3945</v>
-[...4 lines deleted...]
-        <v>3946</v>
+        <v>4239</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>4236</v>
+      </c>
+      <c r="D1424" t="s">
+        <v>4237</v>
       </c>
     </row>
     <row r="1425" spans="1:6">
       <c r="A1425" t="s">
-        <v>3666</v>
+        <v>4240</v>
       </c>
       <c r="B1425" t="s">
-        <v>3667</v>
-[...4 lines deleted...]
-        <v>3947</v>
+        <v>4241</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>4234</v>
+      </c>
+      <c r="D1425" t="s">
+        <v>4235</v>
       </c>
     </row>
     <row r="1426" spans="1:6">
       <c r="A1426" t="s">
-        <v>3948</v>
+        <v>3521</v>
       </c>
       <c r="B1426" t="s">
-        <v>3949</v>
-[...4 lines deleted...]
-        <v>3950</v>
+        <v>3522</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>4234</v>
+      </c>
+      <c r="D1426" t="s">
+        <v>4235</v>
       </c>
     </row>
     <row r="1427" spans="1:6">
       <c r="A1427" t="s">
-        <v>3951</v>
+        <v>4068</v>
       </c>
       <c r="B1427" t="s">
-        <v>3952</v>
-[...4 lines deleted...]
-        <v>3953</v>
+        <v>4069</v>
+      </c>
+      <c r="C1427" t="s">
+        <v>3630</v>
+      </c>
+      <c r="D1427" t="s">
+        <v>3631</v>
       </c>
     </row>
     <row r="1428" spans="1:6">
       <c r="A1428" t="s">
-        <v>3954</v>
+        <v>3529</v>
       </c>
       <c r="B1428" t="s">
-        <v>3955</v>
-[...4 lines deleted...]
-        <v>3956</v>
+        <v>3530</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>3630</v>
+      </c>
+      <c r="D1428" t="s">
+        <v>3631</v>
       </c>
     </row>
     <row r="1429" spans="1:6">
       <c r="A1429" t="s">
-        <v>3957</v>
+        <v>4242</v>
       </c>
       <c r="B1429" t="s">
-        <v>3958</v>
-[...4 lines deleted...]
-        <v>3959</v>
+        <v>4243</v>
+      </c>
+      <c r="C1429" t="s">
+        <v>4244</v>
+      </c>
+      <c r="D1429" t="s">
+        <v>4245</v>
       </c>
     </row>
     <row r="1430" spans="1:6">
       <c r="A1430" t="s">
-        <v>3960</v>
+        <v>4246</v>
       </c>
       <c r="B1430" t="s">
-        <v>3564</v>
-[...4 lines deleted...]
-        <v>3961</v>
+        <v>4247</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>4244</v>
+      </c>
+      <c r="D1430" t="s">
+        <v>4245</v>
       </c>
     </row>
     <row r="1431" spans="1:6">
       <c r="A1431" t="s">
-        <v>3962</v>
+        <v>4248</v>
       </c>
       <c r="B1431" t="s">
-        <v>3963</v>
-[...4 lines deleted...]
-        <v>3964</v>
+        <v>4249</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>3766</v>
+      </c>
+      <c r="D1431" t="s">
+        <v>3767</v>
       </c>
     </row>
     <row r="1432" spans="1:6">
       <c r="A1432" t="s">
-        <v>3965</v>
+        <v>4142</v>
       </c>
       <c r="B1432" t="s">
-        <v>3966</v>
-[...4 lines deleted...]
-        <v>3967</v>
+        <v>4143</v>
+      </c>
+      <c r="C1432" t="s">
+        <v>3640</v>
+      </c>
+      <c r="D1432" t="s">
+        <v>3641</v>
       </c>
     </row>
     <row r="1433" spans="1:6">
       <c r="A1433" t="s">
-        <v>3755</v>
+        <v>4250</v>
       </c>
       <c r="B1433" t="s">
-        <v>3756</v>
-[...4 lines deleted...]
-        <v>3968</v>
+        <v>4251</v>
+      </c>
+      <c r="C1433" t="s">
+        <v>3640</v>
+      </c>
+      <c r="D1433" t="s">
+        <v>3641</v>
       </c>
     </row>
     <row r="1434" spans="1:6">
       <c r="A1434" t="s">
-        <v>3969</v>
+        <v>3588</v>
       </c>
       <c r="B1434" t="s">
-        <v>3970</v>
-[...4 lines deleted...]
-        <v>3971</v>
+        <v>3589</v>
+      </c>
+      <c r="C1434" t="s">
+        <v>3640</v>
+      </c>
+      <c r="D1434" t="s">
+        <v>3641</v>
       </c>
     </row>
     <row r="1435" spans="1:6">
       <c r="A1435" t="s">
-        <v>3972</v>
+        <v>4252</v>
       </c>
       <c r="B1435" t="s">
-        <v>3973</v>
-[...4 lines deleted...]
-        <v>3974</v>
+        <v>4253</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>3640</v>
+      </c>
+      <c r="D1435" t="s">
+        <v>3641</v>
       </c>
     </row>
     <row r="1436" spans="1:6">
       <c r="A1436" t="s">
-        <v>3744</v>
+        <v>4254</v>
       </c>
       <c r="B1436" t="s">
-        <v>3745</v>
-[...4 lines deleted...]
-        <v>3975</v>
+        <v>4255</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>3640</v>
+      </c>
+      <c r="D1436" t="s">
+        <v>3641</v>
       </c>
     </row>
     <row r="1437" spans="1:6">
       <c r="A1437" t="s">
-        <v>3777</v>
+        <v>4256</v>
       </c>
       <c r="B1437" t="s">
-        <v>3778</v>
-[...4 lines deleted...]
-        <v>3976</v>
+        <v>4257</v>
+      </c>
+      <c r="C1437" t="s">
+        <v>3640</v>
+      </c>
+      <c r="D1437" t="s">
+        <v>3641</v>
       </c>
     </row>
     <row r="1438" spans="1:6">
       <c r="A1438" t="s">
-        <v>3977</v>
+        <v>4258</v>
       </c>
       <c r="B1438" t="s">
-        <v>3978</v>
-[...4 lines deleted...]
-        <v>3979</v>
+        <v>4259</v>
+      </c>
+      <c r="C1438" t="s">
+        <v>3640</v>
+      </c>
+      <c r="D1438" t="s">
+        <v>3641</v>
       </c>
     </row>
     <row r="1439" spans="1:6">
       <c r="A1439" t="s">
-        <v>3980</v>
+        <v>4260</v>
       </c>
       <c r="B1439" t="s">
-        <v>3981</v>
-[...4 lines deleted...]
-        <v>3982</v>
+        <v>4261</v>
+      </c>
+      <c r="C1439" t="s">
+        <v>4262</v>
+      </c>
+      <c r="D1439" t="s">
+        <v>4263</v>
       </c>
     </row>
     <row r="1440" spans="1:6">
       <c r="A1440" t="s">
-        <v>3626</v>
+        <v>3864</v>
       </c>
       <c r="B1440" t="s">
-        <v>3627</v>
-[...4 lines deleted...]
-        <v>3983</v>
+        <v>3865</v>
+      </c>
+      <c r="C1440" t="s">
+        <v>3755</v>
+      </c>
+      <c r="D1440" t="s">
+        <v>3756</v>
       </c>
     </row>
     <row r="1441" spans="1:6">
       <c r="A1441" t="s">
-        <v>3984</v>
+        <v>4264</v>
       </c>
       <c r="B1441" t="s">
-        <v>3985</v>
-[...4 lines deleted...]
-        <v>3986</v>
+        <v>4265</v>
+      </c>
+      <c r="C1441" t="s">
+        <v>3755</v>
+      </c>
+      <c r="D1441" t="s">
+        <v>3756</v>
       </c>
     </row>
     <row r="1442" spans="1:6">
       <c r="A1442" t="s">
-        <v>3806</v>
+        <v>3486</v>
       </c>
       <c r="B1442" t="s">
-        <v>3807</v>
-[...4 lines deleted...]
-        <v>3987</v>
+        <v>3487</v>
+      </c>
+      <c r="C1442" t="s">
+        <v>3755</v>
+      </c>
+      <c r="D1442" t="s">
+        <v>3756</v>
       </c>
     </row>
     <row r="1443" spans="1:6">
       <c r="A1443" t="s">
-        <v>3988</v>
+        <v>4116</v>
       </c>
       <c r="B1443" t="s">
-        <v>3989</v>
-[...4 lines deleted...]
-        <v>3990</v>
+        <v>4117</v>
+      </c>
+      <c r="C1443" t="s">
+        <v>4264</v>
+      </c>
+      <c r="D1443" t="s">
+        <v>4265</v>
       </c>
     </row>
     <row r="1444" spans="1:6">
       <c r="A1444" t="s">
-        <v>3991</v>
+        <v>4266</v>
       </c>
       <c r="B1444" t="s">
-        <v>3992</v>
-[...4 lines deleted...]
-        <v>3993</v>
+        <v>4267</v>
+      </c>
+      <c r="C1444" t="s">
+        <v>4264</v>
+      </c>
+      <c r="D1444" t="s">
+        <v>4265</v>
       </c>
     </row>
     <row r="1445" spans="1:6">
       <c r="A1445" t="s">
-        <v>3994</v>
+        <v>4268</v>
       </c>
       <c r="B1445" t="s">
-        <v>3995</v>
-[...2 lines deleted...]
-      <c r="D1445"/>
+        <v>4269</v>
+      </c>
+      <c r="C1445" t="s">
+        <v>4264</v>
+      </c>
+      <c r="D1445" t="s">
+        <v>4265</v>
+      </c>
     </row>
     <row r="1446" spans="1:6">
       <c r="A1446" t="s">
-        <v>3996</v>
+        <v>4270</v>
       </c>
       <c r="B1446" t="s">
-        <v>3997</v>
-[...2 lines deleted...]
-      <c r="D1446"/>
+        <v>4271</v>
+      </c>
+      <c r="C1446" t="s">
+        <v>4264</v>
+      </c>
+      <c r="D1446" t="s">
+        <v>4265</v>
+      </c>
     </row>
     <row r="1447" spans="1:6">
       <c r="A1447" t="s">
-        <v>3705</v>
+        <v>4272</v>
       </c>
       <c r="B1447" t="s">
-        <v>3706</v>
-[...2 lines deleted...]
-      <c r="D1447"/>
+        <v>4273</v>
+      </c>
+      <c r="C1447" t="s">
+        <v>4264</v>
+      </c>
+      <c r="D1447" t="s">
+        <v>4265</v>
+      </c>
     </row>
     <row r="1448" spans="1:6">
       <c r="A1448" t="s">
-        <v>3896</v>
+        <v>4274</v>
       </c>
       <c r="B1448" t="s">
-        <v>3897</v>
-[...2 lines deleted...]
-      <c r="D1448"/>
+        <v>4275</v>
+      </c>
+      <c r="C1448" t="s">
+        <v>4226</v>
+      </c>
+      <c r="D1448" t="s">
+        <v>4227</v>
+      </c>
     </row>
     <row r="1449" spans="1:6">
       <c r="A1449" t="s">
-        <v>3998</v>
+        <v>4276</v>
       </c>
       <c r="B1449" t="s">
-        <v>3999</v>
-[...2 lines deleted...]
-      <c r="D1449"/>
+        <v>4277</v>
+      </c>
+      <c r="C1449" t="s">
+        <v>4226</v>
+      </c>
+      <c r="D1449" t="s">
+        <v>4227</v>
+      </c>
     </row>
     <row r="1450" spans="1:6">
       <c r="A1450" t="s">
-        <v>3638</v>
+        <v>4082</v>
       </c>
       <c r="B1450" t="s">
-        <v>3639</v>
-[...2 lines deleted...]
-      <c r="D1450"/>
+        <v>4083</v>
+      </c>
+      <c r="C1450" t="s">
+        <v>4278</v>
+      </c>
+      <c r="D1450" t="s">
+        <v>4279</v>
+      </c>
     </row>
     <row r="1451" spans="1:6">
       <c r="A1451" t="s">
-        <v>3620</v>
+        <v>3739</v>
       </c>
       <c r="B1451" t="s">
-        <v>3621</v>
-[...2 lines deleted...]
-      <c r="D1451"/>
+        <v>3740</v>
+      </c>
+      <c r="C1451" t="s">
+        <v>4278</v>
+      </c>
+      <c r="D1451" t="s">
+        <v>4279</v>
+      </c>
     </row>
     <row r="1452" spans="1:6">
       <c r="A1452" t="s">
-        <v>4000</v>
+        <v>4280</v>
       </c>
       <c r="B1452" t="s">
-        <v>4001</v>
-[...2 lines deleted...]
-      <c r="D1452"/>
+        <v>4281</v>
+      </c>
+      <c r="C1452" t="s">
+        <v>4278</v>
+      </c>
+      <c r="D1452" t="s">
+        <v>4279</v>
+      </c>
     </row>
     <row r="1453" spans="1:6">
       <c r="A1453" t="s">
-        <v>4002</v>
+        <v>4282</v>
       </c>
       <c r="B1453" t="s">
-        <v>4003</v>
-[...2 lines deleted...]
-      <c r="D1453"/>
+        <v>4283</v>
+      </c>
+      <c r="C1453" t="s">
+        <v>4278</v>
+      </c>
+      <c r="D1453" t="s">
+        <v>4279</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:6">
+      <c r="A1454" t="s">
+        <v>4284</v>
+      </c>
+      <c r="B1454" t="s">
+        <v>4285</v>
+      </c>
+      <c r="C1454" t="s">
+        <v>4278</v>
+      </c>
+      <c r="D1454" t="s">
+        <v>4279</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:6">
+      <c r="A1455" t="s">
+        <v>4286</v>
+      </c>
+      <c r="B1455" t="s">
+        <v>4287</v>
+      </c>
+      <c r="C1455" t="s">
+        <v>4288</v>
+      </c>
+      <c r="D1455" t="s">
+        <v>4289</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:6">
+      <c r="A1456" t="s">
+        <v>4060</v>
+      </c>
+      <c r="B1456" t="s">
+        <v>4061</v>
+      </c>
+      <c r="C1456" t="s">
+        <v>3642</v>
+      </c>
+      <c r="D1456" t="s">
+        <v>3643</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:6">
+      <c r="A1457" t="s">
+        <v>3742</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>3743</v>
+      </c>
+      <c r="C1457" t="s">
+        <v>4290</v>
+      </c>
+      <c r="D1457" t="s">
+        <v>4291</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:6">
+      <c r="A1458" t="s">
+        <v>4148</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>4149</v>
+      </c>
+      <c r="C1458" t="s">
+        <v>4290</v>
+      </c>
+      <c r="D1458" t="s">
+        <v>4291</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:6">
+      <c r="A1459" t="s">
+        <v>4292</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>4293</v>
+      </c>
+      <c r="C1459" t="s">
+        <v>4294</v>
+      </c>
+      <c r="D1459" t="s">
+        <v>4295</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:6">
+      <c r="A1460" t="s">
+        <v>4218</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>4219</v>
+      </c>
+      <c r="C1460" t="s">
+        <v>4292</v>
+      </c>
+      <c r="D1460" t="s">
+        <v>4293</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:6">
+      <c r="A1461" t="s">
+        <v>3766</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>3767</v>
+      </c>
+      <c r="C1461" t="s">
+        <v>4292</v>
+      </c>
+      <c r="D1461" t="s">
+        <v>4293</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:6">
+      <c r="A1462" t="s">
+        <v>4296</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>4297</v>
+      </c>
+      <c r="C1462" t="s">
+        <v>4250</v>
+      </c>
+      <c r="D1462" t="s">
+        <v>4251</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:6">
+      <c r="A1463" t="s">
+        <v>4298</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>4299</v>
+      </c>
+      <c r="C1463" t="s">
+        <v>4250</v>
+      </c>
+      <c r="D1463" t="s">
+        <v>4251</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:6">
+      <c r="A1464" t="s">
+        <v>3914</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>3915</v>
+      </c>
+      <c r="C1464" t="s">
+        <v>4300</v>
+      </c>
+      <c r="D1464" t="s">
+        <v>4301</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:6">
+      <c r="A1465" t="s">
+        <v>4302</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>4303</v>
+      </c>
+      <c r="C1465" t="s">
+        <v>4300</v>
+      </c>
+      <c r="D1465" t="s">
+        <v>4301</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:6">
+      <c r="A1466" t="s">
+        <v>4304</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>4305</v>
+      </c>
+      <c r="C1466" t="s">
+        <v>4300</v>
+      </c>
+      <c r="D1466" t="s">
+        <v>4301</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:6">
+      <c r="A1467" t="s">
+        <v>4306</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>4307</v>
+      </c>
+      <c r="C1467" t="s">
+        <v>3646</v>
+      </c>
+      <c r="D1467" t="s">
+        <v>3647</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:6">
+      <c r="A1468" t="s">
+        <v>4308</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>4309</v>
+      </c>
+      <c r="C1468" t="s">
+        <v>3646</v>
+      </c>
+      <c r="D1468" t="s">
+        <v>3647</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:6">
+      <c r="A1469" t="s">
+        <v>3571</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>3572</v>
+      </c>
+      <c r="C1469" t="s">
+        <v>3649</v>
+      </c>
+      <c r="D1469" t="s">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:6">
+      <c r="A1470" t="s">
+        <v>4310</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>4311</v>
+      </c>
+      <c r="C1470" t="s">
+        <v>3649</v>
+      </c>
+      <c r="D1470" t="s">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:6">
+      <c r="A1471" t="s">
+        <v>3710</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>3711</v>
+      </c>
+      <c r="C1471" t="s">
+        <v>3652</v>
+      </c>
+      <c r="D1471" t="s">
+        <v>3653</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:6">
+      <c r="A1472" t="s">
+        <v>4312</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>4313</v>
+      </c>
+      <c r="C1472" t="s">
+        <v>3652</v>
+      </c>
+      <c r="D1472" t="s">
+        <v>3653</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:6">
+      <c r="A1473" t="s">
+        <v>4314</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>4315</v>
+      </c>
+      <c r="C1473" t="s">
+        <v>3652</v>
+      </c>
+      <c r="D1473" t="s">
+        <v>3653</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:6">
+      <c r="A1474" t="s">
+        <v>4300</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>4301</v>
+      </c>
+      <c r="C1474" t="s">
+        <v>3655</v>
+      </c>
+      <c r="D1474" t="s">
+        <v>3656</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:6">
+      <c r="A1475" t="s">
+        <v>4316</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>4317</v>
+      </c>
+      <c r="C1475" t="s">
+        <v>3637</v>
+      </c>
+      <c r="D1475" t="s">
+        <v>3638</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:6">
+      <c r="A1476" t="s">
+        <v>4244</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>4245</v>
+      </c>
+      <c r="C1476" t="s">
+        <v>4266</v>
+      </c>
+      <c r="D1476" t="s">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:6">
+      <c r="A1477" t="s">
+        <v>4290</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>4291</v>
+      </c>
+      <c r="C1477" t="s">
+        <v>4048</v>
+      </c>
+      <c r="D1477" t="s">
+        <v>4049</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:6">
+      <c r="A1478" t="s">
+        <v>4236</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>4237</v>
+      </c>
+      <c r="C1478" t="s">
+        <v>3667</v>
+      </c>
+      <c r="D1478" t="s">
+        <v>3668</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:6">
+      <c r="A1479" t="s">
+        <v>4052</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>4053</v>
+      </c>
+      <c r="C1479" t="s">
+        <v>4308</v>
+      </c>
+      <c r="D1479" t="s">
+        <v>4309</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:6">
+      <c r="A1480" t="s">
+        <v>3681</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>3682</v>
+      </c>
+      <c r="C1480" t="s">
+        <v>4308</v>
+      </c>
+      <c r="D1480" t="s">
+        <v>4309</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:6">
+      <c r="A1481" t="s">
+        <v>4158</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>4159</v>
+      </c>
+      <c r="C1481" t="s">
+        <v>3681</v>
+      </c>
+      <c r="D1481" t="s">
+        <v>3682</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:6">
+      <c r="A1482" t="s">
+        <v>4318</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>4319</v>
+      </c>
+      <c r="C1482" t="s">
+        <v>3571</v>
+      </c>
+      <c r="D1482" t="s">
+        <v>3572</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:6">
+      <c r="A1483" t="s">
+        <v>3545</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>3546</v>
+      </c>
+      <c r="C1483" t="s">
+        <v>3670</v>
+      </c>
+      <c r="D1483" t="s">
+        <v>3671</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:6">
+      <c r="A1484" t="s">
+        <v>4320</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>4321</v>
+      </c>
+      <c r="C1484" t="s">
+        <v>3710</v>
+      </c>
+      <c r="D1484" t="s">
+        <v>3711</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:6">
+      <c r="A1485" t="s">
+        <v>4322</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>4323</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>3710</v>
+      </c>
+      <c r="D1485" t="s">
+        <v>3711</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:6">
+      <c r="A1486" t="s">
+        <v>4324</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>4325</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>4320</v>
+      </c>
+      <c r="D1486" t="s">
+        <v>4321</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:6">
+      <c r="A1487" t="s">
+        <v>4326</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>4327</v>
+      </c>
+      <c r="C1487" t="s">
+        <v>4320</v>
+      </c>
+      <c r="D1487" t="s">
+        <v>4321</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:6">
+      <c r="A1488" t="s">
+        <v>3720</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>3721</v>
+      </c>
+      <c r="C1488" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D1488" t="s">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:6">
+      <c r="A1489" t="s">
+        <v>4328</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>4329</v>
+      </c>
+      <c r="C1489" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D1489" t="s">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:6">
+      <c r="A1490" t="s">
+        <v>4190</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>4191</v>
+      </c>
+      <c r="C1490" t="s">
+        <v>4176</v>
+      </c>
+      <c r="D1490" t="s">
+        <v>4177</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:6">
+      <c r="A1491" t="s">
+        <v>4330</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>4331</v>
+      </c>
+      <c r="C1491" t="s">
+        <v>4176</v>
+      </c>
+      <c r="D1491" t="s">
+        <v>4177</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:6">
+      <c r="A1492" t="s">
+        <v>4332</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>4333</v>
+      </c>
+      <c r="C1492" t="s">
+        <v>4176</v>
+      </c>
+      <c r="D1492" t="s">
+        <v>4177</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:6">
+      <c r="A1493" t="s">
+        <v>3932</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>3933</v>
+      </c>
+      <c r="C1493" t="s">
+        <v>3676</v>
+      </c>
+      <c r="D1493" t="s">
+        <v>3677</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:6">
+      <c r="A1494" t="s">
+        <v>4334</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>4335</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>3676</v>
+      </c>
+      <c r="D1494" t="s">
+        <v>3677</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:6">
+      <c r="A1495" t="s">
+        <v>3731</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>3732</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>3676</v>
+      </c>
+      <c r="D1495" t="s">
+        <v>3677</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:6">
+      <c r="A1496" t="s">
+        <v>4336</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>4337</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>3676</v>
+      </c>
+      <c r="D1496" t="s">
+        <v>3677</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:6">
+      <c r="A1497" t="s">
+        <v>3566</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>3567</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>3676</v>
+      </c>
+      <c r="D1497" t="s">
+        <v>3677</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:6">
+      <c r="A1498" t="s">
+        <v>4338</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>4339</v>
+      </c>
+      <c r="C1498" t="s">
+        <v>3676</v>
+      </c>
+      <c r="D1498" t="s">
+        <v>3677</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:6">
+      <c r="A1499" t="s">
+        <v>4340</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>4341</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>3676</v>
+      </c>
+      <c r="D1499" t="s">
+        <v>3677</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:6">
+      <c r="A1500" t="s">
+        <v>4342</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>4343</v>
+      </c>
+      <c r="C1500" t="s">
+        <v>3676</v>
+      </c>
+      <c r="D1500" t="s">
+        <v>3677</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:6">
+      <c r="A1501" t="s">
+        <v>4344</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>4345</v>
+      </c>
+      <c r="C1501" t="s">
+        <v>4336</v>
+      </c>
+      <c r="D1501" t="s">
+        <v>4337</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:6">
+      <c r="A1502" t="s">
+        <v>4346</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>4347</v>
+      </c>
+      <c r="C1502" t="s">
+        <v>4336</v>
+      </c>
+      <c r="D1502" t="s">
+        <v>4337</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:6">
+      <c r="A1503" t="s">
+        <v>4348</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>4349</v>
+      </c>
+      <c r="C1503" t="s">
+        <v>4168</v>
+      </c>
+      <c r="D1503" t="s">
+        <v>4169</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:6">
+      <c r="A1504" t="s">
+        <v>4350</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>4351</v>
+      </c>
+      <c r="C1504" t="s">
+        <v>4168</v>
+      </c>
+      <c r="D1504" t="s">
+        <v>4169</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:6">
+      <c r="A1505" t="s">
+        <v>4352</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>4353</v>
+      </c>
+      <c r="C1505" t="s">
+        <v>4168</v>
+      </c>
+      <c r="D1505" t="s">
+        <v>4169</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:6">
+      <c r="A1506" t="s">
+        <v>4354</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>4355</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>3632</v>
+      </c>
+      <c r="D1506" t="s">
+        <v>3633</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:6">
+      <c r="A1507" t="s">
+        <v>4356</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>4357</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>4354</v>
+      </c>
+      <c r="D1507" t="s">
+        <v>4355</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:6">
+      <c r="A1508" t="s">
+        <v>4358</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>4359</v>
+      </c>
+      <c r="C1508" t="s">
+        <v>4354</v>
+      </c>
+      <c r="D1508" t="s">
+        <v>4355</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:6">
+      <c r="A1509" t="s">
+        <v>4288</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>4289</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>4304</v>
+      </c>
+      <c r="D1509" t="s">
+        <v>4305</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:6">
+      <c r="A1510" t="s">
+        <v>3696</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>3697</v>
+      </c>
+      <c r="C1510" t="s">
+        <v>4350</v>
+      </c>
+      <c r="D1510" t="s">
+        <v>4351</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:6">
+      <c r="A1511" t="s">
+        <v>4360</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>4361</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>4350</v>
+      </c>
+      <c r="D1511" t="s">
+        <v>4351</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:6">
+      <c r="A1512" t="s">
+        <v>4362</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>4363</v>
+      </c>
+      <c r="C1512" t="s">
+        <v>4350</v>
+      </c>
+      <c r="D1512" t="s">
+        <v>4351</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:6">
+      <c r="A1513" t="s">
+        <v>4364</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>4365</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>4350</v>
+      </c>
+      <c r="D1513" t="s">
+        <v>4351</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:6">
+      <c r="A1514" t="s">
+        <v>4366</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>4367</v>
+      </c>
+      <c r="C1514" t="s">
+        <v>4350</v>
+      </c>
+      <c r="D1514" t="s">
+        <v>4351</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:6">
+      <c r="A1515" t="s">
+        <v>4368</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>4369</v>
+      </c>
+      <c r="C1515" t="s">
+        <v>4350</v>
+      </c>
+      <c r="D1515" t="s">
+        <v>4351</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:6">
+      <c r="A1516" t="s">
+        <v>4154</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>4155</v>
+      </c>
+      <c r="C1516" t="s">
+        <v>4312</v>
+      </c>
+      <c r="D1516" t="s">
+        <v>4313</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:6">
+      <c r="A1517" t="s">
+        <v>3461</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>3462</v>
+      </c>
+      <c r="C1517" t="s">
+        <v>4312</v>
+      </c>
+      <c r="D1517" t="s">
+        <v>4313</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:6">
+      <c r="A1518" t="s">
+        <v>4370</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>4371</v>
+      </c>
+      <c r="C1518" t="s">
+        <v>4312</v>
+      </c>
+      <c r="D1518" t="s">
+        <v>4313</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:6">
+      <c r="A1519" t="s">
+        <v>4372</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>4373</v>
+      </c>
+      <c r="C1519" t="s">
+        <v>4312</v>
+      </c>
+      <c r="D1519" t="s">
+        <v>4313</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:6">
+      <c r="A1520" t="s">
+        <v>4374</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>4375</v>
+      </c>
+      <c r="C1520" t="s">
+        <v>4112</v>
+      </c>
+      <c r="D1520" t="s">
+        <v>4113</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:6">
+      <c r="A1521" t="s">
+        <v>4376</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>4377</v>
+      </c>
+      <c r="C1521" t="s">
+        <v>3588</v>
+      </c>
+      <c r="D1521" t="s">
+        <v>3589</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:6">
+      <c r="A1522" t="s">
+        <v>4262</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>4263</v>
+      </c>
+      <c r="C1522" t="s">
+        <v>3588</v>
+      </c>
+      <c r="D1522" t="s">
+        <v>3589</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:6">
+      <c r="A1523" t="s">
+        <v>3456</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>3457</v>
+      </c>
+      <c r="C1523" t="s">
+        <v>3588</v>
+      </c>
+      <c r="D1523" t="s">
+        <v>3589</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:6">
+      <c r="A1524" t="s">
+        <v>4378</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>4379</v>
+      </c>
+      <c r="C1524" t="s">
+        <v>3658</v>
+      </c>
+      <c r="D1524" t="s">
+        <v>3659</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:6">
+      <c r="A1525" t="s">
+        <v>4224</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>4225</v>
+      </c>
+      <c r="C1525" t="s">
+        <v>4178</v>
+      </c>
+      <c r="D1525" t="s">
+        <v>4179</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:6">
+      <c r="A1526" t="s">
+        <v>4278</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>4279</v>
+      </c>
+      <c r="C1526" t="s">
+        <v>4178</v>
+      </c>
+      <c r="D1526" t="s">
+        <v>4179</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:6">
+      <c r="A1527" t="s">
+        <v>4380</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>4381</v>
+      </c>
+      <c r="C1527" t="s">
+        <v>3678</v>
+      </c>
+      <c r="D1527" t="s">
+        <v>3679</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:6">
+      <c r="A1528" t="s">
+        <v>3476</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>3477</v>
+      </c>
+      <c r="C1528" t="s">
+        <v>3678</v>
+      </c>
+      <c r="D1528" t="s">
+        <v>3679</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:6">
+      <c r="A1529" t="s">
+        <v>3550</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>3551</v>
+      </c>
+      <c r="C1529" t="s">
+        <v>3691</v>
+      </c>
+      <c r="D1529" t="s">
+        <v>3692</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:6">
+      <c r="A1530" t="s">
+        <v>4382</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>4383</v>
+      </c>
+      <c r="C1530" t="s">
+        <v>4384</v>
+      </c>
+      <c r="D1530" t="s">
+        <v>4385</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:6">
+      <c r="A1531" t="s">
+        <v>4384</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>4385</v>
+      </c>
+      <c r="C1531" t="s">
+        <v>4338</v>
+      </c>
+      <c r="D1531" t="s">
+        <v>4339</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:6">
+      <c r="A1532" t="s">
+        <v>4386</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>4387</v>
+      </c>
+      <c r="C1532" t="s">
+        <v>4382</v>
+      </c>
+      <c r="D1532" t="s">
+        <v>4383</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:6">
+      <c r="A1533" t="s">
+        <v>4388</v>
+      </c>
+      <c r="B1533" t="s">
+        <v>4389</v>
+      </c>
+      <c r="C1533" t="s">
+        <v>4382</v>
+      </c>
+      <c r="D1533" t="s">
+        <v>4383</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:6">
+      <c r="A1534" t="s">
+        <v>4390</v>
+      </c>
+      <c r="B1534" t="s">
+        <v>4391</v>
+      </c>
+      <c r="C1534" t="s">
+        <v>4072</v>
+      </c>
+      <c r="D1534" t="s">
+        <v>4073</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:6">
+      <c r="A1535" t="s">
+        <v>4392</v>
+      </c>
+      <c r="B1535" t="s">
+        <v>4393</v>
+      </c>
+      <c r="C1535" t="s">
+        <v>4072</v>
+      </c>
+      <c r="D1535" t="s">
+        <v>4073</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:6">
+      <c r="A1536" t="s">
+        <v>4394</v>
+      </c>
+      <c r="B1536" t="s">
+        <v>4395</v>
+      </c>
+      <c r="C1536" t="s">
+        <v>4072</v>
+      </c>
+      <c r="D1536" t="s">
+        <v>4073</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:6">
+      <c r="A1537" t="s">
+        <v>4396</v>
+      </c>
+      <c r="B1537" t="s">
+        <v>4397</v>
+      </c>
+      <c r="C1537" t="s">
+        <v>4072</v>
+      </c>
+      <c r="D1537" t="s">
+        <v>4073</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:6">
+      <c r="A1538" t="s">
+        <v>4398</v>
+      </c>
+      <c r="B1538" t="s">
+        <v>4399</v>
+      </c>
+      <c r="C1538" t="s">
+        <v>4072</v>
+      </c>
+      <c r="D1538" t="s">
+        <v>4073</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:6">
+      <c r="A1539" t="s">
+        <v>3606</v>
+      </c>
+      <c r="B1539" t="s">
+        <v>3607</v>
+      </c>
+      <c r="C1539" t="s">
+        <v>4072</v>
+      </c>
+      <c r="D1539" t="s">
+        <v>4073</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:6">
+      <c r="A1540" t="s">
+        <v>4400</v>
+      </c>
+      <c r="B1540" t="s">
+        <v>4401</v>
+      </c>
+      <c r="C1540" t="s">
+        <v>4072</v>
+      </c>
+      <c r="D1540" t="s">
+        <v>4073</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:6">
+      <c r="A1541" t="s">
+        <v>4402</v>
+      </c>
+      <c r="B1541" t="s">
+        <v>4403</v>
+      </c>
+      <c r="C1541" t="s">
+        <v>4072</v>
+      </c>
+      <c r="D1541" t="s">
+        <v>4073</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:6">
+      <c r="A1542" t="s">
+        <v>4404</v>
+      </c>
+      <c r="B1542" t="s">
+        <v>4405</v>
+      </c>
+      <c r="C1542" t="s">
+        <v>4072</v>
+      </c>
+      <c r="D1542" t="s">
+        <v>4073</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:6">
+      <c r="A1543" t="s">
+        <v>4406</v>
+      </c>
+      <c r="B1543" t="s">
+        <v>4407</v>
+      </c>
+      <c r="C1543" t="s">
+        <v>4072</v>
+      </c>
+      <c r="D1543" t="s">
+        <v>4073</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:6">
+      <c r="A1544" t="s">
+        <v>4408</v>
+      </c>
+      <c r="B1544" t="s">
+        <v>4409</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>4072</v>
+      </c>
+      <c r="D1544" t="s">
+        <v>4073</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:6">
+      <c r="A1545" t="s">
+        <v>4410</v>
+      </c>
+      <c r="B1545" t="s">
+        <v>4411</v>
+      </c>
+      <c r="C1545" t="s">
+        <v>4072</v>
+      </c>
+      <c r="D1545" t="s">
+        <v>4073</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:6">
+      <c r="A1546" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1546" t="s">
+        <v>292</v>
+      </c>
+      <c r="C1546" t="s">
+        <v>4032</v>
+      </c>
+      <c r="D1546" t="s">
+        <v>4033</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:6">
+      <c r="A1547" t="s">
+        <v>4412</v>
+      </c>
+      <c r="B1547" t="s">
+        <v>4413</v>
+      </c>
+      <c r="C1547" t="s">
+        <v>291</v>
+      </c>
+      <c r="D1547" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:6">
+      <c r="A1548" t="s">
+        <v>4414</v>
+      </c>
+      <c r="B1548" t="s">
+        <v>4415</v>
+      </c>
+      <c r="C1548" t="s">
+        <v>806</v>
+      </c>
+      <c r="D1548" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:6">
+      <c r="A1549" t="s">
+        <v>4416</v>
+      </c>
+      <c r="B1549" t="s">
+        <v>4417</v>
+      </c>
+      <c r="C1549" t="s">
+        <v>3978</v>
+      </c>
+      <c r="D1549" t="s">
+        <v>3979</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:6">
+      <c r="A1550" t="s">
+        <v>4418</v>
+      </c>
+      <c r="B1550" t="s">
+        <v>4419</v>
+      </c>
+      <c r="C1550" t="s">
+        <v>3978</v>
+      </c>
+      <c r="D1550" t="s">
+        <v>3979</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:6">
+      <c r="A1551" t="s">
+        <v>4420</v>
+      </c>
+      <c r="B1551" t="s">
+        <v>4421</v>
+      </c>
+      <c r="C1551" t="s">
+        <v>3878</v>
+      </c>
+      <c r="D1551" t="s">
+        <v>3879</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:6">
+      <c r="A1552" t="s">
+        <v>4422</v>
+      </c>
+      <c r="B1552" t="s">
+        <v>4423</v>
+      </c>
+      <c r="C1552" t="s">
+        <v>3704</v>
+      </c>
+      <c r="D1552" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:6">
+      <c r="A1553" t="s">
+        <v>4424</v>
+      </c>
+      <c r="B1553" t="s">
+        <v>4425</v>
+      </c>
+      <c r="C1553" t="s">
+        <v>3706</v>
+      </c>
+      <c r="D1553" t="s">
+        <v>3707</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:6">
+      <c r="A1554" t="s">
+        <v>4426</v>
+      </c>
+      <c r="B1554" t="s">
+        <v>4427</v>
+      </c>
+      <c r="C1554" t="s">
+        <v>3706</v>
+      </c>
+      <c r="D1554" t="s">
+        <v>3707</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:6">
+      <c r="A1555" t="s">
+        <v>4428</v>
+      </c>
+      <c r="B1555" t="s">
+        <v>4429</v>
+      </c>
+      <c r="C1555" t="s">
+        <v>4180</v>
+      </c>
+      <c r="D1555" t="s">
+        <v>4181</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:6">
+      <c r="A1556" t="s">
+        <v>4430</v>
+      </c>
+      <c r="B1556" t="s">
+        <v>4431</v>
+      </c>
+      <c r="C1556" t="s">
+        <v>4180</v>
+      </c>
+      <c r="D1556" t="s">
+        <v>4181</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:6">
+      <c r="A1557" t="s">
+        <v>4432</v>
+      </c>
+      <c r="B1557" t="s">
+        <v>4433</v>
+      </c>
+      <c r="C1557" t="s">
+        <v>4180</v>
+      </c>
+      <c r="D1557" t="s">
+        <v>4181</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:6">
+      <c r="A1558" t="s">
+        <v>3946</v>
+      </c>
+      <c r="B1558" t="s">
+        <v>3947</v>
+      </c>
+      <c r="C1558" t="s">
+        <v>4434</v>
+      </c>
+      <c r="D1558" t="s">
+        <v>4435</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:6">
+      <c r="A1559" t="s">
+        <v>4436</v>
+      </c>
+      <c r="B1559" t="s">
+        <v>4437</v>
+      </c>
+      <c r="C1559" t="s">
+        <v>4228</v>
+      </c>
+      <c r="D1559" t="s">
+        <v>4229</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:6">
+      <c r="A1560" t="s">
+        <v>4438</v>
+      </c>
+      <c r="B1560" t="s">
+        <v>4439</v>
+      </c>
+      <c r="C1560" t="s">
+        <v>4124</v>
+      </c>
+      <c r="D1560" t="s">
+        <v>4125</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:6">
+      <c r="A1561" t="s">
+        <v>3784</v>
+      </c>
+      <c r="B1561" t="s">
+        <v>3785</v>
+      </c>
+      <c r="C1561" t="s">
+        <v>3750</v>
+      </c>
+      <c r="D1561" t="s">
+        <v>3751</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:6">
+      <c r="A1562" t="s">
+        <v>4440</v>
+      </c>
+      <c r="B1562" t="s">
+        <v>4441</v>
+      </c>
+      <c r="C1562" t="s">
+        <v>4136</v>
+      </c>
+      <c r="D1562" t="s">
+        <v>4137</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:6">
+      <c r="A1563" t="s">
+        <v>4442</v>
+      </c>
+      <c r="B1563" t="s">
+        <v>4443</v>
+      </c>
+      <c r="C1563" t="s">
+        <v>3888</v>
+      </c>
+      <c r="D1563" t="s">
+        <v>3889</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:6">
+      <c r="A1564" t="s">
+        <v>4444</v>
+      </c>
+      <c r="B1564" t="s">
+        <v>4445</v>
+      </c>
+      <c r="C1564" t="s">
+        <v>4322</v>
+      </c>
+      <c r="D1564" t="s">
+        <v>4323</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:6">
+      <c r="A1565" t="s">
+        <v>4446</v>
+      </c>
+      <c r="B1565" t="s">
+        <v>4447</v>
+      </c>
+      <c r="C1565" t="s">
+        <v>4430</v>
+      </c>
+      <c r="D1565" t="s">
+        <v>4431</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:6">
+      <c r="A1566" t="s">
+        <v>4448</v>
+      </c>
+      <c r="B1566" t="s">
+        <v>4449</v>
+      </c>
+      <c r="C1566" t="s">
+        <v>3890</v>
+      </c>
+      <c r="D1566" t="s">
+        <v>3891</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:6">
+      <c r="A1567" t="s">
+        <v>4450</v>
+      </c>
+      <c r="B1567" t="s">
+        <v>4451</v>
+      </c>
+      <c r="C1567" t="s">
+        <v>3890</v>
+      </c>
+      <c r="D1567" t="s">
+        <v>3891</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:6">
+      <c r="A1568" t="s">
+        <v>4452</v>
+      </c>
+      <c r="B1568" t="s">
+        <v>4453</v>
+      </c>
+      <c r="C1568" t="s">
+        <v>3890</v>
+      </c>
+      <c r="D1568" t="s">
+        <v>3891</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:6">
+      <c r="A1569" t="s">
+        <v>4454</v>
+      </c>
+      <c r="B1569" t="s">
+        <v>4455</v>
+      </c>
+      <c r="C1569" t="s">
+        <v>4456</v>
+      </c>
+      <c r="D1569" t="s">
+        <v>4457</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:6">
+      <c r="A1570" t="s">
+        <v>4458</v>
+      </c>
+      <c r="B1570" t="s">
+        <v>4459</v>
+      </c>
+      <c r="C1570" t="s">
+        <v>4460</v>
+      </c>
+      <c r="D1570" t="s">
+        <v>4461</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:6">
+      <c r="A1571" t="s">
+        <v>4462</v>
+      </c>
+      <c r="B1571" t="s">
+        <v>4463</v>
+      </c>
+      <c r="C1571" t="s">
+        <v>4460</v>
+      </c>
+      <c r="D1571" t="s">
+        <v>4461</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:6">
+      <c r="A1572" t="s">
+        <v>4464</v>
+      </c>
+      <c r="B1572" t="s">
+        <v>4465</v>
+      </c>
+      <c r="C1572" t="s">
+        <v>4460</v>
+      </c>
+      <c r="D1572" t="s">
+        <v>4461</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:6">
+      <c r="A1573" t="s">
+        <v>4466</v>
+      </c>
+      <c r="B1573" t="s">
+        <v>4467</v>
+      </c>
+      <c r="C1573" t="s">
+        <v>4460</v>
+      </c>
+      <c r="D1573" t="s">
+        <v>4461</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:6">
+      <c r="A1574" t="s">
+        <v>3611</v>
+      </c>
+      <c r="B1574" t="s">
+        <v>3612</v>
+      </c>
+      <c r="C1574" t="s">
+        <v>4460</v>
+      </c>
+      <c r="D1574" t="s">
+        <v>4461</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:6">
+      <c r="A1575" t="s">
+        <v>4468</v>
+      </c>
+      <c r="B1575" t="s">
+        <v>4469</v>
+      </c>
+      <c r="C1575" t="s">
+        <v>4470</v>
+      </c>
+      <c r="D1575" t="s">
+        <v>4471</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:6">
+      <c r="A1576" t="s">
+        <v>4472</v>
+      </c>
+      <c r="B1576" t="s">
+        <v>4473</v>
+      </c>
+      <c r="C1576" t="s">
+        <v>4474</v>
+      </c>
+      <c r="D1576" t="s">
+        <v>4475</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:6">
+      <c r="A1577" t="s">
+        <v>4138</v>
+      </c>
+      <c r="B1577" t="s">
+        <v>4139</v>
+      </c>
+      <c r="C1577" t="s">
+        <v>4182</v>
+      </c>
+      <c r="D1577" t="s">
+        <v>4183</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:6">
+      <c r="A1578" t="s">
+        <v>4476</v>
+      </c>
+      <c r="B1578" t="s">
+        <v>4477</v>
+      </c>
+      <c r="C1578" t="s">
+        <v>4182</v>
+      </c>
+      <c r="D1578" t="s">
+        <v>4183</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:6">
+      <c r="A1579" t="s">
+        <v>4478</v>
+      </c>
+      <c r="B1579" t="s">
+        <v>4479</v>
+      </c>
+      <c r="C1579" t="s">
+        <v>4182</v>
+      </c>
+      <c r="D1579" t="s">
+        <v>4183</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:6">
+      <c r="A1580" t="s">
+        <v>3789</v>
+      </c>
+      <c r="B1580" t="s">
+        <v>3790</v>
+      </c>
+      <c r="C1580" t="s">
+        <v>4182</v>
+      </c>
+      <c r="D1580" t="s">
+        <v>4183</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:6">
+      <c r="A1581" t="s">
+        <v>4480</v>
+      </c>
+      <c r="B1581" t="s">
+        <v>4481</v>
+      </c>
+      <c r="C1581" t="s">
+        <v>4482</v>
+      </c>
+      <c r="D1581" t="s">
+        <v>4483</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:6">
+      <c r="A1582" t="s">
+        <v>4484</v>
+      </c>
+      <c r="B1582" t="s">
+        <v>4485</v>
+      </c>
+      <c r="C1582" t="s">
+        <v>4486</v>
+      </c>
+      <c r="D1582" t="s">
+        <v>4487</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:6">
+      <c r="A1583" t="s">
+        <v>4488</v>
+      </c>
+      <c r="B1583" t="s">
+        <v>4489</v>
+      </c>
+      <c r="C1583" t="s">
+        <v>4252</v>
+      </c>
+      <c r="D1583" t="s">
+        <v>4253</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:6">
+      <c r="A1584" t="s">
+        <v>4490</v>
+      </c>
+      <c r="B1584" t="s">
+        <v>4491</v>
+      </c>
+      <c r="C1584" t="s">
+        <v>4254</v>
+      </c>
+      <c r="D1584" t="s">
+        <v>4255</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:6">
+      <c r="A1585" t="s">
+        <v>4492</v>
+      </c>
+      <c r="B1585" t="s">
+        <v>4493</v>
+      </c>
+      <c r="C1585" t="s">
+        <v>4076</v>
+      </c>
+      <c r="D1585" t="s">
+        <v>4077</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:6">
+      <c r="A1586" t="s">
+        <v>4494</v>
+      </c>
+      <c r="B1586" t="s">
+        <v>4495</v>
+      </c>
+      <c r="C1586" t="s">
+        <v>4076</v>
+      </c>
+      <c r="D1586" t="s">
+        <v>4077</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:6">
+      <c r="A1587" t="s">
+        <v>4496</v>
+      </c>
+      <c r="B1587" t="s">
+        <v>4497</v>
+      </c>
+      <c r="C1587" t="s">
+        <v>4076</v>
+      </c>
+      <c r="D1587" t="s">
+        <v>4077</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:6">
+      <c r="A1588" t="s">
+        <v>4498</v>
+      </c>
+      <c r="B1588" t="s">
+        <v>4499</v>
+      </c>
+      <c r="C1588" t="s">
+        <v>4076</v>
+      </c>
+      <c r="D1588" t="s">
+        <v>4077</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:6">
+      <c r="A1589" t="s">
+        <v>4500</v>
+      </c>
+      <c r="B1589" t="s">
+        <v>4501</v>
+      </c>
+      <c r="C1589" t="s">
+        <v>4076</v>
+      </c>
+      <c r="D1589" t="s">
+        <v>4077</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:6">
+      <c r="A1590" t="s">
+        <v>4502</v>
+      </c>
+      <c r="B1590" t="s">
+        <v>4503</v>
+      </c>
+      <c r="C1590" t="s">
+        <v>4380</v>
+      </c>
+      <c r="D1590" t="s">
+        <v>4381</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:6">
+      <c r="A1591" t="s">
+        <v>4504</v>
+      </c>
+      <c r="B1591" t="s">
+        <v>4505</v>
+      </c>
+      <c r="C1591" t="s">
+        <v>4380</v>
+      </c>
+      <c r="D1591" t="s">
+        <v>4381</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:6">
+      <c r="A1592" t="s">
+        <v>4506</v>
+      </c>
+      <c r="B1592" t="s">
+        <v>4507</v>
+      </c>
+      <c r="C1592" t="s">
+        <v>4380</v>
+      </c>
+      <c r="D1592" t="s">
+        <v>4381</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:6">
+      <c r="A1593" t="s">
+        <v>4508</v>
+      </c>
+      <c r="B1593" t="s">
+        <v>4509</v>
+      </c>
+      <c r="C1593" t="s">
+        <v>3476</v>
+      </c>
+      <c r="D1593" t="s">
+        <v>3477</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:6">
+      <c r="A1594" t="s">
+        <v>4510</v>
+      </c>
+      <c r="B1594" t="s">
+        <v>4511</v>
+      </c>
+      <c r="C1594" t="s">
+        <v>3476</v>
+      </c>
+      <c r="D1594" t="s">
+        <v>3477</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:6">
+      <c r="A1595" t="s">
+        <v>4512</v>
+      </c>
+      <c r="B1595" t="s">
+        <v>4513</v>
+      </c>
+      <c r="C1595" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D1595" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:6">
+      <c r="A1596" t="s">
+        <v>4514</v>
+      </c>
+      <c r="B1596" t="s">
+        <v>4515</v>
+      </c>
+      <c r="C1596" t="s">
+        <v>4516</v>
+      </c>
+      <c r="D1596" t="s">
+        <v>4517</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:6">
+      <c r="A1597" t="s">
+        <v>4518</v>
+      </c>
+      <c r="B1597" t="s">
+        <v>4519</v>
+      </c>
+      <c r="C1597" t="s">
+        <v>4516</v>
+      </c>
+      <c r="D1597" t="s">
+        <v>4517</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:6">
+      <c r="A1598" t="s">
+        <v>4520</v>
+      </c>
+      <c r="B1598" t="s">
+        <v>4521</v>
+      </c>
+      <c r="C1598" t="s">
+        <v>4522</v>
+      </c>
+      <c r="D1598" t="s">
+        <v>4523</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:6">
+      <c r="A1599" t="s">
+        <v>4524</v>
+      </c>
+      <c r="B1599" t="s">
+        <v>4525</v>
+      </c>
+      <c r="C1599" t="s">
+        <v>4522</v>
+      </c>
+      <c r="D1599" t="s">
+        <v>4523</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:6">
+      <c r="A1600" t="s">
+        <v>4526</v>
+      </c>
+      <c r="B1600" t="s">
+        <v>4527</v>
+      </c>
+      <c r="C1600" t="s">
+        <v>3729</v>
+      </c>
+      <c r="D1600" t="s">
+        <v>3730</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:6">
+      <c r="A1601" t="s">
+        <v>4528</v>
+      </c>
+      <c r="B1601" t="s">
+        <v>4529</v>
+      </c>
+      <c r="C1601" t="s">
+        <v>3729</v>
+      </c>
+      <c r="D1601" t="s">
+        <v>3730</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:6">
+      <c r="A1602" t="s">
+        <v>4530</v>
+      </c>
+      <c r="B1602" t="s">
+        <v>4531</v>
+      </c>
+      <c r="C1602" t="s">
+        <v>3729</v>
+      </c>
+      <c r="D1602" t="s">
+        <v>3730</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:6">
+      <c r="A1603" t="s">
+        <v>4532</v>
+      </c>
+      <c r="B1603" t="s">
+        <v>4533</v>
+      </c>
+      <c r="C1603" t="s">
+        <v>3729</v>
+      </c>
+      <c r="D1603" t="s">
+        <v>3730</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:6">
+      <c r="A1604" t="s">
+        <v>4534</v>
+      </c>
+      <c r="B1604" t="s">
+        <v>4535</v>
+      </c>
+      <c r="C1604" t="s">
+        <v>4256</v>
+      </c>
+      <c r="D1604" t="s">
+        <v>4257</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:6">
+      <c r="A1605" t="s">
+        <v>4536</v>
+      </c>
+      <c r="B1605" t="s">
+        <v>4537</v>
+      </c>
+      <c r="C1605" t="s">
+        <v>4256</v>
+      </c>
+      <c r="D1605" t="s">
+        <v>4257</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:6">
+      <c r="A1606" t="s">
+        <v>4538</v>
+      </c>
+      <c r="B1606" t="s">
+        <v>4539</v>
+      </c>
+      <c r="C1606" t="s">
+        <v>4150</v>
+      </c>
+      <c r="D1606" t="s">
+        <v>4151</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:6">
+      <c r="A1607" t="s">
+        <v>4540</v>
+      </c>
+      <c r="B1607" t="s">
+        <v>4541</v>
+      </c>
+      <c r="C1607" t="s">
+        <v>4542</v>
+      </c>
+      <c r="D1607" t="s">
+        <v>4543</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:6">
+      <c r="A1608" t="s">
+        <v>4544</v>
+      </c>
+      <c r="B1608" t="s">
+        <v>4545</v>
+      </c>
+      <c r="C1608" t="s">
+        <v>3501</v>
+      </c>
+      <c r="D1608" t="s">
+        <v>3502</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:6">
+      <c r="A1609" t="s">
+        <v>4546</v>
+      </c>
+      <c r="B1609" t="s">
+        <v>4547</v>
+      </c>
+      <c r="C1609" t="s">
+        <v>3501</v>
+      </c>
+      <c r="D1609" t="s">
+        <v>3502</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:6">
+      <c r="A1610" t="s">
+        <v>3706</v>
+      </c>
+      <c r="B1610" t="s">
+        <v>3707</v>
+      </c>
+      <c r="C1610" t="s">
+        <v>4258</v>
+      </c>
+      <c r="D1610" t="s">
+        <v>4259</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:6">
+      <c r="A1611" t="s">
+        <v>3471</v>
+      </c>
+      <c r="B1611" t="s">
+        <v>3472</v>
+      </c>
+      <c r="C1611" t="s">
+        <v>4258</v>
+      </c>
+      <c r="D1611" t="s">
+        <v>4259</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:6">
+      <c r="A1612" t="s">
+        <v>4548</v>
+      </c>
+      <c r="B1612" t="s">
+        <v>4549</v>
+      </c>
+      <c r="C1612" t="s">
+        <v>3471</v>
+      </c>
+      <c r="D1612" t="s">
+        <v>3472</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:6">
+      <c r="A1613" t="s">
+        <v>3803</v>
+      </c>
+      <c r="B1613" t="s">
+        <v>3804</v>
+      </c>
+      <c r="C1613" t="s">
+        <v>4268</v>
+      </c>
+      <c r="D1613" t="s">
+        <v>4269</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:6">
+      <c r="A1614" t="s">
+        <v>4550</v>
+      </c>
+      <c r="B1614" t="s">
+        <v>4551</v>
+      </c>
+      <c r="C1614" t="s">
+        <v>4552</v>
+      </c>
+      <c r="D1614" t="s">
+        <v>4553</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:6">
+      <c r="A1615" t="s">
+        <v>4554</v>
+      </c>
+      <c r="B1615" t="s">
+        <v>4555</v>
+      </c>
+      <c r="C1615" t="s">
+        <v>4484</v>
+      </c>
+      <c r="D1615" t="s">
+        <v>4485</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:6">
+      <c r="A1616" t="s">
+        <v>4556</v>
+      </c>
+      <c r="B1616" t="s">
+        <v>4557</v>
+      </c>
+      <c r="C1616" t="s">
+        <v>4484</v>
+      </c>
+      <c r="D1616" t="s">
+        <v>4485</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:6">
+      <c r="A1617" t="s">
+        <v>4558</v>
+      </c>
+      <c r="B1617" t="s">
+        <v>4559</v>
+      </c>
+      <c r="C1617" t="s">
+        <v>4484</v>
+      </c>
+      <c r="D1617" t="s">
+        <v>4485</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:6">
+      <c r="A1618" t="s">
+        <v>3779</v>
+      </c>
+      <c r="B1618" t="s">
+        <v>3780</v>
+      </c>
+      <c r="C1618" t="s">
+        <v>4560</v>
+      </c>
+      <c r="D1618" t="s">
+        <v>4561</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:6">
+      <c r="A1619" t="s">
+        <v>4562</v>
+      </c>
+      <c r="B1619" t="s">
+        <v>4563</v>
+      </c>
+      <c r="C1619" t="s">
+        <v>3745</v>
+      </c>
+      <c r="D1619" t="s">
+        <v>3746</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:6">
+      <c r="A1620" t="s">
+        <v>4564</v>
+      </c>
+      <c r="B1620" t="s">
+        <v>4565</v>
+      </c>
+      <c r="C1620" t="s">
+        <v>3745</v>
+      </c>
+      <c r="D1620" t="s">
+        <v>3746</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:6">
+      <c r="A1621" t="s">
+        <v>4104</v>
+      </c>
+      <c r="B1621" t="s">
+        <v>4105</v>
+      </c>
+      <c r="C1621" t="s">
+        <v>4566</v>
+      </c>
+      <c r="D1621" t="s">
+        <v>4567</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:6">
+      <c r="A1622" t="s">
+        <v>4568</v>
+      </c>
+      <c r="B1622" t="s">
+        <v>4569</v>
+      </c>
+      <c r="C1622" t="s">
+        <v>4566</v>
+      </c>
+      <c r="D1622" t="s">
+        <v>4567</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:6">
+      <c r="A1623" t="s">
+        <v>4570</v>
+      </c>
+      <c r="B1623" t="s">
+        <v>4571</v>
+      </c>
+      <c r="C1623" t="s">
+        <v>4572</v>
+      </c>
+      <c r="D1623" t="s">
+        <v>4573</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:6">
+      <c r="A1624" t="s">
+        <v>4574</v>
+      </c>
+      <c r="B1624" t="s">
+        <v>4575</v>
+      </c>
+      <c r="C1624" t="s">
+        <v>4572</v>
+      </c>
+      <c r="D1624" t="s">
+        <v>4573</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:6">
+      <c r="A1625" t="s">
+        <v>4576</v>
+      </c>
+      <c r="B1625" t="s">
+        <v>4577</v>
+      </c>
+      <c r="C1625" t="s">
+        <v>4128</v>
+      </c>
+      <c r="D1625" t="s">
+        <v>4129</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:6">
+      <c r="A1626" t="s">
+        <v>4578</v>
+      </c>
+      <c r="B1626" t="s">
+        <v>4579</v>
+      </c>
+      <c r="C1626" t="s">
+        <v>3748</v>
+      </c>
+      <c r="D1626" t="s">
+        <v>3749</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:6">
+      <c r="A1627" t="s">
+        <v>4580</v>
+      </c>
+      <c r="B1627" t="s">
+        <v>4581</v>
+      </c>
+      <c r="C1627" t="s">
+        <v>3748</v>
+      </c>
+      <c r="D1627" t="s">
+        <v>3749</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:6">
+      <c r="A1628" t="s">
+        <v>4582</v>
+      </c>
+      <c r="B1628" t="s">
+        <v>4583</v>
+      </c>
+      <c r="C1628" t="s">
+        <v>3753</v>
+      </c>
+      <c r="D1628" t="s">
+        <v>3754</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:6">
+      <c r="A1629" t="s">
+        <v>4584</v>
+      </c>
+      <c r="B1629" t="s">
+        <v>4585</v>
+      </c>
+      <c r="C1629" t="s">
+        <v>4370</v>
+      </c>
+      <c r="D1629" t="s">
+        <v>4371</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:6">
+      <c r="A1630" t="s">
+        <v>4586</v>
+      </c>
+      <c r="B1630" t="s">
+        <v>4587</v>
+      </c>
+      <c r="C1630" t="s">
+        <v>4370</v>
+      </c>
+      <c r="D1630" t="s">
+        <v>4371</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:6">
+      <c r="A1631" t="s">
+        <v>4110</v>
+      </c>
+      <c r="B1631" t="s">
+        <v>4111</v>
+      </c>
+      <c r="C1631" t="s">
+        <v>3627</v>
+      </c>
+      <c r="D1631" t="s">
+        <v>3628</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:6">
+      <c r="A1632" t="s">
+        <v>4482</v>
+      </c>
+      <c r="B1632" t="s">
+        <v>4483</v>
+      </c>
+      <c r="C1632" t="s">
+        <v>3627</v>
+      </c>
+      <c r="D1632" t="s">
+        <v>3628</v>
+      </c>
+    </row>
+    <row r="1633" spans="1:6">
+      <c r="A1633" t="s">
+        <v>4588</v>
+      </c>
+      <c r="B1633" t="s">
+        <v>4589</v>
+      </c>
+      <c r="C1633" t="s">
+        <v>3894</v>
+      </c>
+      <c r="D1633" t="s">
+        <v>3895</v>
+      </c>
+    </row>
+    <row r="1634" spans="1:6">
+      <c r="A1634" t="s">
+        <v>3834</v>
+      </c>
+      <c r="B1634" t="s">
+        <v>3835</v>
+      </c>
+      <c r="C1634" t="s">
+        <v>3750</v>
+      </c>
+      <c r="D1634" t="s">
+        <v>3751</v>
+      </c>
+    </row>
+    <row r="1635" spans="1:6">
+      <c r="A1635" t="s">
+        <v>4590</v>
+      </c>
+      <c r="B1635" t="s">
+        <v>4591</v>
+      </c>
+      <c r="C1635" t="s">
+        <v>4282</v>
+      </c>
+      <c r="D1635" t="s">
+        <v>4283</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:6">
+      <c r="A1636" t="s">
+        <v>4516</v>
+      </c>
+      <c r="B1636" t="s">
+        <v>4517</v>
+      </c>
+      <c r="C1636" t="s">
+        <v>4282</v>
+      </c>
+      <c r="D1636" t="s">
+        <v>4283</v>
+      </c>
+    </row>
+    <row r="1637" spans="1:6">
+      <c r="A1637" t="s">
+        <v>4522</v>
+      </c>
+      <c r="B1637" t="s">
+        <v>4523</v>
+      </c>
+      <c r="C1637" t="s">
+        <v>4282</v>
+      </c>
+      <c r="D1637" t="s">
+        <v>4283</v>
+      </c>
+    </row>
+    <row r="1638" spans="1:6">
+      <c r="A1638" t="s">
+        <v>4592</v>
+      </c>
+      <c r="B1638" t="s">
+        <v>4593</v>
+      </c>
+      <c r="C1638" t="s">
+        <v>4282</v>
+      </c>
+      <c r="D1638" t="s">
+        <v>4283</v>
+      </c>
+    </row>
+    <row r="1639" spans="1:6">
+      <c r="A1639" t="s">
+        <v>4594</v>
+      </c>
+      <c r="B1639" t="s">
+        <v>4595</v>
+      </c>
+      <c r="C1639" t="s">
+        <v>4586</v>
+      </c>
+      <c r="D1639" t="s">
+        <v>4587</v>
+      </c>
+    </row>
+    <row r="1640" spans="1:6">
+      <c r="A1640" t="s">
+        <v>4596</v>
+      </c>
+      <c r="B1640" t="s">
+        <v>4597</v>
+      </c>
+      <c r="C1640" t="s">
+        <v>4598</v>
+      </c>
+      <c r="D1640" t="s">
+        <v>4599</v>
+      </c>
+    </row>
+    <row r="1641" spans="1:6">
+      <c r="A1641" t="s">
+        <v>4600</v>
+      </c>
+      <c r="B1641" t="s">
+        <v>4601</v>
+      </c>
+      <c r="C1641" t="s">
+        <v>4598</v>
+      </c>
+      <c r="D1641" t="s">
+        <v>4599</v>
+      </c>
+    </row>
+    <row r="1642" spans="1:6">
+      <c r="A1642" t="s">
+        <v>4056</v>
+      </c>
+      <c r="B1642" t="s">
+        <v>4057</v>
+      </c>
+      <c r="C1642" t="s">
+        <v>4598</v>
+      </c>
+      <c r="D1642" t="s">
+        <v>4599</v>
+      </c>
+    </row>
+    <row r="1643" spans="1:6">
+      <c r="A1643" t="s">
+        <v>4560</v>
+      </c>
+      <c r="B1643" t="s">
+        <v>4561</v>
+      </c>
+      <c r="C1643" t="s">
+        <v>3750</v>
+      </c>
+      <c r="D1643" t="s">
+        <v>3751</v>
+      </c>
+    </row>
+    <row r="1644" spans="1:6">
+      <c r="A1644" t="s">
+        <v>4602</v>
+      </c>
+      <c r="B1644" t="s">
+        <v>4603</v>
+      </c>
+      <c r="C1644" t="s">
+        <v>4172</v>
+      </c>
+      <c r="D1644" t="s">
+        <v>4173</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:6">
+      <c r="A1645" t="s">
+        <v>4604</v>
+      </c>
+      <c r="B1645" t="s">
+        <v>4605</v>
+      </c>
+      <c r="C1645" t="s">
+        <v>4172</v>
+      </c>
+      <c r="D1645" t="s">
+        <v>4173</v>
+      </c>
+    </row>
+    <row r="1646" spans="1:6">
+      <c r="A1646" t="s">
+        <v>4474</v>
+      </c>
+      <c r="B1646" t="s">
+        <v>4475</v>
+      </c>
+      <c r="C1646" t="s">
+        <v>4174</v>
+      </c>
+      <c r="D1646" t="s">
+        <v>4175</v>
+      </c>
+    </row>
+    <row r="1647" spans="1:6">
+      <c r="A1647" t="s">
+        <v>4606</v>
+      </c>
+      <c r="B1647" t="s">
+        <v>4607</v>
+      </c>
+      <c r="C1647" t="s">
+        <v>4478</v>
+      </c>
+      <c r="D1647" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="1648" spans="1:6">
+      <c r="A1648" t="s">
+        <v>3701</v>
+      </c>
+      <c r="B1648" t="s">
+        <v>3702</v>
+      </c>
+      <c r="C1648" t="s">
+        <v>4478</v>
+      </c>
+      <c r="D1648" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:6">
+      <c r="A1649" t="s">
+        <v>4572</v>
+      </c>
+      <c r="B1649" t="s">
+        <v>4573</v>
+      </c>
+      <c r="C1649" t="s">
+        <v>4478</v>
+      </c>
+      <c r="D1649" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:6">
+      <c r="A1650" t="s">
+        <v>4608</v>
+      </c>
+      <c r="B1650" t="s">
+        <v>4609</v>
+      </c>
+      <c r="C1650" t="s">
+        <v>3466</v>
+      </c>
+      <c r="D1650" t="s">
+        <v>3467</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:6">
+      <c r="A1651" t="s">
+        <v>3822</v>
+      </c>
+      <c r="B1651" t="s">
+        <v>3823</v>
+      </c>
+      <c r="C1651" t="s">
+        <v>4284</v>
+      </c>
+      <c r="D1651" t="s">
+        <v>4285</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:6">
+      <c r="A1652" t="s">
+        <v>4610</v>
+      </c>
+      <c r="B1652" t="s">
+        <v>4611</v>
+      </c>
+      <c r="C1652" t="s">
+        <v>4550</v>
+      </c>
+      <c r="D1652" t="s">
+        <v>4551</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:6">
+      <c r="A1653" t="s">
+        <v>4074</v>
+      </c>
+      <c r="B1653" t="s">
+        <v>4075</v>
+      </c>
+      <c r="C1653" t="s">
+        <v>4550</v>
+      </c>
+      <c r="D1653" t="s">
+        <v>4551</v>
+      </c>
+    </row>
+    <row r="1654" spans="1:6">
+      <c r="A1654" t="s">
+        <v>4434</v>
+      </c>
+      <c r="B1654" t="s">
+        <v>4435</v>
+      </c>
+      <c r="C1654" t="s">
+        <v>4550</v>
+      </c>
+      <c r="D1654" t="s">
+        <v>4551</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:6">
+      <c r="A1655" t="s">
+        <v>4460</v>
+      </c>
+      <c r="B1655" t="s">
+        <v>4461</v>
+      </c>
+      <c r="C1655" t="s">
+        <v>4550</v>
+      </c>
+      <c r="D1655" t="s">
+        <v>4551</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:6">
+      <c r="A1656" t="s">
+        <v>4486</v>
+      </c>
+      <c r="B1656" t="s">
+        <v>4487</v>
+      </c>
+      <c r="C1656" t="s">
+        <v>4550</v>
+      </c>
+      <c r="D1656" t="s">
+        <v>4551</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:6">
+      <c r="A1657" t="s">
+        <v>4612</v>
+      </c>
+      <c r="B1657" t="s">
+        <v>4613</v>
+      </c>
+      <c r="C1657" t="s">
+        <v>4550</v>
+      </c>
+      <c r="D1657" t="s">
+        <v>4551</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:6">
+      <c r="A1658" t="s">
+        <v>4614</v>
+      </c>
+      <c r="B1658" t="s">
+        <v>4615</v>
+      </c>
+      <c r="C1658" t="s">
+        <v>4550</v>
+      </c>
+      <c r="D1658" t="s">
+        <v>4551</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:6">
+      <c r="A1659" t="s">
+        <v>4616</v>
+      </c>
+      <c r="B1659" t="s">
+        <v>4617</v>
+      </c>
+      <c r="C1659" t="s">
+        <v>4550</v>
+      </c>
+      <c r="D1659" t="s">
+        <v>4551</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:6">
+      <c r="A1660" t="s">
+        <v>4618</v>
+      </c>
+      <c r="B1660" t="s">
+        <v>4619</v>
+      </c>
+      <c r="C1660" t="s">
+        <v>4620</v>
+      </c>
+      <c r="D1660" t="s">
+        <v>4621</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:6">
+      <c r="A1661" t="s">
+        <v>4622</v>
+      </c>
+      <c r="B1661" t="s">
+        <v>4623</v>
+      </c>
+      <c r="C1661" t="s">
+        <v>4620</v>
+      </c>
+      <c r="D1661" t="s">
+        <v>4621</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:6">
+      <c r="A1662" t="s">
+        <v>4456</v>
+      </c>
+      <c r="B1662" t="s">
+        <v>4457</v>
+      </c>
+      <c r="C1662" t="s">
+        <v>3789</v>
+      </c>
+      <c r="D1662" t="s">
+        <v>3790</v>
+      </c>
+    </row>
+    <row r="1663" spans="1:6">
+      <c r="A1663" t="s">
+        <v>4620</v>
+      </c>
+      <c r="B1663" t="s">
+        <v>4621</v>
+      </c>
+      <c r="C1663" t="s">
+        <v>3789</v>
+      </c>
+      <c r="D1663" t="s">
+        <v>3790</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:6">
+      <c r="A1664" t="s">
+        <v>3950</v>
+      </c>
+      <c r="B1664" t="s">
+        <v>3951</v>
+      </c>
+      <c r="C1664" t="s">
+        <v>4062</v>
+      </c>
+      <c r="D1664" t="s">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="1665" spans="1:6">
+      <c r="A1665" t="s">
+        <v>4598</v>
+      </c>
+      <c r="B1665" t="s">
+        <v>4599</v>
+      </c>
+      <c r="C1665" t="s">
+        <v>4062</v>
+      </c>
+      <c r="D1665" t="s">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="1666" spans="1:6">
+      <c r="A1666" t="s">
+        <v>4624</v>
+      </c>
+      <c r="B1666" t="s">
+        <v>4625</v>
+      </c>
+      <c r="C1666" t="s">
+        <v>4626</v>
+      </c>
+      <c r="D1666" t="s">
+        <v>4627</v>
+      </c>
+    </row>
+    <row r="1667" spans="1:6">
+      <c r="A1667" t="s">
+        <v>4628</v>
+      </c>
+      <c r="B1667" t="s">
+        <v>4629</v>
+      </c>
+      <c r="C1667" t="s">
+        <v>4270</v>
+      </c>
+      <c r="D1667" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1668" spans="1:6">
+      <c r="A1668" t="s">
+        <v>4630</v>
+      </c>
+      <c r="B1668" t="s">
+        <v>4631</v>
+      </c>
+      <c r="C1668" t="s">
+        <v>4270</v>
+      </c>
+      <c r="D1668" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1669" spans="1:6">
+      <c r="A1669" t="s">
+        <v>4632</v>
+      </c>
+      <c r="B1669" t="s">
+        <v>4633</v>
+      </c>
+      <c r="C1669" t="s">
+        <v>4270</v>
+      </c>
+      <c r="D1669" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1670" spans="1:6">
+      <c r="A1670" t="s">
+        <v>4626</v>
+      </c>
+      <c r="B1670" t="s">
+        <v>4627</v>
+      </c>
+      <c r="C1670" t="s">
+        <v>4270</v>
+      </c>
+      <c r="D1670" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:6">
+      <c r="A1671" t="s">
+        <v>3601</v>
+      </c>
+      <c r="B1671" t="s">
+        <v>3602</v>
+      </c>
+      <c r="C1671" t="s">
+        <v>3900</v>
+      </c>
+      <c r="D1671" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1672" spans="1:6">
+      <c r="A1672" t="s">
+        <v>4634</v>
+      </c>
+      <c r="B1672" t="s">
+        <v>4635</v>
+      </c>
+      <c r="C1672" t="s">
+        <v>4612</v>
+      </c>
+      <c r="D1672" t="s">
+        <v>4613</v>
+      </c>
+    </row>
+    <row r="1673" spans="1:6">
+      <c r="A1673" t="s">
+        <v>4636</v>
+      </c>
+      <c r="B1673" t="s">
+        <v>4637</v>
+      </c>
+      <c r="C1673" t="s">
+        <v>4612</v>
+      </c>
+      <c r="D1673" t="s">
+        <v>4613</v>
+      </c>
+    </row>
+    <row r="1674" spans="1:6">
+      <c r="A1674" t="s">
+        <v>3511</v>
+      </c>
+      <c r="B1674" t="s">
+        <v>3512</v>
+      </c>
+      <c r="C1674" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D1674" t="s">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:6">
+      <c r="A1675" t="s">
+        <v>4638</v>
+      </c>
+      <c r="B1675" t="s">
+        <v>4639</v>
+      </c>
+      <c r="C1675" t="s">
+        <v>3906</v>
+      </c>
+      <c r="D1675" t="s">
+        <v>3907</v>
+      </c>
+    </row>
+    <row r="1676" spans="1:6">
+      <c r="A1676" t="s">
+        <v>4640</v>
+      </c>
+      <c r="B1676" t="s">
+        <v>4641</v>
+      </c>
+      <c r="C1676" t="s">
+        <v>3906</v>
+      </c>
+      <c r="D1676" t="s">
+        <v>3907</v>
+      </c>
+    </row>
+    <row r="1677" spans="1:6">
+      <c r="A1677" t="s">
+        <v>4642</v>
+      </c>
+      <c r="B1677" t="s">
+        <v>4643</v>
+      </c>
+      <c r="C1677" t="s">
+        <v>3906</v>
+      </c>
+      <c r="D1677" t="s">
+        <v>3907</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:6">
+      <c r="A1678" t="s">
+        <v>4644</v>
+      </c>
+      <c r="B1678" t="s">
+        <v>4645</v>
+      </c>
+      <c r="C1678" t="s">
+        <v>3906</v>
+      </c>
+      <c r="D1678" t="s">
+        <v>3907</v>
+      </c>
+    </row>
+    <row r="1679" spans="1:6">
+      <c r="A1679" t="s">
+        <v>4646</v>
+      </c>
+      <c r="B1679" t="s">
+        <v>4647</v>
+      </c>
+      <c r="C1679" t="s">
+        <v>4466</v>
+      </c>
+      <c r="D1679" t="s">
+        <v>4467</v>
+      </c>
+    </row>
+    <row r="1680" spans="1:6">
+      <c r="A1680" t="s">
+        <v>4648</v>
+      </c>
+      <c r="B1680" t="s">
+        <v>4649</v>
+      </c>
+      <c r="C1680" t="s">
+        <v>4466</v>
+      </c>
+      <c r="D1680" t="s">
+        <v>4467</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:6">
+      <c r="A1681" t="s">
+        <v>3976</v>
+      </c>
+      <c r="B1681" t="s">
+        <v>3977</v>
+      </c>
+      <c r="C1681" t="s">
+        <v>3486</v>
+      </c>
+      <c r="D1681" t="s">
+        <v>3487</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:6">
+      <c r="A1682" t="s">
+        <v>4650</v>
+      </c>
+      <c r="B1682" t="s">
+        <v>4651</v>
+      </c>
+      <c r="C1682" t="s">
+        <v>3486</v>
+      </c>
+      <c r="D1682" t="s">
+        <v>3487</v>
+      </c>
+    </row>
+    <row r="1683" spans="1:6">
+      <c r="A1683" t="s">
+        <v>4652</v>
+      </c>
+      <c r="B1683" t="s">
+        <v>4653</v>
+      </c>
+      <c r="C1683" t="s">
+        <v>3486</v>
+      </c>
+      <c r="D1683" t="s">
+        <v>3487</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:6">
+      <c r="A1684" t="s">
+        <v>4654</v>
+      </c>
+      <c r="B1684" t="s">
+        <v>4655</v>
+      </c>
+      <c r="C1684" t="s">
+        <v>4272</v>
+      </c>
+      <c r="D1684" t="s">
+        <v>4273</v>
+      </c>
+    </row>
+    <row r="1685" spans="1:6">
+      <c r="A1685" t="s">
+        <v>4656</v>
+      </c>
+      <c r="B1685" t="s">
+        <v>4657</v>
+      </c>
+      <c r="C1685" t="s">
+        <v>4272</v>
+      </c>
+      <c r="D1685" t="s">
+        <v>4273</v>
+      </c>
+    </row>
+    <row r="1686" spans="1:6">
+      <c r="A1686" t="s">
+        <v>4658</v>
+      </c>
+      <c r="B1686" t="s">
+        <v>4659</v>
+      </c>
+      <c r="C1686" t="s">
+        <v>4352</v>
+      </c>
+      <c r="D1686" t="s">
+        <v>4353</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:6">
+      <c r="A1687" t="s">
+        <v>4660</v>
+      </c>
+      <c r="B1687" t="s">
+        <v>4661</v>
+      </c>
+      <c r="C1687" t="s">
+        <v>3715</v>
+      </c>
+      <c r="D1687" t="s">
+        <v>3716</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:6">
+      <c r="A1688" t="s">
+        <v>4662</v>
+      </c>
+      <c r="B1688" t="s">
+        <v>4663</v>
+      </c>
+      <c r="C1688" t="s">
+        <v>3611</v>
+      </c>
+      <c r="D1688" t="s">
+        <v>3612</v>
+      </c>
+    </row>
+    <row r="1689" spans="1:6">
+      <c r="A1689" t="s">
+        <v>4664</v>
+      </c>
+      <c r="B1689" t="s">
+        <v>4665</v>
+      </c>
+      <c r="C1689" t="s">
+        <v>3611</v>
+      </c>
+      <c r="D1689" t="s">
+        <v>3612</v>
+      </c>
+    </row>
+    <row r="1690" spans="1:6">
+      <c r="A1690" t="s">
+        <v>3774</v>
+      </c>
+      <c r="B1690" t="s">
+        <v>3775</v>
+      </c>
+      <c r="C1690" t="s">
+        <v>3611</v>
+      </c>
+      <c r="D1690" t="s">
+        <v>3612</v>
+      </c>
+    </row>
+    <row r="1691" spans="1:6">
+      <c r="A1691" t="s">
+        <v>3928</v>
+      </c>
+      <c r="B1691" t="s">
+        <v>3929</v>
+      </c>
+      <c r="C1691" t="s">
+        <v>3796</v>
+      </c>
+      <c r="D1691" t="s">
+        <v>3797</v>
+      </c>
+    </row>
+    <row r="1692" spans="1:6">
+      <c r="A1692" t="s">
+        <v>4552</v>
+      </c>
+      <c r="B1692" t="s">
+        <v>4553</v>
+      </c>
+      <c r="C1692" t="s">
+        <v>3796</v>
+      </c>
+      <c r="D1692" t="s">
+        <v>3797</v>
+      </c>
+    </row>
+    <row r="1693" spans="1:6">
+      <c r="A1693" t="s">
+        <v>4018</v>
+      </c>
+      <c r="B1693" t="s">
+        <v>4019</v>
+      </c>
+      <c r="C1693" t="s">
+        <v>4614</v>
+      </c>
+      <c r="D1693" t="s">
+        <v>4615</v>
+      </c>
+    </row>
+    <row r="1694" spans="1:6">
+      <c r="A1694" t="s">
+        <v>4542</v>
+      </c>
+      <c r="B1694" t="s">
+        <v>4543</v>
+      </c>
+      <c r="C1694" t="s">
+        <v>4614</v>
+      </c>
+      <c r="D1694" t="s">
+        <v>4615</v>
+      </c>
+    </row>
+    <row r="1695" spans="1:6">
+      <c r="A1695" t="s">
+        <v>4666</v>
+      </c>
+      <c r="B1695" t="s">
+        <v>4667</v>
+      </c>
+      <c r="C1695" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D1695" t="s">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="1696" spans="1:6">
+      <c r="A1696" t="s">
+        <v>4668</v>
+      </c>
+      <c r="B1696" t="s">
+        <v>4669</v>
+      </c>
+      <c r="C1696" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D1696" t="s">
+        <v>2708</v>
+      </c>
+    </row>
+    <row r="1697" spans="1:6">
+      <c r="A1697" t="s">
+        <v>4670</v>
+      </c>
+      <c r="B1697" t="s">
+        <v>4671</v>
+      </c>
+      <c r="C1697" t="s">
+        <v>4668</v>
+      </c>
+      <c r="D1697" t="s">
+        <v>4669</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:6">
+      <c r="A1698" t="s">
+        <v>3141</v>
+      </c>
+      <c r="B1698" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C1698" t="s">
+        <v>4042</v>
+      </c>
+      <c r="D1698" t="s">
+        <v>4043</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:6">
+      <c r="A1699" t="s">
+        <v>4020</v>
+      </c>
+      <c r="B1699" t="s">
+        <v>4021</v>
+      </c>
+      <c r="C1699" t="s">
+        <v>3621</v>
+      </c>
+      <c r="D1699" t="s">
+        <v>3622</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:6">
+      <c r="A1700" t="s">
+        <v>3496</v>
+      </c>
+      <c r="B1700" t="s">
+        <v>3497</v>
+      </c>
+      <c r="C1700" t="s">
+        <v>3621</v>
+      </c>
+      <c r="D1700" t="s">
+        <v>3622</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:6">
+      <c r="A1701" t="s">
+        <v>4294</v>
+      </c>
+      <c r="B1701" t="s">
+        <v>4295</v>
+      </c>
+      <c r="C1701" t="s">
+        <v>3621</v>
+      </c>
+      <c r="D1701" t="s">
+        <v>3622</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:6">
+      <c r="A1702" t="s">
+        <v>4672</v>
+      </c>
+      <c r="B1702" t="s">
+        <v>4673</v>
+      </c>
+      <c r="C1702" t="s">
+        <v>3621</v>
+      </c>
+      <c r="D1702" t="s">
+        <v>3622</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:6">
+      <c r="A1703" t="s">
+        <v>4470</v>
+      </c>
+      <c r="B1703" t="s">
+        <v>4471</v>
+      </c>
+      <c r="C1703" t="s">
+        <v>4050</v>
+      </c>
+      <c r="D1703" t="s">
+        <v>4051</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:6">
+      <c r="A1704" t="s">
+        <v>4566</v>
+      </c>
+      <c r="B1704" t="s">
+        <v>4567</v>
+      </c>
+      <c r="C1704" t="s">
+        <v>4050</v>
+      </c>
+      <c r="D1704" t="s">
+        <v>4051</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:6">
+      <c r="A1705" t="s">
+        <v>4674</v>
+      </c>
+      <c r="B1705" t="s">
+        <v>4675</v>
+      </c>
+      <c r="C1705" t="s">
+        <v>4246</v>
+      </c>
+      <c r="D1705" t="s">
+        <v>4247</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:6">
+      <c r="A1706" t="s">
+        <v>4676</v>
+      </c>
+      <c r="B1706" t="s">
+        <v>4677</v>
+      </c>
+      <c r="C1706" t="s">
+        <v>4246</v>
+      </c>
+      <c r="D1706" t="s">
+        <v>4247</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:6">
+      <c r="A1707" t="s">
+        <v>4678</v>
+      </c>
+      <c r="B1707" t="s">
+        <v>4679</v>
+      </c>
+      <c r="C1707" t="s">
+        <v>4246</v>
+      </c>
+      <c r="D1707" t="s">
+        <v>4247</v>
+      </c>
+    </row>
+    <row r="1708" spans="1:6">
+      <c r="A1708" t="s">
+        <v>4680</v>
+      </c>
+      <c r="B1708" t="s">
+        <v>4681</v>
+      </c>
+      <c r="C1708" t="s">
+        <v>4246</v>
+      </c>
+      <c r="D1708" t="s">
+        <v>4247</v>
+      </c>
+    </row>
+    <row r="1709" spans="1:6">
+      <c r="A1709" t="s">
+        <v>4682</v>
+      </c>
+      <c r="B1709" t="s">
+        <v>4683</v>
+      </c>
+      <c r="C1709" t="s">
+        <v>3801</v>
+      </c>
+      <c r="D1709" t="s">
+        <v>3802</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:6">
+      <c r="A1710" t="s">
+        <v>4684</v>
+      </c>
+      <c r="B1710" t="s">
+        <v>4685</v>
+      </c>
+      <c r="C1710" t="s">
+        <v>3801</v>
+      </c>
+      <c r="D1710" t="s">
+        <v>3802</v>
+      </c>
+    </row>
+    <row r="1711" spans="1:6">
+      <c r="A1711" t="s">
+        <v>4686</v>
+      </c>
+      <c r="B1711" t="s">
+        <v>4687</v>
+      </c>
+      <c r="C1711" t="s">
+        <v>4592</v>
+      </c>
+      <c r="D1711" t="s">
+        <v>4593</v>
+      </c>
+    </row>
+    <row r="1712" spans="1:6">
+      <c r="A1712" t="s">
+        <v>4688</v>
+      </c>
+      <c r="B1712" t="s">
+        <v>4689</v>
+      </c>
+      <c r="C1712" t="s">
+        <v>4592</v>
+      </c>
+      <c r="D1712" t="s">
+        <v>4593</v>
+      </c>
+    </row>
+    <row r="1713" spans="1:6">
+      <c r="A1713" t="s">
+        <v>4690</v>
+      </c>
+      <c r="B1713" t="s">
+        <v>4691</v>
+      </c>
+      <c r="C1713" t="s">
+        <v>3516</v>
+      </c>
+      <c r="D1713" t="s">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="1714" spans="1:6">
+      <c r="A1714" t="s">
+        <v>4692</v>
+      </c>
+      <c r="B1714" t="s">
+        <v>4693</v>
+      </c>
+      <c r="C1714" t="s">
+        <v>4332</v>
+      </c>
+      <c r="D1714" t="s">
+        <v>4333</v>
+      </c>
+    </row>
+    <row r="1715" spans="1:6">
+      <c r="A1715" t="s">
+        <v>4694</v>
+      </c>
+      <c r="B1715" t="s">
+        <v>4695</v>
+      </c>
+      <c r="C1715" t="s">
+        <v>4332</v>
+      </c>
+      <c r="D1715" t="s">
+        <v>4333</v>
+      </c>
+    </row>
+    <row r="1716" spans="1:6">
+      <c r="A1716" t="s">
+        <v>4696</v>
+      </c>
+      <c r="B1716" t="s">
+        <v>4697</v>
+      </c>
+      <c r="C1716" t="s">
+        <v>4332</v>
+      </c>
+      <c r="D1716" t="s">
+        <v>4333</v>
+      </c>
+    </row>
+    <row r="1717" spans="1:6">
+      <c r="A1717" t="s">
+        <v>4014</v>
+      </c>
+      <c r="B1717" t="s">
+        <v>4015</v>
+      </c>
+      <c r="C1717" t="s">
+        <v>4616</v>
+      </c>
+      <c r="D1717" t="s">
+        <v>4617</v>
+      </c>
+    </row>
+    <row r="1718" spans="1:6">
+      <c r="A1718" t="s">
+        <v>4698</v>
+      </c>
+      <c r="B1718" t="s">
+        <v>4699</v>
+      </c>
+      <c r="C1718" t="s">
+        <v>3910</v>
+      </c>
+      <c r="D1718" t="s">
+        <v>3911</v>
+      </c>
+    </row>
+    <row r="1719" spans="1:6">
+      <c r="A1719" t="s">
+        <v>4700</v>
+      </c>
+      <c r="B1719" t="s">
+        <v>4701</v>
+      </c>
+      <c r="C1719" t="s">
+        <v>3910</v>
+      </c>
+      <c r="D1719" t="s">
+        <v>3911</v>
+      </c>
+    </row>
+    <row r="1720" spans="1:6">
+      <c r="A1720" t="s">
+        <v>4702</v>
+      </c>
+      <c r="B1720" t="s">
+        <v>4703</v>
+      </c>
+      <c r="C1720" t="s">
+        <v>4134</v>
+      </c>
+      <c r="D1720" t="s">
+        <v>4135</v>
+      </c>
+    </row>
+    <row r="1721" spans="1:6">
+      <c r="A1721" t="s">
+        <v>4704</v>
+      </c>
+      <c r="B1721" t="s">
+        <v>4705</v>
+      </c>
+      <c r="C1721"/>
+      <c r="D1721"/>
+      <c r="E1721" t="s">
+        <v>4706</v>
+      </c>
+      <c r="F1721" t="s">
+        <v>4707</v>
+      </c>
+    </row>
+    <row r="1722" spans="1:6">
+      <c r="A1722" t="s">
+        <v>4708</v>
+      </c>
+      <c r="B1722" t="s">
+        <v>4709</v>
+      </c>
+      <c r="C1722"/>
+      <c r="D1722"/>
+      <c r="E1722" t="s">
+        <v>4710</v>
+      </c>
+      <c r="F1722" t="s">
+        <v>4711</v>
+      </c>
+    </row>
+    <row r="1723" spans="1:6">
+      <c r="A1723" t="s">
+        <v>4712</v>
+      </c>
+      <c r="B1723" t="s">
+        <v>4713</v>
+      </c>
+      <c r="C1723"/>
+      <c r="D1723"/>
+      <c r="E1723" t="s">
+        <v>4714</v>
+      </c>
+      <c r="F1723" t="s">
+        <v>4715</v>
+      </c>
+    </row>
+    <row r="1724" spans="1:6">
+      <c r="A1724" t="s">
+        <v>307</v>
+      </c>
+      <c r="B1724" t="s">
+        <v>308</v>
+      </c>
+      <c r="C1724"/>
+      <c r="D1724"/>
+    </row>
+    <row r="1725" spans="1:6">
+      <c r="A1725" t="s">
+        <v>4716</v>
+      </c>
+      <c r="B1725" t="s">
+        <v>4717</v>
+      </c>
+      <c r="C1725" t="s">
+        <v>4718</v>
+      </c>
+      <c r="D1725" t="s">
+        <v>4719</v>
+      </c>
+      <c r="E1725" t="s">
+        <v>4720</v>
+      </c>
+      <c r="F1725" t="s">
+        <v>4721</v>
+      </c>
+    </row>
+    <row r="1726" spans="1:6">
+      <c r="A1726" t="s">
+        <v>4722</v>
+      </c>
+      <c r="B1726" t="s">
+        <v>4723</v>
+      </c>
+      <c r="C1726" t="s">
+        <v>4724</v>
+      </c>
+      <c r="D1726" t="s">
+        <v>4725</v>
+      </c>
+      <c r="E1726" t="s">
+        <v>4726</v>
+      </c>
+      <c r="F1726" t="s">
+        <v>4727</v>
+      </c>
+    </row>
+    <row r="1727" spans="1:6">
+      <c r="A1727" t="s">
+        <v>4728</v>
+      </c>
+      <c r="B1727" t="s">
+        <v>4729</v>
+      </c>
+      <c r="C1727" t="s">
+        <v>4722</v>
+      </c>
+      <c r="D1727" t="s">
+        <v>4723</v>
+      </c>
+      <c r="E1727" t="s">
+        <v>4730</v>
+      </c>
+      <c r="F1727" t="s">
+        <v>4731</v>
+      </c>
+    </row>
+    <row r="1728" spans="1:6">
+      <c r="A1728" t="s">
+        <v>4732</v>
+      </c>
+      <c r="B1728" t="s">
+        <v>4733</v>
+      </c>
+      <c r="C1728" t="s">
+        <v>4734</v>
+      </c>
+      <c r="D1728" t="s">
+        <v>4735</v>
+      </c>
+      <c r="E1728" t="s">
+        <v>4736</v>
+      </c>
+      <c r="F1728" t="s">
+        <v>4737</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:6">
+      <c r="A1729" t="s">
+        <v>4738</v>
+      </c>
+      <c r="B1729" t="s">
+        <v>4739</v>
+      </c>
+      <c r="C1729" t="s">
+        <v>4734</v>
+      </c>
+      <c r="D1729" t="s">
+        <v>4735</v>
+      </c>
+      <c r="E1729" t="s">
+        <v>4740</v>
+      </c>
+      <c r="F1729" t="s">
+        <v>4741</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:6">
+      <c r="A1730" t="s">
+        <v>4742</v>
+      </c>
+      <c r="B1730" t="s">
+        <v>4743</v>
+      </c>
+      <c r="C1730" t="s">
+        <v>4744</v>
+      </c>
+      <c r="D1730" t="s">
+        <v>4745</v>
+      </c>
+      <c r="E1730" t="s">
+        <v>4746</v>
+      </c>
+      <c r="F1730" t="s">
+        <v>4747</v>
+      </c>
+    </row>
+    <row r="1731" spans="1:6">
+      <c r="A1731" t="s">
+        <v>4748</v>
+      </c>
+      <c r="B1731" t="s">
+        <v>4749</v>
+      </c>
+      <c r="C1731" t="s">
+        <v>4734</v>
+      </c>
+      <c r="D1731" t="s">
+        <v>4735</v>
+      </c>
+      <c r="E1731" t="s">
+        <v>4750</v>
+      </c>
+      <c r="F1731" t="s">
+        <v>4751</v>
+      </c>
+    </row>
+    <row r="1732" spans="1:6">
+      <c r="A1732" t="s">
+        <v>4752</v>
+      </c>
+      <c r="B1732" t="s">
+        <v>4753</v>
+      </c>
+      <c r="C1732" t="s">
+        <v>4754</v>
+      </c>
+      <c r="D1732" t="s">
+        <v>4755</v>
+      </c>
+      <c r="E1732" t="s">
+        <v>4756</v>
+      </c>
+      <c r="F1732" t="s">
+        <v>4757</v>
+      </c>
+    </row>
+    <row r="1733" spans="1:6">
+      <c r="A1733" t="s">
+        <v>4758</v>
+      </c>
+      <c r="B1733" t="s">
+        <v>4759</v>
+      </c>
+      <c r="C1733" t="s">
+        <v>4760</v>
+      </c>
+      <c r="D1733" t="s">
+        <v>4761</v>
+      </c>
+      <c r="E1733" t="s">
+        <v>4762</v>
+      </c>
+      <c r="F1733" t="s">
+        <v>4763</v>
+      </c>
+    </row>
+    <row r="1734" spans="1:6">
+      <c r="A1734" t="s">
+        <v>4764</v>
+      </c>
+      <c r="B1734" t="s">
+        <v>4765</v>
+      </c>
+      <c r="C1734" t="s">
+        <v>4722</v>
+      </c>
+      <c r="D1734" t="s">
+        <v>4723</v>
+      </c>
+      <c r="E1734" t="s">
+        <v>4766</v>
+      </c>
+      <c r="F1734" t="s">
+        <v>4767</v>
+      </c>
+    </row>
+    <row r="1735" spans="1:6">
+      <c r="A1735" t="s">
+        <v>4768</v>
+      </c>
+      <c r="B1735" t="s">
+        <v>4769</v>
+      </c>
+      <c r="C1735" t="s">
+        <v>4744</v>
+      </c>
+      <c r="D1735" t="s">
+        <v>4745</v>
+      </c>
+      <c r="E1735" t="s">
+        <v>4770</v>
+      </c>
+      <c r="F1735" t="s">
+        <v>4771</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:6">
+      <c r="A1736" t="s">
+        <v>4772</v>
+      </c>
+      <c r="B1736" t="s">
+        <v>4773</v>
+      </c>
+      <c r="C1736" t="s">
+        <v>4718</v>
+      </c>
+      <c r="D1736" t="s">
+        <v>4719</v>
+      </c>
+      <c r="E1736" t="s">
+        <v>4774</v>
+      </c>
+      <c r="F1736" t="s">
+        <v>4775</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:6">
+      <c r="A1737" t="s">
+        <v>4724</v>
+      </c>
+      <c r="B1737" t="s">
+        <v>4725</v>
+      </c>
+      <c r="C1737" t="s">
+        <v>4776</v>
+      </c>
+      <c r="D1737" t="s">
+        <v>4777</v>
+      </c>
+      <c r="E1737" t="s">
+        <v>4778</v>
+      </c>
+      <c r="F1737" t="s">
+        <v>4779</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:6">
+      <c r="A1738" t="s">
+        <v>4780</v>
+      </c>
+      <c r="B1738" t="s">
+        <v>4781</v>
+      </c>
+      <c r="C1738" t="s">
+        <v>4782</v>
+      </c>
+      <c r="D1738" t="s">
+        <v>4783</v>
+      </c>
+      <c r="E1738" t="s">
+        <v>4784</v>
+      </c>
+      <c r="F1738" t="s">
+        <v>4785</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:6">
+      <c r="A1739" t="s">
+        <v>4786</v>
+      </c>
+      <c r="B1739" t="s">
+        <v>4787</v>
+      </c>
+      <c r="C1739" t="s">
+        <v>4788</v>
+      </c>
+      <c r="D1739" t="s">
+        <v>4789</v>
+      </c>
+      <c r="E1739" t="s">
+        <v>4790</v>
+      </c>
+      <c r="F1739" t="s">
+        <v>4791</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:6">
+      <c r="A1740" t="s">
+        <v>4792</v>
+      </c>
+      <c r="B1740" t="s">
+        <v>4793</v>
+      </c>
+      <c r="C1740" t="s">
+        <v>4794</v>
+      </c>
+      <c r="D1740" t="s">
+        <v>4795</v>
+      </c>
+      <c r="E1740" t="s">
+        <v>4796</v>
+      </c>
+      <c r="F1740" t="s">
+        <v>4797</v>
+      </c>
+    </row>
+    <row r="1741" spans="1:6">
+      <c r="A1741" t="s">
+        <v>4798</v>
+      </c>
+      <c r="B1741" t="s">
+        <v>4799</v>
+      </c>
+      <c r="C1741" t="s">
+        <v>4794</v>
+      </c>
+      <c r="D1741" t="s">
+        <v>4795</v>
+      </c>
+      <c r="E1741" t="s">
+        <v>4800</v>
+      </c>
+      <c r="F1741" t="s">
+        <v>4801</v>
+      </c>
+    </row>
+    <row r="1742" spans="1:6">
+      <c r="A1742" t="s">
+        <v>4802</v>
+      </c>
+      <c r="B1742" t="s">
+        <v>4803</v>
+      </c>
+      <c r="C1742" t="s">
+        <v>4754</v>
+      </c>
+      <c r="D1742" t="s">
+        <v>4755</v>
+      </c>
+      <c r="E1742" t="s">
+        <v>4804</v>
+      </c>
+      <c r="F1742" t="s">
+        <v>4805</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:6">
+      <c r="A1743" t="s">
+        <v>4806</v>
+      </c>
+      <c r="B1743" t="s">
+        <v>4807</v>
+      </c>
+      <c r="C1743" t="s">
+        <v>4808</v>
+      </c>
+      <c r="D1743" t="s">
+        <v>4809</v>
+      </c>
+      <c r="E1743" t="s">
+        <v>4810</v>
+      </c>
+      <c r="F1743" t="s">
+        <v>4811</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:6">
+      <c r="A1744" t="s">
+        <v>4812</v>
+      </c>
+      <c r="B1744" t="s">
+        <v>4813</v>
+      </c>
+      <c r="C1744" t="s">
+        <v>4814</v>
+      </c>
+      <c r="D1744" t="s">
+        <v>4815</v>
+      </c>
+      <c r="F1744" t="s">
+        <v>4816</v>
+      </c>
+    </row>
+    <row r="1745" spans="1:6">
+      <c r="A1745" t="s">
+        <v>4817</v>
+      </c>
+      <c r="B1745" t="s">
+        <v>4818</v>
+      </c>
+      <c r="C1745" t="s">
+        <v>4794</v>
+      </c>
+      <c r="D1745" t="s">
+        <v>4795</v>
+      </c>
+      <c r="F1745" t="s">
+        <v>4819</v>
+      </c>
+    </row>
+    <row r="1746" spans="1:6">
+      <c r="A1746" t="s">
+        <v>4820</v>
+      </c>
+      <c r="B1746" t="s">
+        <v>4821</v>
+      </c>
+      <c r="C1746" t="s">
+        <v>4822</v>
+      </c>
+      <c r="D1746" t="s">
+        <v>4823</v>
+      </c>
+      <c r="F1746" t="s">
+        <v>4824</v>
+      </c>
+    </row>
+    <row r="1747" spans="1:6">
+      <c r="A1747" t="s">
+        <v>4825</v>
+      </c>
+      <c r="B1747" t="s">
+        <v>4826</v>
+      </c>
+      <c r="C1747" t="s">
+        <v>4718</v>
+      </c>
+      <c r="D1747" t="s">
+        <v>4719</v>
+      </c>
+      <c r="F1747" t="s">
+        <v>4827</v>
+      </c>
+    </row>
+    <row r="1748" spans="1:6">
+      <c r="A1748" t="s">
+        <v>4828</v>
+      </c>
+      <c r="B1748" t="s">
+        <v>4829</v>
+      </c>
+      <c r="C1748" t="s">
+        <v>4830</v>
+      </c>
+      <c r="D1748" t="s">
+        <v>4831</v>
+      </c>
+      <c r="F1748" t="s">
+        <v>4827</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:6">
+      <c r="A1749" t="s">
+        <v>4832</v>
+      </c>
+      <c r="B1749" t="s">
+        <v>4833</v>
+      </c>
+      <c r="C1749" t="s">
+        <v>4718</v>
+      </c>
+      <c r="D1749" t="s">
+        <v>4719</v>
+      </c>
+      <c r="F1749" t="s">
+        <v>4834</v>
+      </c>
+    </row>
+    <row r="1750" spans="1:6">
+      <c r="A1750" t="s">
+        <v>4835</v>
+      </c>
+      <c r="B1750" t="s">
+        <v>4836</v>
+      </c>
+      <c r="C1750" t="s">
+        <v>4830</v>
+      </c>
+      <c r="D1750" t="s">
+        <v>4831</v>
+      </c>
+      <c r="F1750" t="s">
+        <v>4834</v>
+      </c>
+    </row>
+    <row r="1751" spans="1:6">
+      <c r="A1751" t="s">
+        <v>4837</v>
+      </c>
+      <c r="B1751" t="s">
+        <v>4838</v>
+      </c>
+      <c r="C1751" t="s">
+        <v>4742</v>
+      </c>
+      <c r="D1751" t="s">
+        <v>4743</v>
+      </c>
+      <c r="F1751" t="s">
+        <v>4839</v>
+      </c>
+    </row>
+    <row r="1752" spans="1:6">
+      <c r="A1752" t="s">
+        <v>4840</v>
+      </c>
+      <c r="B1752" t="s">
+        <v>4841</v>
+      </c>
+      <c r="C1752" t="s">
+        <v>4842</v>
+      </c>
+      <c r="D1752" t="s">
+        <v>4843</v>
+      </c>
+      <c r="F1752" t="s">
+        <v>4844</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:6">
+      <c r="A1753" t="s">
+        <v>4845</v>
+      </c>
+      <c r="B1753" t="s">
+        <v>4846</v>
+      </c>
+      <c r="C1753" t="s">
+        <v>4742</v>
+      </c>
+      <c r="D1753" t="s">
+        <v>4743</v>
+      </c>
+      <c r="F1753" t="s">
+        <v>4847</v>
+      </c>
+    </row>
+    <row r="1754" spans="1:6">
+      <c r="A1754" t="s">
+        <v>4848</v>
+      </c>
+      <c r="B1754" t="s">
+        <v>4849</v>
+      </c>
+      <c r="C1754" t="s">
+        <v>4768</v>
+      </c>
+      <c r="D1754" t="s">
+        <v>4769</v>
+      </c>
+      <c r="F1754" t="s">
+        <v>4850</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:6">
+      <c r="A1755" t="s">
+        <v>4851</v>
+      </c>
+      <c r="B1755" t="s">
+        <v>4852</v>
+      </c>
+      <c r="C1755" t="s">
+        <v>4742</v>
+      </c>
+      <c r="D1755" t="s">
+        <v>4743</v>
+      </c>
+      <c r="F1755" t="s">
+        <v>4853</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:6">
+      <c r="A1756" t="s">
+        <v>4854</v>
+      </c>
+      <c r="B1756" t="s">
+        <v>4855</v>
+      </c>
+      <c r="C1756" t="s">
+        <v>4856</v>
+      </c>
+      <c r="D1756" t="s">
+        <v>4857</v>
+      </c>
+      <c r="F1756" t="s">
+        <v>4858</v>
+      </c>
+    </row>
+    <row r="1757" spans="1:6">
+      <c r="A1757" t="s">
+        <v>4859</v>
+      </c>
+      <c r="B1757" t="s">
+        <v>4860</v>
+      </c>
+      <c r="C1757" t="s">
+        <v>4861</v>
+      </c>
+      <c r="D1757" t="s">
+        <v>4862</v>
+      </c>
+      <c r="F1757" t="s">
+        <v>4863</v>
+      </c>
+    </row>
+    <row r="1758" spans="1:6">
+      <c r="A1758" t="s">
+        <v>4864</v>
+      </c>
+      <c r="B1758" t="s">
+        <v>4865</v>
+      </c>
+      <c r="C1758" t="s">
+        <v>4866</v>
+      </c>
+      <c r="D1758" t="s">
+        <v>4867</v>
+      </c>
+      <c r="F1758" t="s">
+        <v>4868</v>
+      </c>
+    </row>
+    <row r="1759" spans="1:6">
+      <c r="A1759" t="s">
+        <v>4869</v>
+      </c>
+      <c r="B1759" t="s">
+        <v>4870</v>
+      </c>
+      <c r="C1759" t="s">
+        <v>4864</v>
+      </c>
+      <c r="D1759" t="s">
+        <v>4865</v>
+      </c>
+      <c r="F1759" t="s">
+        <v>4871</v>
+      </c>
+    </row>
+    <row r="1760" spans="1:6">
+      <c r="A1760" t="s">
+        <v>4872</v>
+      </c>
+      <c r="B1760" t="s">
+        <v>4873</v>
+      </c>
+      <c r="C1760" t="s">
+        <v>4874</v>
+      </c>
+      <c r="D1760" t="s">
+        <v>4875</v>
+      </c>
+      <c r="F1760" t="s">
+        <v>4876</v>
+      </c>
+    </row>
+    <row r="1761" spans="1:6">
+      <c r="A1761" t="s">
+        <v>4877</v>
+      </c>
+      <c r="B1761" t="s">
+        <v>4878</v>
+      </c>
+      <c r="C1761" t="s">
+        <v>4861</v>
+      </c>
+      <c r="D1761" t="s">
+        <v>4862</v>
+      </c>
+      <c r="F1761" t="s">
+        <v>4879</v>
+      </c>
+    </row>
+    <row r="1762" spans="1:6">
+      <c r="A1762" t="s">
+        <v>4880</v>
+      </c>
+      <c r="B1762" t="s">
+        <v>4881</v>
+      </c>
+      <c r="C1762" t="s">
+        <v>4882</v>
+      </c>
+      <c r="D1762" t="s">
+        <v>4883</v>
+      </c>
+      <c r="F1762" t="s">
+        <v>4884</v>
+      </c>
+    </row>
+    <row r="1763" spans="1:6">
+      <c r="A1763" t="s">
+        <v>4885</v>
+      </c>
+      <c r="B1763" t="s">
+        <v>4886</v>
+      </c>
+      <c r="C1763" t="s">
+        <v>4887</v>
+      </c>
+      <c r="D1763" t="s">
+        <v>4888</v>
+      </c>
+      <c r="F1763" t="s">
+        <v>4889</v>
+      </c>
+    </row>
+    <row r="1764" spans="1:6">
+      <c r="A1764" t="s">
+        <v>4890</v>
+      </c>
+      <c r="B1764" t="s">
+        <v>4891</v>
+      </c>
+      <c r="C1764" t="s">
+        <v>4892</v>
+      </c>
+      <c r="D1764" t="s">
+        <v>4893</v>
+      </c>
+      <c r="F1764" t="s">
+        <v>4894</v>
+      </c>
+    </row>
+    <row r="1765" spans="1:6">
+      <c r="A1765" t="s">
+        <v>4895</v>
+      </c>
+      <c r="B1765" t="s">
+        <v>4896</v>
+      </c>
+      <c r="C1765" t="s">
+        <v>4897</v>
+      </c>
+      <c r="D1765" t="s">
+        <v>4898</v>
+      </c>
+      <c r="F1765" t="s">
+        <v>4899</v>
+      </c>
+    </row>
+    <row r="1766" spans="1:6">
+      <c r="A1766" t="s">
+        <v>4744</v>
+      </c>
+      <c r="B1766" t="s">
+        <v>4745</v>
+      </c>
+      <c r="C1766" t="s">
+        <v>4900</v>
+      </c>
+      <c r="D1766" t="s">
+        <v>4901</v>
+      </c>
+      <c r="F1766" t="s">
+        <v>4902</v>
+      </c>
+    </row>
+    <row r="1767" spans="1:6">
+      <c r="A1767" t="s">
+        <v>4903</v>
+      </c>
+      <c r="B1767" t="s">
+        <v>4904</v>
+      </c>
+      <c r="C1767" t="s">
+        <v>4734</v>
+      </c>
+      <c r="D1767" t="s">
+        <v>4735</v>
+      </c>
+      <c r="F1767" t="s">
+        <v>4905</v>
+      </c>
+    </row>
+    <row r="1768" spans="1:6">
+      <c r="A1768" t="s">
+        <v>4906</v>
+      </c>
+      <c r="B1768" t="s">
+        <v>4907</v>
+      </c>
+      <c r="C1768" t="s">
+        <v>4722</v>
+      </c>
+      <c r="D1768" t="s">
+        <v>4723</v>
+      </c>
+      <c r="F1768" t="s">
+        <v>4908</v>
+      </c>
+    </row>
+    <row r="1769" spans="1:6">
+      <c r="A1769" t="s">
+        <v>4909</v>
+      </c>
+      <c r="B1769" t="s">
+        <v>4910</v>
+      </c>
+      <c r="C1769" t="s">
+        <v>4911</v>
+      </c>
+      <c r="D1769" t="s">
+        <v>4912</v>
+      </c>
+      <c r="F1769" t="s">
+        <v>4913</v>
+      </c>
+    </row>
+    <row r="1770" spans="1:6">
+      <c r="A1770" t="s">
+        <v>4914</v>
+      </c>
+      <c r="B1770" t="s">
+        <v>4915</v>
+      </c>
+      <c r="C1770" t="s">
+        <v>4909</v>
+      </c>
+      <c r="D1770" t="s">
+        <v>4910</v>
+      </c>
+      <c r="F1770" t="s">
+        <v>4916</v>
+      </c>
+    </row>
+    <row r="1771" spans="1:6">
+      <c r="A1771" t="s">
+        <v>4917</v>
+      </c>
+      <c r="B1771" t="s">
+        <v>4918</v>
+      </c>
+      <c r="C1771" t="s">
+        <v>4914</v>
+      </c>
+      <c r="D1771" t="s">
+        <v>4915</v>
+      </c>
+      <c r="F1771" t="s">
+        <v>4919</v>
+      </c>
+    </row>
+    <row r="1772" spans="1:6">
+      <c r="A1772" t="s">
+        <v>4887</v>
+      </c>
+      <c r="B1772" t="s">
+        <v>4888</v>
+      </c>
+      <c r="C1772" t="s">
+        <v>4786</v>
+      </c>
+      <c r="D1772" t="s">
+        <v>4787</v>
+      </c>
+      <c r="F1772" t="s">
+        <v>4920</v>
+      </c>
+    </row>
+    <row r="1773" spans="1:6">
+      <c r="A1773" t="s">
+        <v>4921</v>
+      </c>
+      <c r="B1773" t="s">
+        <v>4922</v>
+      </c>
+      <c r="C1773" t="s">
+        <v>4887</v>
+      </c>
+      <c r="D1773" t="s">
+        <v>4888</v>
+      </c>
+      <c r="F1773" t="s">
+        <v>4923</v>
+      </c>
+    </row>
+    <row r="1774" spans="1:6">
+      <c r="A1774" t="s">
+        <v>4924</v>
+      </c>
+      <c r="B1774" t="s">
+        <v>4925</v>
+      </c>
+      <c r="C1774" t="s">
+        <v>4921</v>
+      </c>
+      <c r="D1774" t="s">
+        <v>4922</v>
+      </c>
+      <c r="F1774" t="s">
+        <v>4926</v>
+      </c>
+    </row>
+    <row r="1775" spans="1:6">
+      <c r="A1775" t="s">
+        <v>4927</v>
+      </c>
+      <c r="B1775" t="s">
+        <v>4928</v>
+      </c>
+      <c r="C1775" t="s">
+        <v>4921</v>
+      </c>
+      <c r="D1775" t="s">
+        <v>4922</v>
+      </c>
+      <c r="F1775" t="s">
+        <v>4929</v>
+      </c>
+    </row>
+    <row r="1776" spans="1:6">
+      <c r="A1776" t="s">
+        <v>4856</v>
+      </c>
+      <c r="B1776" t="s">
+        <v>4857</v>
+      </c>
+      <c r="C1776" t="s">
+        <v>4742</v>
+      </c>
+      <c r="D1776" t="s">
+        <v>4743</v>
+      </c>
+      <c r="F1776" t="s">
+        <v>4930</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:6">
+      <c r="A1777" t="s">
+        <v>4931</v>
+      </c>
+      <c r="B1777" t="s">
+        <v>4932</v>
+      </c>
+      <c r="C1777" t="s">
+        <v>4933</v>
+      </c>
+      <c r="D1777" t="s">
+        <v>4934</v>
+      </c>
+      <c r="F1777" t="s">
+        <v>4935</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:6">
+      <c r="A1778" t="s">
+        <v>4936</v>
+      </c>
+      <c r="B1778" t="s">
+        <v>4937</v>
+      </c>
+      <c r="C1778" t="s">
+        <v>4933</v>
+      </c>
+      <c r="D1778" t="s">
+        <v>4934</v>
+      </c>
+      <c r="F1778" t="s">
+        <v>4938</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:6">
+      <c r="A1779" t="s">
+        <v>4939</v>
+      </c>
+      <c r="B1779" t="s">
+        <v>4940</v>
+      </c>
+      <c r="C1779" t="s">
+        <v>4887</v>
+      </c>
+      <c r="D1779" t="s">
+        <v>4888</v>
+      </c>
+      <c r="F1779" t="s">
+        <v>4941</v>
+      </c>
+    </row>
+    <row r="1780" spans="1:6">
+      <c r="A1780" t="s">
+        <v>4754</v>
+      </c>
+      <c r="B1780" t="s">
+        <v>4755</v>
+      </c>
+      <c r="C1780" t="s">
+        <v>4939</v>
+      </c>
+      <c r="D1780" t="s">
+        <v>4940</v>
+      </c>
+      <c r="F1780" t="s">
+        <v>4942</v>
+      </c>
+    </row>
+    <row r="1781" spans="1:6">
+      <c r="A1781" t="s">
+        <v>4866</v>
+      </c>
+      <c r="B1781" t="s">
+        <v>4867</v>
+      </c>
+      <c r="C1781" t="s">
+        <v>4911</v>
+      </c>
+      <c r="D1781" t="s">
+        <v>4912</v>
+      </c>
+      <c r="F1781" t="s">
+        <v>4943</v>
+      </c>
+    </row>
+    <row r="1782" spans="1:6">
+      <c r="A1782" t="s">
+        <v>4944</v>
+      </c>
+      <c r="B1782" t="s">
+        <v>4945</v>
+      </c>
+      <c r="C1782" t="s">
+        <v>4946</v>
+      </c>
+      <c r="D1782" t="s">
+        <v>4947</v>
+      </c>
+      <c r="F1782" t="s">
+        <v>4948</v>
+      </c>
+    </row>
+    <row r="1783" spans="1:6">
+      <c r="A1783" t="s">
+        <v>4949</v>
+      </c>
+      <c r="B1783" t="s">
+        <v>4950</v>
+      </c>
+      <c r="C1783" t="s">
+        <v>4944</v>
+      </c>
+      <c r="D1783" t="s">
+        <v>4945</v>
+      </c>
+      <c r="F1783" t="s">
+        <v>4951</v>
+      </c>
+    </row>
+    <row r="1784" spans="1:6">
+      <c r="A1784" t="s">
+        <v>4952</v>
+      </c>
+      <c r="B1784" t="s">
+        <v>4953</v>
+      </c>
+      <c r="C1784" t="s">
+        <v>4882</v>
+      </c>
+      <c r="D1784" t="s">
+        <v>4883</v>
+      </c>
+      <c r="F1784" t="s">
+        <v>4954</v>
+      </c>
+    </row>
+    <row r="1785" spans="1:6">
+      <c r="A1785" t="s">
+        <v>4955</v>
+      </c>
+      <c r="B1785" t="s">
+        <v>4956</v>
+      </c>
+      <c r="C1785" t="s">
+        <v>4952</v>
+      </c>
+      <c r="D1785" t="s">
+        <v>4953</v>
+      </c>
+      <c r="F1785" t="s">
+        <v>4957</v>
+      </c>
+    </row>
+    <row r="1786" spans="1:6">
+      <c r="A1786" t="s">
+        <v>4958</v>
+      </c>
+      <c r="B1786" t="s">
+        <v>4959</v>
+      </c>
+      <c r="C1786" t="s">
+        <v>4952</v>
+      </c>
+      <c r="D1786" t="s">
+        <v>4953</v>
+      </c>
+      <c r="F1786" t="s">
+        <v>4960</v>
+      </c>
+    </row>
+    <row r="1787" spans="1:6">
+      <c r="A1787" t="s">
+        <v>4882</v>
+      </c>
+      <c r="B1787" t="s">
+        <v>4883</v>
+      </c>
+      <c r="C1787" t="s">
+        <v>4788</v>
+      </c>
+      <c r="D1787" t="s">
+        <v>4789</v>
+      </c>
+      <c r="F1787" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:6">
+      <c r="A1788" t="s">
+        <v>4788</v>
+      </c>
+      <c r="B1788" t="s">
+        <v>4789</v>
+      </c>
+      <c r="C1788" t="s">
+        <v>4962</v>
+      </c>
+      <c r="D1788" t="s">
+        <v>4963</v>
+      </c>
+      <c r="F1788" t="s">
+        <v>4964</v>
+      </c>
+    </row>
+    <row r="1789" spans="1:6">
+      <c r="A1789" t="s">
+        <v>4965</v>
+      </c>
+      <c r="B1789" t="s">
+        <v>4966</v>
+      </c>
+      <c r="C1789" t="s">
+        <v>4866</v>
+      </c>
+      <c r="D1789" t="s">
+        <v>4867</v>
+      </c>
+      <c r="F1789" t="s">
+        <v>4967</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:6">
+      <c r="A1790" t="s">
+        <v>4968</v>
+      </c>
+      <c r="B1790" t="s">
+        <v>4969</v>
+      </c>
+      <c r="C1790" t="s">
+        <v>4965</v>
+      </c>
+      <c r="D1790" t="s">
+        <v>4966</v>
+      </c>
+      <c r="F1790" t="s">
+        <v>4970</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:6">
+      <c r="A1791" t="s">
+        <v>4971</v>
+      </c>
+      <c r="B1791" t="s">
+        <v>4972</v>
+      </c>
+      <c r="C1791" t="s">
+        <v>4973</v>
+      </c>
+      <c r="D1791" t="s">
+        <v>4974</v>
+      </c>
+      <c r="F1791" t="s">
+        <v>4975</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:6">
+      <c r="A1792" t="s">
+        <v>4976</v>
+      </c>
+      <c r="B1792" t="s">
+        <v>4977</v>
+      </c>
+      <c r="C1792" t="s">
+        <v>4768</v>
+      </c>
+      <c r="D1792" t="s">
+        <v>4769</v>
+      </c>
+      <c r="F1792" t="s">
+        <v>4978</v>
+      </c>
+    </row>
+    <row r="1793" spans="1:6">
+      <c r="A1793" t="s">
+        <v>4979</v>
+      </c>
+      <c r="B1793" t="s">
+        <v>4980</v>
+      </c>
+      <c r="C1793" t="s">
+        <v>4890</v>
+      </c>
+      <c r="D1793" t="s">
+        <v>4891</v>
+      </c>
+      <c r="F1793" t="s">
+        <v>4981</v>
+      </c>
+    </row>
+    <row r="1794" spans="1:6">
+      <c r="A1794" t="s">
+        <v>4982</v>
+      </c>
+      <c r="B1794" t="s">
+        <v>4983</v>
+      </c>
+      <c r="C1794" t="s">
+        <v>4895</v>
+      </c>
+      <c r="D1794" t="s">
+        <v>4896</v>
+      </c>
+      <c r="F1794" t="s">
+        <v>4984</v>
+      </c>
+    </row>
+    <row r="1795" spans="1:6">
+      <c r="A1795" t="s">
+        <v>4985</v>
+      </c>
+      <c r="B1795" t="s">
+        <v>4986</v>
+      </c>
+      <c r="C1795" t="s">
+        <v>4965</v>
+      </c>
+      <c r="D1795" t="s">
+        <v>4966</v>
+      </c>
+      <c r="F1795" t="s">
+        <v>4987</v>
+      </c>
+    </row>
+    <row r="1796" spans="1:6">
+      <c r="A1796" t="s">
+        <v>4988</v>
+      </c>
+      <c r="B1796" t="s">
+        <v>4989</v>
+      </c>
+      <c r="C1796" t="s">
+        <v>4914</v>
+      </c>
+      <c r="D1796" t="s">
+        <v>4915</v>
+      </c>
+      <c r="F1796" t="s">
+        <v>4990</v>
+      </c>
+    </row>
+    <row r="1797" spans="1:6">
+      <c r="A1797" t="s">
+        <v>4991</v>
+      </c>
+      <c r="B1797" t="s">
+        <v>4992</v>
+      </c>
+      <c r="C1797" t="s">
+        <v>4914</v>
+      </c>
+      <c r="D1797" t="s">
+        <v>4915</v>
+      </c>
+      <c r="F1797" t="s">
+        <v>4993</v>
+      </c>
+    </row>
+    <row r="1798" spans="1:6">
+      <c r="A1798" t="s">
+        <v>4994</v>
+      </c>
+      <c r="B1798" t="s">
+        <v>4995</v>
+      </c>
+      <c r="C1798" t="s">
+        <v>4965</v>
+      </c>
+      <c r="D1798" t="s">
+        <v>4966</v>
+      </c>
+      <c r="F1798" t="s">
+        <v>4996</v>
+      </c>
+    </row>
+    <row r="1799" spans="1:6">
+      <c r="A1799" t="s">
+        <v>4997</v>
+      </c>
+      <c r="B1799" t="s">
+        <v>4998</v>
+      </c>
+      <c r="C1799" t="s">
+        <v>4946</v>
+      </c>
+      <c r="D1799" t="s">
+        <v>4947</v>
+      </c>
+      <c r="F1799" t="s">
+        <v>4999</v>
+      </c>
+    </row>
+    <row r="1800" spans="1:6">
+      <c r="A1800" t="s">
+        <v>5000</v>
+      </c>
+      <c r="B1800" t="s">
+        <v>5001</v>
+      </c>
+      <c r="C1800" t="s">
+        <v>4946</v>
+      </c>
+      <c r="D1800" t="s">
+        <v>4947</v>
+      </c>
+      <c r="F1800" t="s">
+        <v>5002</v>
+      </c>
+    </row>
+    <row r="1801" spans="1:6">
+      <c r="A1801" t="s">
+        <v>4946</v>
+      </c>
+      <c r="B1801" t="s">
+        <v>4947</v>
+      </c>
+      <c r="C1801" t="s">
+        <v>4718</v>
+      </c>
+      <c r="D1801" t="s">
+        <v>4719</v>
+      </c>
+      <c r="F1801" t="s">
+        <v>5003</v>
+      </c>
+    </row>
+    <row r="1802" spans="1:6">
+      <c r="A1802" t="s">
+        <v>4808</v>
+      </c>
+      <c r="B1802" t="s">
+        <v>4809</v>
+      </c>
+      <c r="C1802" t="s">
+        <v>4892</v>
+      </c>
+      <c r="D1802" t="s">
+        <v>4893</v>
+      </c>
+      <c r="F1802" t="s">
+        <v>5004</v>
+      </c>
+    </row>
+    <row r="1803" spans="1:6">
+      <c r="A1803" t="s">
+        <v>5005</v>
+      </c>
+      <c r="B1803" t="s">
+        <v>5006</v>
+      </c>
+      <c r="C1803" t="s">
+        <v>5007</v>
+      </c>
+      <c r="D1803" t="s">
+        <v>5008</v>
+      </c>
+      <c r="F1803" t="s">
+        <v>5009</v>
+      </c>
+    </row>
+    <row r="1804" spans="1:6">
+      <c r="A1804" t="s">
+        <v>5010</v>
+      </c>
+      <c r="B1804" t="s">
+        <v>5011</v>
+      </c>
+      <c r="C1804" t="s">
+        <v>5005</v>
+      </c>
+      <c r="D1804" t="s">
+        <v>5006</v>
+      </c>
+      <c r="F1804" t="s">
+        <v>5012</v>
+      </c>
+    </row>
+    <row r="1805" spans="1:6">
+      <c r="A1805" t="s">
+        <v>5013</v>
+      </c>
+      <c r="B1805" t="s">
+        <v>5014</v>
+      </c>
+      <c r="C1805" t="s">
+        <v>4921</v>
+      </c>
+      <c r="D1805" t="s">
+        <v>4922</v>
+      </c>
+      <c r="F1805" t="s">
+        <v>5015</v>
+      </c>
+    </row>
+    <row r="1806" spans="1:6">
+      <c r="A1806" t="s">
+        <v>5016</v>
+      </c>
+      <c r="B1806" t="s">
+        <v>5017</v>
+      </c>
+      <c r="C1806" t="s">
+        <v>5013</v>
+      </c>
+      <c r="D1806" t="s">
+        <v>5014</v>
+      </c>
+      <c r="F1806" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="1807" spans="1:6">
+      <c r="A1807" t="s">
+        <v>5019</v>
+      </c>
+      <c r="B1807" t="s">
+        <v>5020</v>
+      </c>
+      <c r="C1807" t="s">
+        <v>5013</v>
+      </c>
+      <c r="D1807" t="s">
+        <v>5014</v>
+      </c>
+      <c r="F1807" t="s">
+        <v>5021</v>
+      </c>
+    </row>
+    <row r="1808" spans="1:6">
+      <c r="A1808" t="s">
+        <v>4973</v>
+      </c>
+      <c r="B1808" t="s">
+        <v>4974</v>
+      </c>
+      <c r="C1808" t="s">
+        <v>4794</v>
+      </c>
+      <c r="D1808" t="s">
+        <v>4795</v>
+      </c>
+      <c r="E1808" t="s">
+        <v>5022</v>
+      </c>
+    </row>
+    <row r="1809" spans="1:6">
+      <c r="A1809" t="s">
+        <v>5023</v>
+      </c>
+      <c r="B1809" t="s">
+        <v>5024</v>
+      </c>
+      <c r="C1809" t="s">
+        <v>4758</v>
+      </c>
+      <c r="D1809" t="s">
+        <v>4759</v>
+      </c>
+      <c r="E1809" t="s">
+        <v>5025</v>
+      </c>
+    </row>
+    <row r="1810" spans="1:6">
+      <c r="A1810" t="s">
+        <v>5026</v>
+      </c>
+      <c r="B1810" t="s">
+        <v>5027</v>
+      </c>
+      <c r="C1810" t="s">
+        <v>4817</v>
+      </c>
+      <c r="D1810" t="s">
+        <v>4818</v>
+      </c>
+      <c r="E1810" t="s">
+        <v>5028</v>
+      </c>
+    </row>
+    <row r="1811" spans="1:6">
+      <c r="A1811" t="s">
+        <v>5029</v>
+      </c>
+      <c r="B1811" t="s">
+        <v>5030</v>
+      </c>
+      <c r="C1811" t="s">
+        <v>4794</v>
+      </c>
+      <c r="D1811" t="s">
+        <v>4795</v>
+      </c>
+      <c r="E1811" t="s">
+        <v>5031</v>
+      </c>
+    </row>
+    <row r="1812" spans="1:6">
+      <c r="A1812" t="s">
+        <v>5032</v>
+      </c>
+      <c r="B1812" t="s">
+        <v>5033</v>
+      </c>
+      <c r="C1812" t="s">
+        <v>5029</v>
+      </c>
+      <c r="D1812" t="s">
+        <v>5030</v>
+      </c>
+      <c r="E1812" t="s">
+        <v>5034</v>
+      </c>
+    </row>
+    <row r="1813" spans="1:6">
+      <c r="A1813" t="s">
+        <v>5035</v>
+      </c>
+      <c r="B1813" t="s">
+        <v>5036</v>
+      </c>
+      <c r="C1813" t="s">
+        <v>4794</v>
+      </c>
+      <c r="D1813" t="s">
+        <v>4795</v>
+      </c>
+      <c r="E1813" t="s">
+        <v>4745</v>
+      </c>
+    </row>
+    <row r="1814" spans="1:6">
+      <c r="A1814" t="s">
+        <v>5037</v>
+      </c>
+      <c r="B1814" t="s">
+        <v>5038</v>
+      </c>
+      <c r="C1814" t="s">
+        <v>5039</v>
+      </c>
+      <c r="D1814" t="s">
+        <v>5040</v>
+      </c>
+      <c r="E1814" t="s">
+        <v>5041</v>
+      </c>
+    </row>
+    <row r="1815" spans="1:6">
+      <c r="A1815" t="s">
+        <v>5042</v>
+      </c>
+      <c r="B1815" t="s">
+        <v>5043</v>
+      </c>
+      <c r="C1815" t="s">
+        <v>4973</v>
+      </c>
+      <c r="D1815" t="s">
+        <v>4974</v>
+      </c>
+    </row>
+    <row r="1816" spans="1:6">
+      <c r="A1816" t="s">
+        <v>5044</v>
+      </c>
+      <c r="B1816" t="s">
+        <v>5045</v>
+      </c>
+      <c r="C1816" t="s">
+        <v>4830</v>
+      </c>
+      <c r="D1816" t="s">
+        <v>4831</v>
+      </c>
+    </row>
+    <row r="1817" spans="1:6">
+      <c r="A1817" t="s">
+        <v>5046</v>
+      </c>
+      <c r="B1817" t="s">
+        <v>5047</v>
+      </c>
+      <c r="C1817" t="s">
+        <v>4880</v>
+      </c>
+      <c r="D1817" t="s">
+        <v>4881</v>
+      </c>
+    </row>
+    <row r="1818" spans="1:6">
+      <c r="A1818" t="s">
+        <v>4814</v>
+      </c>
+      <c r="B1818" t="s">
+        <v>4815</v>
+      </c>
+      <c r="C1818" t="s">
+        <v>4854</v>
+      </c>
+      <c r="D1818" t="s">
+        <v>4855</v>
+      </c>
+    </row>
+    <row r="1819" spans="1:6">
+      <c r="A1819" t="s">
+        <v>5048</v>
+      </c>
+      <c r="B1819" t="s">
+        <v>5049</v>
+      </c>
+      <c r="C1819" t="s">
+        <v>4742</v>
+      </c>
+      <c r="D1819" t="s">
+        <v>4743</v>
+      </c>
+    </row>
+    <row r="1820" spans="1:6">
+      <c r="A1820" t="s">
+        <v>5050</v>
+      </c>
+      <c r="B1820" t="s">
+        <v>5051</v>
+      </c>
+      <c r="C1820" t="s">
+        <v>5052</v>
+      </c>
+      <c r="D1820" t="s">
+        <v>5053</v>
+      </c>
+    </row>
+    <row r="1821" spans="1:6">
+      <c r="A1821" t="s">
+        <v>5054</v>
+      </c>
+      <c r="B1821" t="s">
+        <v>5055</v>
+      </c>
+      <c r="C1821" t="s">
+        <v>5050</v>
+      </c>
+      <c r="D1821" t="s">
+        <v>5051</v>
+      </c>
+    </row>
+    <row r="1822" spans="1:6">
+      <c r="A1822" t="s">
+        <v>4874</v>
+      </c>
+      <c r="B1822" t="s">
+        <v>4875</v>
+      </c>
+      <c r="C1822" t="s">
+        <v>4909</v>
+      </c>
+      <c r="D1822" t="s">
+        <v>4910</v>
+      </c>
+    </row>
+    <row r="1823" spans="1:6">
+      <c r="A1823" t="s">
+        <v>5056</v>
+      </c>
+      <c r="B1823" t="s">
+        <v>5057</v>
+      </c>
+      <c r="C1823" t="s">
+        <v>4909</v>
+      </c>
+      <c r="D1823" t="s">
+        <v>4910</v>
+      </c>
+    </row>
+    <row r="1824" spans="1:6">
+      <c r="A1824" t="s">
+        <v>5058</v>
+      </c>
+      <c r="B1824" t="s">
+        <v>5059</v>
+      </c>
+      <c r="C1824" t="s">
+        <v>5056</v>
+      </c>
+      <c r="D1824" t="s">
+        <v>5057</v>
+      </c>
+    </row>
+    <row r="1825" spans="1:6">
+      <c r="A1825" t="s">
+        <v>5060</v>
+      </c>
+      <c r="B1825" t="s">
+        <v>5061</v>
+      </c>
+      <c r="C1825" t="s">
+        <v>5062</v>
+      </c>
+      <c r="D1825" t="s">
+        <v>5063</v>
+      </c>
+    </row>
+    <row r="1826" spans="1:6">
+      <c r="A1826" t="s">
+        <v>5064</v>
+      </c>
+      <c r="B1826" t="s">
+        <v>5065</v>
+      </c>
+      <c r="C1826" t="s">
+        <v>4794</v>
+      </c>
+      <c r="D1826" t="s">
+        <v>4795</v>
+      </c>
+    </row>
+    <row r="1827" spans="1:6">
+      <c r="A1827" t="s">
+        <v>4760</v>
+      </c>
+      <c r="B1827" t="s">
+        <v>4761</v>
+      </c>
+      <c r="C1827" t="s">
+        <v>4794</v>
+      </c>
+      <c r="D1827" t="s">
+        <v>4795</v>
+      </c>
+    </row>
+    <row r="1828" spans="1:6">
+      <c r="A1828" t="s">
+        <v>5066</v>
+      </c>
+      <c r="B1828" t="s">
+        <v>5067</v>
+      </c>
+      <c r="C1828" t="s">
+        <v>4794</v>
+      </c>
+      <c r="D1828" t="s">
+        <v>4795</v>
+      </c>
+    </row>
+    <row r="1829" spans="1:6">
+      <c r="A1829" t="s">
+        <v>5039</v>
+      </c>
+      <c r="B1829" t="s">
+        <v>5040</v>
+      </c>
+      <c r="C1829" t="s">
+        <v>4794</v>
+      </c>
+      <c r="D1829" t="s">
+        <v>4795</v>
+      </c>
+    </row>
+    <row r="1830" spans="1:6">
+      <c r="A1830" t="s">
+        <v>5007</v>
+      </c>
+      <c r="B1830" t="s">
+        <v>5008</v>
+      </c>
+      <c r="C1830" t="s">
+        <v>4780</v>
+      </c>
+      <c r="D1830" t="s">
+        <v>4781</v>
+      </c>
+    </row>
+    <row r="1831" spans="1:6">
+      <c r="A1831" t="s">
+        <v>5062</v>
+      </c>
+      <c r="B1831" t="s">
+        <v>5063</v>
+      </c>
+      <c r="C1831" t="s">
+        <v>4866</v>
+      </c>
+      <c r="D1831" t="s">
+        <v>4867</v>
+      </c>
+    </row>
+    <row r="1832" spans="1:6">
+      <c r="A1832" t="s">
+        <v>4897</v>
+      </c>
+      <c r="B1832" t="s">
+        <v>4898</v>
+      </c>
+      <c r="C1832" t="s">
+        <v>4786</v>
+      </c>
+      <c r="D1832" t="s">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="1833" spans="1:6">
+      <c r="A1833" t="s">
+        <v>4892</v>
+      </c>
+      <c r="B1833" t="s">
+        <v>4893</v>
+      </c>
+      <c r="C1833" t="s">
+        <v>4786</v>
+      </c>
+      <c r="D1833" t="s">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="1834" spans="1:6">
+      <c r="A1834" t="s">
+        <v>4734</v>
+      </c>
+      <c r="B1834" t="s">
+        <v>4735</v>
+      </c>
+      <c r="C1834"/>
+      <c r="D1834"/>
+      <c r="E1834" t="s">
+        <v>5068</v>
+      </c>
+      <c r="F1834" t="s">
+        <v>5069</v>
+      </c>
+    </row>
+    <row r="1835" spans="1:6">
+      <c r="A1835" t="s">
+        <v>4830</v>
+      </c>
+      <c r="B1835" t="s">
+        <v>4831</v>
+      </c>
+      <c r="C1835"/>
+      <c r="D1835"/>
+      <c r="E1835" t="s">
+        <v>5070</v>
+      </c>
+      <c r="F1835" t="s">
+        <v>5071</v>
+      </c>
+    </row>
+    <row r="1836" spans="1:6">
+      <c r="A1836" t="s">
+        <v>4718</v>
+      </c>
+      <c r="B1836" t="s">
+        <v>4719</v>
+      </c>
+      <c r="C1836"/>
+      <c r="D1836"/>
+      <c r="E1836" t="s">
+        <v>5072</v>
+      </c>
+      <c r="F1836" t="s">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="1837" spans="1:6">
+      <c r="A1837" t="s">
+        <v>5074</v>
+      </c>
+      <c r="B1837" t="s">
+        <v>5075</v>
+      </c>
+      <c r="C1837"/>
+      <c r="D1837"/>
+      <c r="E1837" t="s">
+        <v>5076</v>
+      </c>
+      <c r="F1837" t="s">
+        <v>5077</v>
+      </c>
+    </row>
+    <row r="1838" spans="1:6">
+      <c r="A1838" t="s">
+        <v>5078</v>
+      </c>
+      <c r="B1838" t="s">
+        <v>5079</v>
+      </c>
+      <c r="C1838"/>
+      <c r="D1838"/>
+      <c r="E1838" t="s">
+        <v>5080</v>
+      </c>
+      <c r="F1838" t="s">
+        <v>5081</v>
+      </c>
+    </row>
+    <row r="1839" spans="1:6">
+      <c r="A1839" t="s">
+        <v>5082</v>
+      </c>
+      <c r="B1839" t="s">
+        <v>5083</v>
+      </c>
+      <c r="C1839"/>
+      <c r="D1839"/>
+      <c r="E1839" t="s">
+        <v>5084</v>
+      </c>
+      <c r="F1839" t="s">
+        <v>5085</v>
+      </c>
+    </row>
+    <row r="1840" spans="1:6">
+      <c r="A1840" t="s">
+        <v>5086</v>
+      </c>
+      <c r="B1840" t="s">
+        <v>5087</v>
+      </c>
+      <c r="C1840"/>
+      <c r="D1840"/>
+      <c r="E1840" t="s">
+        <v>5088</v>
+      </c>
+      <c r="F1840" t="s">
+        <v>5089</v>
+      </c>
+    </row>
+    <row r="1841" spans="1:6">
+      <c r="A1841" t="s">
+        <v>5090</v>
+      </c>
+      <c r="B1841" t="s">
+        <v>5091</v>
+      </c>
+      <c r="C1841"/>
+      <c r="D1841"/>
+      <c r="F1841" t="s">
+        <v>5092</v>
+      </c>
+    </row>
+    <row r="1842" spans="1:6">
+      <c r="A1842" t="s">
+        <v>4842</v>
+      </c>
+      <c r="B1842" t="s">
+        <v>4843</v>
+      </c>
+      <c r="C1842"/>
+      <c r="D1842"/>
+      <c r="F1842" t="s">
+        <v>5093</v>
+      </c>
+    </row>
+    <row r="1843" spans="1:6">
+      <c r="A1843" t="s">
+        <v>5094</v>
+      </c>
+      <c r="B1843" t="s">
+        <v>5095</v>
+      </c>
+      <c r="C1843"/>
+      <c r="D1843"/>
+      <c r="F1843" t="s">
+        <v>5096</v>
+      </c>
+    </row>
+    <row r="1844" spans="1:6">
+      <c r="A1844" t="s">
+        <v>5097</v>
+      </c>
+      <c r="B1844" t="s">
+        <v>5098</v>
+      </c>
+      <c r="C1844"/>
+      <c r="D1844"/>
+      <c r="F1844" t="s">
+        <v>5099</v>
+      </c>
+    </row>
+    <row r="1845" spans="1:6">
+      <c r="A1845" t="s">
+        <v>5100</v>
+      </c>
+      <c r="B1845" t="s">
+        <v>5101</v>
+      </c>
+      <c r="C1845"/>
+      <c r="D1845"/>
+      <c r="F1845" t="s">
+        <v>5102</v>
+      </c>
+    </row>
+    <row r="1846" spans="1:6">
+      <c r="A1846" t="s">
+        <v>4822</v>
+      </c>
+      <c r="B1846" t="s">
+        <v>4823</v>
+      </c>
+      <c r="C1846"/>
+      <c r="D1846"/>
+      <c r="F1846" t="s">
+        <v>5103</v>
+      </c>
+    </row>
+    <row r="1847" spans="1:6">
+      <c r="A1847" t="s">
+        <v>5104</v>
+      </c>
+      <c r="B1847" t="s">
+        <v>5105</v>
+      </c>
+      <c r="C1847"/>
+      <c r="D1847"/>
+      <c r="F1847" t="s">
+        <v>5106</v>
+      </c>
+    </row>
+    <row r="1848" spans="1:6">
+      <c r="A1848" t="s">
+        <v>5107</v>
+      </c>
+      <c r="B1848" t="s">
+        <v>5108</v>
+      </c>
+      <c r="C1848"/>
+      <c r="D1848"/>
+      <c r="F1848" t="s">
+        <v>5109</v>
+      </c>
+    </row>
+    <row r="1849" spans="1:6">
+      <c r="A1849" t="s">
+        <v>5110</v>
+      </c>
+      <c r="B1849" t="s">
+        <v>5111</v>
+      </c>
+      <c r="C1849"/>
+      <c r="D1849"/>
+      <c r="F1849" t="s">
+        <v>5112</v>
+      </c>
+    </row>
+    <row r="1850" spans="1:6">
+      <c r="A1850" t="s">
+        <v>5113</v>
+      </c>
+      <c r="B1850" t="s">
+        <v>5114</v>
+      </c>
+      <c r="C1850"/>
+      <c r="D1850"/>
+      <c r="F1850" t="s">
+        <v>5115</v>
+      </c>
+    </row>
+    <row r="1851" spans="1:6">
+      <c r="A1851" t="s">
+        <v>5116</v>
+      </c>
+      <c r="B1851" t="s">
+        <v>4720</v>
+      </c>
+      <c r="C1851"/>
+      <c r="D1851"/>
+      <c r="F1851" t="s">
+        <v>5117</v>
+      </c>
+    </row>
+    <row r="1852" spans="1:6">
+      <c r="A1852" t="s">
+        <v>5118</v>
+      </c>
+      <c r="B1852" t="s">
+        <v>5119</v>
+      </c>
+      <c r="C1852"/>
+      <c r="D1852"/>
+      <c r="F1852" t="s">
+        <v>5120</v>
+      </c>
+    </row>
+    <row r="1853" spans="1:6">
+      <c r="A1853" t="s">
+        <v>5121</v>
+      </c>
+      <c r="B1853" t="s">
+        <v>5122</v>
+      </c>
+      <c r="C1853"/>
+      <c r="D1853"/>
+      <c r="F1853" t="s">
+        <v>5123</v>
+      </c>
+    </row>
+    <row r="1854" spans="1:6">
+      <c r="A1854" t="s">
+        <v>4911</v>
+      </c>
+      <c r="B1854" t="s">
+        <v>4912</v>
+      </c>
+      <c r="C1854"/>
+      <c r="D1854"/>
+      <c r="F1854" t="s">
+        <v>5124</v>
+      </c>
+    </row>
+    <row r="1855" spans="1:6">
+      <c r="A1855" t="s">
+        <v>5125</v>
+      </c>
+      <c r="B1855" t="s">
+        <v>5126</v>
+      </c>
+      <c r="C1855"/>
+      <c r="D1855"/>
+      <c r="F1855" t="s">
+        <v>5127</v>
+      </c>
+    </row>
+    <row r="1856" spans="1:6">
+      <c r="A1856" t="s">
+        <v>5128</v>
+      </c>
+      <c r="B1856" t="s">
+        <v>5129</v>
+      </c>
+      <c r="C1856"/>
+      <c r="D1856"/>
+      <c r="F1856" t="s">
+        <v>5130</v>
+      </c>
+    </row>
+    <row r="1857" spans="1:6">
+      <c r="A1857" t="s">
+        <v>4900</v>
+      </c>
+      <c r="B1857" t="s">
+        <v>4901</v>
+      </c>
+      <c r="C1857"/>
+      <c r="D1857"/>
+      <c r="F1857" t="s">
+        <v>5131</v>
+      </c>
+    </row>
+    <row r="1858" spans="1:6">
+      <c r="A1858" t="s">
+        <v>4933</v>
+      </c>
+      <c r="B1858" t="s">
+        <v>4934</v>
+      </c>
+      <c r="C1858"/>
+      <c r="D1858"/>
+      <c r="F1858" t="s">
+        <v>5132</v>
+      </c>
+    </row>
+    <row r="1859" spans="1:6">
+      <c r="A1859" t="s">
+        <v>5133</v>
+      </c>
+      <c r="B1859" t="s">
+        <v>5134</v>
+      </c>
+      <c r="C1859"/>
+      <c r="D1859"/>
+      <c r="F1859" t="s">
+        <v>5135</v>
+      </c>
+    </row>
+    <row r="1860" spans="1:6">
+      <c r="A1860" t="s">
+        <v>5136</v>
+      </c>
+      <c r="B1860" t="s">
+        <v>5137</v>
+      </c>
+      <c r="C1860"/>
+      <c r="D1860"/>
+      <c r="F1860" t="s">
+        <v>5138</v>
+      </c>
+    </row>
+    <row r="1861" spans="1:6">
+      <c r="A1861" t="s">
+        <v>4782</v>
+      </c>
+      <c r="B1861" t="s">
+        <v>4783</v>
+      </c>
+      <c r="C1861"/>
+      <c r="D1861"/>
+      <c r="F1861" t="s">
+        <v>5139</v>
+      </c>
+    </row>
+    <row r="1862" spans="1:6">
+      <c r="A1862" t="s">
+        <v>5140</v>
+      </c>
+      <c r="B1862" t="s">
+        <v>5141</v>
+      </c>
+      <c r="C1862"/>
+      <c r="D1862"/>
+      <c r="F1862" t="s">
+        <v>5142</v>
+      </c>
+    </row>
+    <row r="1863" spans="1:6">
+      <c r="A1863" t="s">
+        <v>4962</v>
+      </c>
+      <c r="B1863" t="s">
+        <v>4963</v>
+      </c>
+      <c r="C1863"/>
+      <c r="D1863"/>
+      <c r="F1863" t="s">
+        <v>5143</v>
+      </c>
+    </row>
+    <row r="1864" spans="1:6">
+      <c r="A1864" t="s">
+        <v>5144</v>
+      </c>
+      <c r="B1864" t="s">
+        <v>5145</v>
+      </c>
+      <c r="C1864"/>
+      <c r="D1864"/>
+      <c r="F1864" t="s">
+        <v>5146</v>
+      </c>
+    </row>
+    <row r="1865" spans="1:6">
+      <c r="A1865" t="s">
+        <v>5147</v>
+      </c>
+      <c r="B1865" t="s">
+        <v>5148</v>
+      </c>
+      <c r="C1865"/>
+      <c r="D1865"/>
+      <c r="E1865" t="s">
+        <v>5149</v>
+      </c>
+    </row>
+    <row r="1866" spans="1:6">
+      <c r="A1866" t="s">
+        <v>5150</v>
+      </c>
+      <c r="B1866" t="s">
+        <v>5151</v>
+      </c>
+      <c r="C1866"/>
+      <c r="D1866"/>
+    </row>
+    <row r="1867" spans="1:6">
+      <c r="A1867" t="s">
+        <v>5152</v>
+      </c>
+      <c r="B1867" t="s">
+        <v>5153</v>
+      </c>
+      <c r="C1867"/>
+      <c r="D1867"/>
+    </row>
+    <row r="1868" spans="1:6">
+      <c r="A1868" t="s">
+        <v>4861</v>
+      </c>
+      <c r="B1868" t="s">
+        <v>4862</v>
+      </c>
+      <c r="C1868"/>
+      <c r="D1868"/>
+    </row>
+    <row r="1869" spans="1:6">
+      <c r="A1869" t="s">
+        <v>5052</v>
+      </c>
+      <c r="B1869" t="s">
+        <v>5053</v>
+      </c>
+      <c r="C1869"/>
+      <c r="D1869"/>
+    </row>
+    <row r="1870" spans="1:6">
+      <c r="A1870" t="s">
+        <v>5154</v>
+      </c>
+      <c r="B1870" t="s">
+        <v>5155</v>
+      </c>
+      <c r="C1870"/>
+      <c r="D1870"/>
+    </row>
+    <row r="1871" spans="1:6">
+      <c r="A1871" t="s">
+        <v>4794</v>
+      </c>
+      <c r="B1871" t="s">
+        <v>4795</v>
+      </c>
+      <c r="C1871"/>
+      <c r="D1871"/>
+    </row>
+    <row r="1872" spans="1:6">
+      <c r="A1872" t="s">
+        <v>4776</v>
+      </c>
+      <c r="B1872" t="s">
+        <v>4777</v>
+      </c>
+      <c r="C1872"/>
+      <c r="D1872"/>
+    </row>
+    <row r="1873" spans="1:6">
+      <c r="A1873" t="s">
+        <v>5156</v>
+      </c>
+      <c r="B1873" t="s">
+        <v>5157</v>
+      </c>
+      <c r="C1873"/>
+      <c r="D1873"/>
+    </row>
+    <row r="1874" spans="1:6">
+      <c r="A1874" t="s">
+        <v>5158</v>
+      </c>
+      <c r="B1874" t="s">
+        <v>5159</v>
+      </c>
+      <c r="C1874"/>
+      <c r="D1874"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>